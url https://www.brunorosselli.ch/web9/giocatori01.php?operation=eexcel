--- v0 (2025-12-01)
+++ v1 (2026-04-18)
@@ -12,3079 +12,2425 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1828">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Ruolo</t>
   </si>
   <si>
     <t>Nascita</t>
   </si>
   <si>
     <t>Nazionalita</t>
   </si>
   <si>
-    <t>Periodo Hcap</t>
-[...1 lines deleted...]
-  <si>
     <t>Attivo</t>
   </si>
   <si>
     <t>Club Attuale</t>
   </si>
   <si>
     <t>Carriera</t>
   </si>
   <si>
     <t>NHL</t>
   </si>
   <si>
     <t>Ahl</t>
   </si>
   <si>
     <t>Khl</t>
   </si>
   <si>
     <t>Rinf Spengler</t>
   </si>
   <si>
     <t>Immagini E Documenti</t>
   </si>
   <si>
     <t>Ackeström Oscar</t>
   </si>
   <si>
     <t>foto/achestrom.jpg</t>
   </si>
   <si>
     <t>Difensore</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
-    <t>2004-2005</t>
-[...1 lines deleted...]
-  <si>
     <t>false</t>
   </si>
   <si>
     <t>560/oscar-ackestrom</t>
   </si>
   <si>
     <t>Aldoff Rod</t>
   </si>
   <si>
     <t>foto/aldoff.jpg</t>
   </si>
   <si>
     <t>Attaccante</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
-    <t>1996-1997</t>
-[...1 lines deleted...]
-  <si>
     <t>32700/rod-aldoff</t>
   </si>
   <si>
     <t>Andersson Kent</t>
   </si>
   <si>
     <t>foto/anderson.jpg</t>
   </si>
   <si>
-    <t>1983 - 1984</t>
-[...1 lines deleted...]
-  <si>
     <t>3069/kent-andersson</t>
   </si>
   <si>
     <t>Ang Jonathan</t>
   </si>
   <si>
     <t>foto/ang.png</t>
   </si>
   <si>
-    <t>2024 - 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>true</t>
   </si>
   <si>
     <t>5/hv71</t>
   </si>
   <si>
     <t>251447/jonathan-ang</t>
   </si>
   <si>
     <t>Anger Niklas</t>
   </si>
   <si>
     <t>foto/anger.jpg</t>
   </si>
   <si>
-    <t>2004 - 2005</t>
-[...1 lines deleted...]
-  <si>
     <t>22/niklas-anger</t>
   </si>
   <si>
     <t>Antisin Misko</t>
   </si>
   <si>
     <t>foto/antisin.jpg</t>
   </si>
   <si>
     <t>SUI - CAN</t>
   </si>
   <si>
-    <t>1986 - 1990</t>
-[...1 lines deleted...]
-  <si>
     <t>27142/misko-antisin</t>
   </si>
   <si>
     <t>Astley Mark</t>
   </si>
   <si>
     <t>foto/astley.jpg</t>
   </si>
   <si>
     <t>CAN - SUI</t>
   </si>
   <si>
-    <t>1993 - 1994</t>
-[...1 lines deleted...]
-  <si>
     <t>27303/mark-astley</t>
   </si>
   <si>
     <t>Aucoin Keith</t>
   </si>
   <si>
     <t>foto/aucoin.jpg</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
-    <t>2014 - 2015</t>
-[...1 lines deleted...]
-  <si>
     <t>9069/keith-aucoin</t>
   </si>
   <si>
     <t>Azzali Aaron</t>
   </si>
   <si>
     <t>foto/azzalia.jpg</t>
   </si>
   <si>
     <t>SUI</t>
   </si>
   <si>
-    <t>2003 - 2005</t>
-[...1 lines deleted...]
-  <si>
     <t>13869/hc-cramosina</t>
   </si>
   <si>
     <t>87068/aaron-azzali</t>
   </si>
   <si>
     <t>Babych Dave</t>
   </si>
   <si>
     <t>foto/babych.jpg</t>
   </si>
   <si>
-    <t>1999 - 2000</t>
-[...1 lines deleted...]
-  <si>
     <t>26300/dave-babych</t>
   </si>
   <si>
     <t>Bachmann Luc</t>
   </si>
   <si>
     <t>foto/bachmann.png</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
-    <t>26-27 +1</t>
-[...1 lines deleted...]
-  <si>
     <t>107/hc-ambri-piotta</t>
   </si>
   <si>
     <t>781192/luc-bachmann</t>
   </si>
   <si>
     <t>Bachofner Adrian</t>
   </si>
   <si>
     <t>foto/bachofner.jpg</t>
   </si>
   <si>
-    <t>1989 - 1990</t>
-[...1 lines deleted...]
-  <si>
     <t>31197/adrian-bachofner</t>
   </si>
   <si>
     <t>Bachscmied Markus</t>
   </si>
   <si>
     <t>foto/bachschmied.jpg</t>
   </si>
   <si>
     <t>Portiere</t>
   </si>
   <si>
-    <t>1993 - 1996</t>
-[...1 lines deleted...]
-  <si>
     <t>28951/markus-bachschmied</t>
   </si>
   <si>
     <t>Baldi Alfredo</t>
   </si>
   <si>
     <t>foto/baldial.png</t>
   </si>
   <si>
-    <t>1966 - 1970</t>
-[...1 lines deleted...]
-  <si>
     <t>770139/alfredo-baldi</t>
   </si>
   <si>
     <t>Baldi Arturo</t>
   </si>
   <si>
     <t>foto/baldia.gif</t>
   </si>
   <si>
-    <t>1959 - 1968</t>
-[...1 lines deleted...]
-  <si>
     <t>695597/arturo-baldi</t>
   </si>
   <si>
     <t>Baldi Mattia</t>
   </si>
   <si>
     <t>foto/baldimat.jpg</t>
   </si>
   <si>
-    <t>1994 - 1999 / 2004 - 2007</t>
-[...1 lines deleted...]
-  <si>
     <t>12644/mattia-baldi</t>
   </si>
   <si>
     <t>Baldi Silvio</t>
   </si>
   <si>
-    <t>1961 - 1967</t>
-[...1 lines deleted...]
-  <si>
     <t>763037/silvio-baldi</t>
   </si>
   <si>
     <t>Balej Josef</t>
   </si>
   <si>
     <t>foto/balaj.jpg</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
-    <t>2016 2017</t>
-[...1 lines deleted...]
-  <si>
     <t>9641/jozef-balej</t>
   </si>
   <si>
     <t>Balla Josef</t>
   </si>
   <si>
     <t>?</t>
   </si>
   <si>
-    <t>1965 - 1966</t>
-[...1 lines deleted...]
-  <si>
     <t>Barbei Gianluca</t>
   </si>
   <si>
     <t>foto/barbei.jpg</t>
   </si>
   <si>
-    <t>2021 - 2022</t>
-[...1 lines deleted...]
-  <si>
     <t>4767/ehc-basel</t>
   </si>
   <si>
     <t>368101/gianluca-barbei</t>
   </si>
   <si>
     <t>Barenco Lorenzo</t>
   </si>
   <si>
     <t>foto/barenco.jpg</t>
   </si>
   <si>
-    <t>2000 - 2002</t>
-[...1 lines deleted...]
-  <si>
     <t>252152/lorenzo-barenco</t>
   </si>
   <si>
     <t>Baron Marco</t>
   </si>
   <si>
     <t>foto/baron.jpg</t>
   </si>
   <si>
-    <t>1985 - 1986 / 1993 - 1994</t>
-[...1 lines deleted...]
-  <si>
     <t>40957/marco-baron</t>
   </si>
   <si>
     <t>Bastl Marc</t>
   </si>
   <si>
     <t>foto/bastl.jpg</t>
   </si>
   <si>
     <t>SUI - USA</t>
   </si>
   <si>
-    <t>2015 - 2017</t>
-[...1 lines deleted...]
-  <si>
     <t>18460/mark-bastl</t>
   </si>
   <si>
     <t>Bathgate Andy</t>
   </si>
   <si>
     <t>foto/bathgate.jpg</t>
   </si>
   <si>
-    <t>1971 - 1972</t>
-[...1 lines deleted...]
-  <si>
     <t>24123/andy-bathgate</t>
   </si>
   <si>
     <t>bathgate</t>
   </si>
   <si>
     <t>Batt Lothar</t>
   </si>
   <si>
     <t>foto/batt.jpg</t>
   </si>
   <si>
-    <t>1989 - 1991</t>
-[...1 lines deleted...]
-  <si>
     <t>233845/lothar-batt</t>
   </si>
   <si>
     <t>Baur Oliver</t>
   </si>
   <si>
     <t>foto/baur.jpg</t>
   </si>
   <si>
-    <t>2010 - 2011</t>
-[...1 lines deleted...]
-  <si>
     <t>17689/oliver-baur</t>
   </si>
   <si>
     <t>Bayer Marco</t>
   </si>
   <si>
     <t>foto/bayer.jpg</t>
   </si>
   <si>
-    <t>2001 - 2004</t>
-[...1 lines deleted...]
-  <si>
     <t>12677/marco-bayer</t>
   </si>
   <si>
     <t>Beccarelli Mauro</t>
   </si>
   <si>
     <t>foto/beccarelli.jpg</t>
   </si>
   <si>
-    <t>2000 - 2001</t>
-[...1 lines deleted...]
-  <si>
     <t>18693/mauro-beccarelli</t>
   </si>
   <si>
     <t>Beffa Giorgio</t>
   </si>
   <si>
-    <t>1975 - 1978</t>
-[...1 lines deleted...]
-  <si>
     <t>525145/giorgio-beffa</t>
   </si>
   <si>
     <t>Beltrametti Giacomo</t>
   </si>
   <si>
     <t>foto/beltrametti.jpg</t>
   </si>
   <si>
-    <t>2008 - 2009</t>
-[...1 lines deleted...]
-  <si>
     <t>16513/giacomo-beltrametti</t>
   </si>
   <si>
     <t>Benedetti Christian</t>
   </si>
   <si>
-    <t>1994 - 1995</t>
-[...1 lines deleted...]
-  <si>
     <t>84820/christian-benedetti</t>
   </si>
   <si>
     <t>Berger Sven</t>
   </si>
   <si>
     <t>foto/bergers.jpg</t>
   </si>
   <si>
     <t>18936/sven-berger</t>
   </si>
   <si>
     <t>Berthon Eliot</t>
   </si>
   <si>
     <t>foto/berthon.jpg</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
-    <t>2016 - 2018</t>
-[...1 lines deleted...]
-  <si>
     <t>34602/eliot-berthon</t>
   </si>
   <si>
     <t>Berti Giovanni</t>
   </si>
   <si>
-    <t>1973 - 1978</t>
-[...1 lines deleted...]
-  <si>
     <t>535498/giovanni-berti</t>
   </si>
   <si>
     <t>Bianchi Elias</t>
   </si>
   <si>
     <t>foto/bianchie.jpg</t>
   </si>
   <si>
-    <t>2009 - 2022</t>
-[...1 lines deleted...]
-  <si>
     <t>7308/hc-ascona-rivers</t>
   </si>
   <si>
     <t>16704/elias-bianchi</t>
   </si>
   <si>
     <t>Bianchi Mattia</t>
   </si>
   <si>
     <t>foto/bianchi_m.jpg</t>
   </si>
   <si>
-    <t>2006 - 2013</t>
-[...1 lines deleted...]
-  <si>
     <t>12855/mattia-bianchi</t>
   </si>
   <si>
     <t>Biasca Nicola</t>
   </si>
   <si>
-    <t>1981 - 1982</t>
-[...1 lines deleted...]
-  <si>
     <t>285482/nicola-biasca</t>
   </si>
   <si>
     <t>Bindella Antonio</t>
   </si>
   <si>
-    <t>1970 - 1971</t>
-[...1 lines deleted...]
-  <si>
     <t>544088/antonio-bindella</t>
   </si>
   <si>
     <t>Bionda Giona</t>
   </si>
   <si>
     <t>foto/bionda.jpg</t>
   </si>
   <si>
     <t>226012/giona-bionda</t>
   </si>
   <si>
     <t>Birbaum Alain</t>
   </si>
   <si>
     <t>foto/birbaum.jpg</t>
   </si>
   <si>
-    <t>2014 - 2016</t>
-[...1 lines deleted...]
-  <si>
     <t>17583/alain-birbaum</t>
   </si>
   <si>
     <t>Bizzari Aronne</t>
   </si>
   <si>
-    <t>1969 - 1970</t>
-[...1 lines deleted...]
-  <si>
     <t>Blatny Zdenek</t>
   </si>
   <si>
     <t>foto/blatny.jpg</t>
   </si>
   <si>
     <t>CZE</t>
   </si>
   <si>
-    <t>2007 - 2008</t>
-[...1 lines deleted...]
-  <si>
     <t>8636/zdenek-blatny</t>
   </si>
   <si>
     <t>Bobillier Fredy</t>
   </si>
   <si>
     <t>foto/bobillier.jpg</t>
   </si>
   <si>
-    <t>1997 - 2000</t>
-[...1 lines deleted...]
-  <si>
     <t>27314/fredy-bobillier</t>
   </si>
   <si>
     <t>Bonneau Robert</t>
   </si>
   <si>
     <t>foto/bonneau.jpg</t>
   </si>
   <si>
     <t>177404/rob-bonneau</t>
   </si>
   <si>
     <t>Bonnet Julian</t>
   </si>
   <si>
     <t>foto/bonnet.jpg</t>
   </si>
   <si>
-    <t>2011 - 2015</t>
-[...1 lines deleted...]
-  <si>
     <t>17601/julien-bonnet</t>
   </si>
   <si>
     <t>Bontadelli Samuel</t>
   </si>
   <si>
-    <t>1997 - 1998</t>
-[...1 lines deleted...]
-  <si>
     <t>279715/samuel-bontadelli</t>
   </si>
   <si>
     <t>Borghi William</t>
   </si>
   <si>
-    <t>1978 - 1979</t>
-[...1 lines deleted...]
-  <si>
     <t>525144/william-borghi</t>
   </si>
   <si>
+    <t>Borradori Nathan</t>
+  </si>
+  <si>
+    <t>foto/borradori.jpeg</t>
+  </si>
+  <si>
+    <t>619124/nathan-borradori</t>
+  </si>
+  <si>
     <t>Bossi Luciano</t>
   </si>
   <si>
     <t>foto/bossi.png</t>
   </si>
   <si>
-    <t>1953 - 1967</t>
-[...1 lines deleted...]
-  <si>
     <t>763012/luciano-bossi</t>
   </si>
   <si>
     <t>Botta Roman</t>
   </si>
   <si>
     <t>foto/botta.jpg</t>
   </si>
   <si>
     <t>SUI - ITA</t>
   </si>
   <si>
-    <t>2009 - 2013</t>
-[...1 lines deleted...]
-  <si>
     <t>18482/roman-botta</t>
   </si>
   <si>
     <t>Boullion Francis</t>
   </si>
   <si>
     <t>foto/bouillon.jpg</t>
   </si>
   <si>
     <t>CAN - USA</t>
   </si>
   <si>
     <t>5371/francis-bouillon</t>
   </si>
   <si>
     <t>Brambilla Marzio</t>
   </si>
   <si>
     <t>foto/brambilla.jpg</t>
   </si>
   <si>
-    <t>1986 - 1987</t>
-[...1 lines deleted...]
-  <si>
     <t>205642/marzio-brambilla</t>
   </si>
   <si>
     <t>Breda Alfio</t>
   </si>
   <si>
-    <t>1985 - 1986</t>
-[...1 lines deleted...]
-  <si>
     <t>268214/alfio-breda</t>
   </si>
   <si>
     <t>Breda Eugenio</t>
   </si>
   <si>
-    <t>1988 - 1991</t>
-[...1 lines deleted...]
-  <si>
     <t>247310/eugenio-breda</t>
   </si>
   <si>
     <t>Breitbach Robin</t>
   </si>
   <si>
     <t>foto/breitbach.jpg</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
-    <t>2001 - 2003</t>
-[...1 lines deleted...]
-  <si>
     <t>17602/robin-breitbach</t>
   </si>
   <si>
     <t>Bruetsch Warren</t>
   </si>
   <si>
     <t>SUI _ CAN</t>
   </si>
   <si>
-    <t>1983 - 1985</t>
-[...1 lines deleted...]
-  <si>
     <t>28335/warren-bruetsch</t>
   </si>
   <si>
     <t>Brunner Adrian</t>
   </si>
   <si>
     <t>foto/brunner.jpg</t>
   </si>
   <si>
-    <t>2009 - 2001</t>
-[...1 lines deleted...]
-  <si>
     <t>21027/adrian-brunner</t>
   </si>
   <si>
     <t>Brunold Alain</t>
   </si>
   <si>
     <t>foto/brunold.jpg</t>
   </si>
   <si>
-    <t>2005 - 2006</t>
-[...1 lines deleted...]
-  <si>
     <t>28609/alain-brunold</t>
   </si>
   <si>
     <t>Brüschweiler Yannick</t>
   </si>
   <si>
     <t>foto/brusch.jpg</t>
   </si>
   <si>
-    <t>2023 - 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>267/ehc-visp</t>
   </si>
   <si>
     <t>311380/yannick-bruschweiler</t>
   </si>
   <si>
     <t>Bullard Mike</t>
   </si>
   <si>
     <t>foto/bullard_2.jpg</t>
   </si>
   <si>
-    <t>1990 - 1991</t>
-[...1 lines deleted...]
-  <si>
     <t>27138/mike-bullard</t>
   </si>
   <si>
     <t>Bundi Ralph</t>
   </si>
   <si>
     <t>foto/bundi1.jpg</t>
   </si>
   <si>
-    <t>2008 - 2012</t>
-[...1 lines deleted...]
-  <si>
     <t>17220/ralph-bundi</t>
   </si>
   <si>
     <t>Burkhalter Loic</t>
   </si>
   <si>
     <t>foto/burkhalter.jpg</t>
   </si>
   <si>
     <t>10823/loic-burkhalter</t>
   </si>
   <si>
     <t>Burren Yanik</t>
   </si>
   <si>
     <t>foto/burren.jpg</t>
   </si>
   <si>
-    <t>2021 - 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>918/ehc-biel-bienne</t>
   </si>
   <si>
     <t>164008/yanik-burren</t>
   </si>
   <si>
     <t>Butti Danilo</t>
   </si>
   <si>
     <t>foto/butti.gif</t>
   </si>
   <si>
-    <t>1966 - 1977</t>
-[...1 lines deleted...]
-  <si>
     <t>535491/danilo-butti</t>
   </si>
   <si>
     <t>Bürgler Dario</t>
   </si>
   <si>
     <t>foto/burgler.png</t>
   </si>
   <si>
-    <t>2021 - 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>10617/dario-burgler</t>
   </si>
   <si>
     <t>Bärtschi Urs</t>
   </si>
   <si>
     <t>foto/bartschiu.jpg</t>
   </si>
   <si>
-    <t>1987 - 1989</t>
-[...1 lines deleted...]
-  <si>
     <t>104554/urs-bartschi</t>
   </si>
   <si>
     <t>Bäumle Thomas</t>
   </si>
   <si>
     <t>foto/baumle.jpg</t>
   </si>
   <si>
-    <t>2005 - 2012</t>
-[...1 lines deleted...]
-  <si>
     <t>12640/thomas-baumle</t>
   </si>
   <si>
     <t>CajkaPetr</t>
   </si>
   <si>
     <t>foto/cajka.jpeg</t>
   </si>
   <si>
-    <t>2020 - 2022</t>
-[...1 lines deleted...]
-  <si>
     <t>297881/petr-cajka</t>
   </si>
   <si>
     <t>Cajkovský Michal</t>
   </si>
   <si>
     <t>foto/cajikovski.png</t>
   </si>
   <si>
-    <t>2025-2026</t>
+    <t>1679/traktor-chelyabinsk</t>
   </si>
   <si>
     <t>40251/michal-cajkovsky</t>
   </si>
   <si>
     <t>Camichel Corsin</t>
   </si>
   <si>
     <t>foto/camichel.jpg</t>
   </si>
   <si>
-    <t>2001 - 2009</t>
-[...1 lines deleted...]
-  <si>
     <t>16502/corsin-camichel</t>
   </si>
   <si>
     <t>Canton i Krister</t>
   </si>
   <si>
     <t>foto/cantoni.jpg</t>
   </si>
   <si>
     <t>SUI - FIN</t>
   </si>
   <si>
-    <t>1997 - 2002</t>
-[...1 lines deleted...]
-  <si>
     <t>18515/krister-cantoni</t>
   </si>
   <si>
     <t>Carbis Daniel</t>
   </si>
   <si>
     <t>foto/carbis.jpg</t>
   </si>
   <si>
-    <t>2017 - 2018</t>
-[...1 lines deleted...]
-  <si>
     <t>32857/daniel-carbis</t>
   </si>
   <si>
     <t>Casalini Jurg</t>
   </si>
   <si>
-    <t>1983-1984</t>
-[...1 lines deleted...]
-  <si>
     <t>249532/jurg-casalini</t>
   </si>
   <si>
     <t>Casserini Giacomo</t>
   </si>
   <si>
     <t>foto/casserini.jpg</t>
   </si>
   <si>
-    <t>2008 - 2013</t>
-[...1 lines deleted...]
-  <si>
     <t>32191/giacomo-casserini</t>
   </si>
   <si>
     <t>Castelli Giuseppe (Ciccio)</t>
   </si>
   <si>
-    <t>1965 -1969</t>
-[...1 lines deleted...]
-  <si>
     <t>Castelli Luca</t>
   </si>
   <si>
-    <t>1975-1976</t>
-[...1 lines deleted...]
-  <si>
     <t>465148/luca-castelli</t>
   </si>
   <si>
     <t>Castelli Moreno</t>
   </si>
   <si>
-    <t>1973-1975</t>
-[...1 lines deleted...]
-  <si>
     <t>537570/moreno-castelli</t>
   </si>
   <si>
     <t>Castelli Ubaldo</t>
   </si>
   <si>
-    <t>1968-1974</t>
-[...1 lines deleted...]
-  <si>
     <t>335111/ubaldo-castelli</t>
   </si>
   <si>
     <t>Celio Alberto</t>
   </si>
   <si>
-    <t>1947-1948</t>
-[...1 lines deleted...]
-  <si>
     <t>Celio Bixio</t>
   </si>
   <si>
     <t>foto/celiobix.png</t>
   </si>
   <si>
-    <t>1947-1961</t>
-[...1 lines deleted...]
-  <si>
     <t>606232/bixio-celio</t>
   </si>
   <si>
     <t>Celio Brenno</t>
   </si>
   <si>
     <t>foto/celiobr.jpg</t>
   </si>
   <si>
-    <t>1982-1997</t>
-[...1 lines deleted...]
-  <si>
     <t>29157/brenno-celio</t>
   </si>
   <si>
     <t>Celio Cipriano</t>
   </si>
   <si>
     <t>foto/cipi.jpg</t>
   </si>
   <si>
-    <t>1957-1974</t>
-[...1 lines deleted...]
-  <si>
     <t>537573/cipriano-celio</t>
   </si>
   <si>
     <t>cipi</t>
   </si>
   <si>
     <t>Celio Claudio</t>
   </si>
   <si>
     <t>foto/celioc.jpg</t>
   </si>
   <si>
     <t>34509/claudio-celio</t>
   </si>
   <si>
     <t>Celio Daniele</t>
   </si>
   <si>
     <t>foto/celiod72.jpg</t>
   </si>
   <si>
-    <t>1990-1994 / 2000 - 2001</t>
-[...1 lines deleted...]
-  <si>
     <t>84165/daniele-celio</t>
   </si>
   <si>
     <t>foto/celiod82.jpg</t>
   </si>
   <si>
     <t>84309/daniele-celio</t>
   </si>
   <si>
     <t>Celio Enzo</t>
   </si>
   <si>
-    <t>1990-1991</t>
-[...1 lines deleted...]
-  <si>
     <t>267836/enzo-celio</t>
   </si>
   <si>
     <t>Celio Filippo</t>
   </si>
   <si>
     <t>foto/celiof.jpg</t>
   </si>
   <si>
-    <t>1984-1988 / 1991-1994</t>
-[...1 lines deleted...]
-  <si>
     <t>30096/filippo-celio</t>
   </si>
   <si>
     <t>Celio Florio (Lolo)</t>
   </si>
   <si>
     <t>foto/lolo.gif</t>
   </si>
   <si>
-    <t>1962-1977</t>
-[...1 lines deleted...]
-  <si>
     <t>535495/florio-celio</t>
   </si>
   <si>
     <t>Celio Guido (Dido)</t>
   </si>
   <si>
-    <t>1959-1972</t>
-[...1 lines deleted...]
-  <si>
     <t>544084/guido-celio</t>
   </si>
   <si>
     <t>Celio Manuele</t>
   </si>
   <si>
     <t>foto/celiom.jpg</t>
   </si>
   <si>
-    <t>1982-1986 / 1998-2003</t>
-[...1 lines deleted...]
-  <si>
     <t>28044/manuele-celio</t>
   </si>
   <si>
     <t>Celio Nicola</t>
   </si>
   <si>
     <t>foto/celion.jpg</t>
   </si>
   <si>
-    <t>1989-2009</t>
-[...1 lines deleted...]
-  <si>
     <t>16501/nicola-celio</t>
   </si>
   <si>
     <t>nico</t>
   </si>
   <si>
     <t>Celio Numa</t>
   </si>
   <si>
-    <t>1947-1959</t>
-[...1 lines deleted...]
-  <si>
     <t>762985/numa-celio</t>
   </si>
   <si>
     <t>Celio Renato (Tati)</t>
   </si>
   <si>
     <t>762986/renato-celio</t>
   </si>
   <si>
     <t>Celio Tino</t>
   </si>
   <si>
-    <t>1948-1961</t>
-[...1 lines deleted...]
-  <si>
     <t>697110/tino-celio</t>
   </si>
   <si>
     <t>Cenci Francesco</t>
   </si>
   <si>
-    <t>1967-1980</t>
-[...1 lines deleted...]
-  <si>
     <t>522264/francesco-cenci</t>
   </si>
   <si>
     <t>Cereda Luca</t>
   </si>
   <si>
     <t>foto/cereda.jpg</t>
   </si>
   <si>
-    <t>1998-2000 / 2005-207</t>
-[...1 lines deleted...]
-  <si>
     <t>9637/luca-cereda</t>
   </si>
   <si>
     <t>Chavaillaz Benjamin</t>
   </si>
   <si>
     <t>foto/chavalliaz.jpg</t>
   </si>
   <si>
-    <t>2013-2016</t>
-[...1 lines deleted...]
-  <si>
     <t>28405/benjamin-chavaillaz</t>
   </si>
   <si>
     <t>Chibirev Igor</t>
   </si>
   <si>
     <t>foto/chibirev.jpg</t>
   </si>
   <si>
     <t>UCR</t>
   </si>
   <si>
-    <t>1995-1998</t>
-[...1 lines deleted...]
-  <si>
     <t>30976/igor-chibirev</t>
   </si>
   <si>
     <t>Chiesa Alessandro</t>
   </si>
   <si>
     <t>foto/chiesa.jpg</t>
   </si>
   <si>
-    <t>2003-2005</t>
-[...1 lines deleted...]
-  <si>
     <t>20678/alessandro-chiesa</t>
   </si>
   <si>
     <t>Chiriaiev Evgeni</t>
   </si>
   <si>
     <t>foto/chiriaiev.jpg</t>
   </si>
   <si>
     <t>UCR - CH</t>
   </si>
   <si>
-    <t>2017-2018</t>
-[...1 lines deleted...]
-  <si>
     <t>549/hc-la-chaux-de-fonds</t>
   </si>
   <si>
     <t>27305/evgeni-chiriaev</t>
   </si>
   <si>
     <t xml:space="preserve">Chlapík Filip </t>
   </si>
   <si>
     <t>foto/chlapik.png</t>
   </si>
   <si>
-    <t>2022 - 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>164/hc-sparta-praha</t>
   </si>
   <si>
     <t>157524/filip-chlapik</t>
   </si>
   <si>
     <t>Christen Gregory</t>
   </si>
   <si>
     <t>foto/christen.jpg</t>
   </si>
   <si>
-    <t>2006-2010</t>
-[...1 lines deleted...]
-  <si>
     <t>12646/gregory-christen</t>
   </si>
   <si>
     <t>Ciaccio Damiano</t>
   </si>
   <si>
     <t>foto/ciaccio.jpg</t>
   </si>
   <si>
     <t>257/hc-ajoie</t>
   </si>
   <si>
     <t>15150/damiano-ciaccio</t>
   </si>
   <si>
     <t>Clarke Noah</t>
   </si>
   <si>
     <t>foto/clark.jpg</t>
   </si>
   <si>
-    <t>2009-2010</t>
-[...1 lines deleted...]
-  <si>
     <t>10321/noah-clarke</t>
   </si>
   <si>
     <t>Cloutier Sylvain</t>
   </si>
   <si>
     <t>foto/cloutier.jpg</t>
   </si>
   <si>
-    <t>2003-2004</t>
-[...1 lines deleted...]
-  <si>
     <t>15092/sylvain-cloutier</t>
   </si>
   <si>
     <t>Coleman Jon</t>
   </si>
   <si>
     <t>foto/coleman.jpg</t>
   </si>
   <si>
     <t>5984/jonathan-coleman</t>
   </si>
   <si>
     <t>Collenberg Franco</t>
   </si>
   <si>
     <t>foto/collenberg.jpg</t>
   </si>
   <si>
-    <t>2016-2018</t>
-[...1 lines deleted...]
-  <si>
     <t>17226/franco-collenberg</t>
   </si>
   <si>
     <t>Conacher Cory</t>
   </si>
   <si>
     <t>foto/conacher.jpg</t>
   </si>
   <si>
     <t>37888/wentworth-gryphins</t>
   </si>
   <si>
     <t>33265/cory-conacher</t>
   </si>
   <si>
     <t>Conceprio Alan</t>
   </si>
   <si>
-    <t>2022-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>552661/alan-conceprio</t>
   </si>
   <si>
     <t>Conne Flavien</t>
   </si>
   <si>
     <t>foto/conne.jpg</t>
   </si>
   <si>
-    <t>1997-1998</t>
-[...1 lines deleted...]
-  <si>
     <t>18518/flavien-conne</t>
   </si>
   <si>
     <t>Conz Benjamin</t>
   </si>
   <si>
     <t>foto/conz.jpg</t>
   </si>
   <si>
-    <t>2016-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>15292/benjamin-conz</t>
   </si>
   <si>
     <t>Coppa Giordano</t>
   </si>
   <si>
-    <t>1954-1965</t>
-[...1 lines deleted...]
-  <si>
     <t>763020/giordano-coppa</t>
   </si>
   <si>
     <t>Croce Armando</t>
   </si>
   <si>
     <t>foto/croce_a.gif</t>
   </si>
   <si>
-    <t>1965-1973</t>
-[...1 lines deleted...]
-  <si>
     <t>544083/armando-croce</t>
   </si>
   <si>
     <t>Croce Fausto</t>
   </si>
   <si>
-    <t>1970-1973 / 1975-1978</t>
-[...1 lines deleted...]
-  <si>
     <t>535499/fausto-croce</t>
   </si>
   <si>
     <t>Croce Lorenzo</t>
   </si>
   <si>
     <t>foto/croce.jpg</t>
   </si>
   <si>
-    <t>2008-2013 / 2014-2015</t>
-[...1 lines deleted...]
-  <si>
     <t>18509/lorenzo-croce</t>
   </si>
   <si>
     <t>Croce Renato</t>
   </si>
   <si>
-    <t>1948-1953</t>
-[...1 lines deleted...]
-  <si>
     <t>Curran Kodie</t>
   </si>
   <si>
     <t>foto/curran.jpeg</t>
   </si>
   <si>
-    <t>nov 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>24432/kodie-curran</t>
   </si>
   <si>
     <t>Cvach Josef</t>
   </si>
   <si>
     <t>foto/cvach.jpg</t>
   </si>
   <si>
-    <t>1972-1976</t>
-[...1 lines deleted...]
-  <si>
     <t>280353/josef-cvach</t>
   </si>
   <si>
     <t>D'Agostini Matt</t>
   </si>
   <si>
     <t>foto/d_agostini.jpg</t>
   </si>
   <si>
-    <t>2016-2022</t>
-[...1 lines deleted...]
-  <si>
     <t>11721/matt-d-agostini</t>
   </si>
   <si>
     <t>D'Ambrogio Achille</t>
   </si>
   <si>
-    <t>1975-1977</t>
-[...1 lines deleted...]
-  <si>
     <t>464116/achille-d-ambrogio</t>
   </si>
   <si>
     <t>Daccord Bryan</t>
   </si>
   <si>
     <t>foto/daccord.jpg</t>
   </si>
   <si>
     <t>SUI-CAN</t>
   </si>
   <si>
-    <t>1986-1992</t>
-[...1 lines deleted...]
-  <si>
     <t>40959/brian-daccord</t>
   </si>
   <si>
     <t>Dal Pian Giacomo</t>
   </si>
   <si>
     <t>foto/dalpian.jpg</t>
   </si>
   <si>
-    <t>2019-2022</t>
-[...1 lines deleted...]
-  <si>
     <t>85329/giacomo-dal-pian</t>
   </si>
   <si>
     <t>Darani Claudio</t>
   </si>
   <si>
     <t>foto/darani.gif</t>
   </si>
   <si>
-    <t>1965-1972</t>
-[...1 lines deleted...]
-  <si>
     <t>544086/claudio-dariani</t>
   </si>
   <si>
     <t>Dauphin Laurent</t>
   </si>
   <si>
     <t>foto/dauphin.jpeg</t>
   </si>
   <si>
-    <t xml:space="preserve">2023 - 2024 </t>
-[...1 lines deleted...]
-  <si>
     <t>22280/laval-rocket</t>
   </si>
   <si>
     <t>126400/laurent-dauphin</t>
   </si>
   <si>
     <t>David Daniele</t>
   </si>
   <si>
-    <t>1981-1984</t>
-[...1 lines deleted...]
-  <si>
     <t>268449/daniele-david</t>
   </si>
   <si>
     <t>Dazio Roberto</t>
   </si>
   <si>
-    <t>1999-2000</t>
-[...1 lines deleted...]
-  <si>
     <t>307259/roberto-dazio</t>
   </si>
   <si>
     <t>Dazzi Ivano</t>
   </si>
   <si>
-    <t>1976-1982</t>
-[...1 lines deleted...]
-  <si>
     <t>522266/ivano-dazzi</t>
   </si>
   <si>
     <t>De Luca Tommaso</t>
   </si>
   <si>
     <t>foto/deluca.jpg</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
-    <t>2021 - 2022 / 2023-2028</t>
-[...1 lines deleted...]
-  <si>
     <t>692623/tommaso-de-luca</t>
   </si>
   <si>
     <t>De Marco Ab</t>
   </si>
   <si>
     <t>foto/demarco.jpg</t>
   </si>
   <si>
-    <t>1978-1980</t>
-[...1 lines deleted...]
-  <si>
     <t>84318/ab-demarco,-jr.</t>
   </si>
   <si>
     <t>Del Ponte Karim</t>
   </si>
   <si>
     <t>foto/delponte.jpg</t>
   </si>
   <si>
-    <t>2020-2021</t>
-[...1 lines deleted...]
-  <si>
     <t>236778/karim-del-ponte</t>
   </si>
   <si>
     <t>Dell'Agnola Ivan</t>
   </si>
   <si>
-    <t>1973-1976</t>
-[...1 lines deleted...]
-  <si>
     <t>535500/ivan-dell-agnola</t>
   </si>
   <si>
     <t>Della Bella Paolo</t>
   </si>
   <si>
     <t>foto/dellabella.jpg</t>
   </si>
   <si>
     <t>ITA - CH</t>
   </si>
   <si>
-    <t>1993-1997</t>
-[...1 lines deleted...]
-  <si>
     <t>28704/paolo-della-bella</t>
   </si>
   <si>
     <t>Della Santa Luciano</t>
   </si>
   <si>
-    <t>1977-1981</t>
-[...1 lines deleted...]
-  <si>
     <t>522267/luciano-della-santa</t>
   </si>
   <si>
     <t>Demuth Alain</t>
   </si>
   <si>
     <t>foto/demuth.jpg</t>
   </si>
   <si>
-    <t>1997-2002 / 2004-2012</t>
-[...1 lines deleted...]
-  <si>
     <t>13346/hc-blenio</t>
   </si>
   <si>
     <t>12637/alain-demuth</t>
   </si>
   <si>
     <t>Denisov Dimitri</t>
   </si>
   <si>
     <t>foto/denisovdim.jpg</t>
   </si>
   <si>
     <t>RUS</t>
   </si>
   <si>
-    <t>1995-1996</t>
-[...1 lines deleted...]
-  <si>
     <t>1630/dmitri-denisov</t>
   </si>
   <si>
     <t>Denisov Vladimir</t>
   </si>
   <si>
     <t>foto/denisov.jpg</t>
   </si>
   <si>
     <t>BLR</t>
   </si>
   <si>
-    <t>2010-2011</t>
-[...1 lines deleted...]
-  <si>
     <t>14338/vladimir-denisov</t>
   </si>
   <si>
     <t>Derlago Bill</t>
   </si>
   <si>
     <t>foto/derlago.jpg</t>
   </si>
   <si>
-    <t>1987-1988</t>
-[...1 lines deleted...]
-  <si>
     <t>38449/bill-derlago</t>
   </si>
   <si>
     <t>Descloux Gauthier</t>
   </si>
   <si>
     <t>foto/descloux.jpg</t>
   </si>
   <si>
     <t>98325/gauthier-descloux</t>
   </si>
   <si>
     <t>Di Pietro Paul</t>
   </si>
   <si>
     <t>foto/dipietro1.jpg</t>
   </si>
   <si>
     <t>CAN-CH</t>
   </si>
   <si>
-    <t>1998-1999</t>
-[...1 lines deleted...]
-  <si>
     <t>10654/paul-dipietro</t>
   </si>
   <si>
     <t>DiDomenico Chris</t>
   </si>
   <si>
     <t>foto/DiDo.jpg</t>
   </si>
   <si>
-    <t>2024-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>11319/chris-didomenico</t>
   </si>
   <si>
     <t>Domenichelli Hnat</t>
   </si>
   <si>
     <t>foto/domhnatz.jpg</t>
   </si>
   <si>
-    <t>2003-2009</t>
-[...1 lines deleted...]
-  <si>
     <t>10650/hnat-domenichelli</t>
   </si>
   <si>
     <t>Domenighetti Gionata</t>
   </si>
   <si>
     <t>foto/domenig.jpg</t>
   </si>
   <si>
     <t>35225/gionata-domenighetti</t>
   </si>
   <si>
     <t>Donati Gianni</t>
   </si>
   <si>
     <t>foto/donati.jpg</t>
   </si>
   <si>
-    <t>2012-2013</t>
-[...1 lines deleted...]
-  <si>
     <t>15161/gianni-donati</t>
   </si>
   <si>
     <t>Dorofeyev Igor</t>
   </si>
   <si>
     <t>foto/dorofeyev.jpg</t>
   </si>
   <si>
-    <t>1992-1993</t>
-[...1 lines deleted...]
-  <si>
     <t>147475/igor-dorofeyev</t>
   </si>
   <si>
     <t>Dostoinov Alexei</t>
   </si>
   <si>
     <t>foto/dotoinov.jpg</t>
   </si>
   <si>
     <t>RUS - CH</t>
   </si>
   <si>
-    <t>2014-2015</t>
-[...1 lines deleted...]
-  <si>
     <t>18623/alexei-dostoinov</t>
   </si>
   <si>
     <t>Dotti Isacco</t>
   </si>
   <si>
     <t>foto/ditti.jpg</t>
   </si>
   <si>
-    <t>2011-2013 / 20017-2027</t>
-[...1 lines deleted...]
-  <si>
     <t>85319/isacco-dotti</t>
   </si>
   <si>
     <t>Dotti Zaccheo</t>
   </si>
   <si>
     <t>foto/dottiz.jpg</t>
   </si>
   <si>
-    <t>2020-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>91040/zaccheo-dotti</t>
   </si>
   <si>
     <t>Douay Floran</t>
   </si>
   <si>
     <t>foto/douay.png</t>
   </si>
   <si>
-    <t>Spengler 2019 / 2024-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>114/lausanne-hc</t>
   </si>
   <si>
     <t>95364/floran-douay</t>
   </si>
   <si>
     <t>Du Bois Félicien</t>
   </si>
   <si>
     <t>foto/dubois.jpg</t>
   </si>
   <si>
-    <t>2002-2008</t>
-[...1 lines deleted...]
-  <si>
     <t>12642/felicien-du-bois</t>
   </si>
   <si>
     <t>Dubuis Daniel</t>
   </si>
   <si>
     <t>foto/dubuis.jpg</t>
   </si>
   <si>
-    <t>1985-1986</t>
-[...1 lines deleted...]
-  <si>
     <t>256787/daniel-dubuis</t>
   </si>
   <si>
     <t>Duca Paolo</t>
   </si>
   <si>
     <t>foto/duca.jpg</t>
   </si>
   <si>
-    <t>1998-2001 / 2007-2017</t>
-[...1 lines deleted...]
-  <si>
     <t>12638/paolo-duca</t>
   </si>
   <si>
     <t>Duchene Matt</t>
   </si>
   <si>
     <t>foto/duchene.jpg</t>
   </si>
   <si>
-    <t>2012-2013 /Lokout NHL</t>
-[...1 lines deleted...]
-  <si>
     <t>59/dallas-stars</t>
   </si>
   <si>
     <t>12571/matt-duchene</t>
   </si>
   <si>
     <t>Dufey Josselin</t>
   </si>
   <si>
     <t>foto/dufey.jpeg</t>
   </si>
   <si>
-    <t>2021-2023</t>
-[...1 lines deleted...]
-  <si>
     <t>5176/hc-prilly-black-panthers</t>
   </si>
   <si>
     <t>411523/josselin-dufey</t>
   </si>
   <si>
     <t>Eggenberger Nando</t>
   </si>
   <si>
     <t>foto/eggen.jpg</t>
   </si>
   <si>
-    <t>2022 - 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>117/zug</t>
   </si>
   <si>
     <t>287341/nando-eggenberger</t>
   </si>
   <si>
     <t>Egli Chris</t>
   </si>
   <si>
     <t>foto/egli.jpg</t>
   </si>
   <si>
-    <t>2019-2020</t>
-[...1 lines deleted...]
-  <si>
     <t>110/hc-davos</t>
   </si>
   <si>
     <t>149521/chris-egli</t>
   </si>
   <si>
     <t>Egli Guido</t>
   </si>
   <si>
     <t>31436/guido-egli</t>
   </si>
   <si>
     <t>Eicher Daniel</t>
   </si>
   <si>
-    <t>1982-1984</t>
-[...1 lines deleted...]
-  <si>
     <t>232109/daniel-eicher</t>
   </si>
   <si>
     <t>El Assaoi Sami</t>
   </si>
   <si>
     <t>foto/elassaui.jpg</t>
   </si>
   <si>
-    <t>2013-2014</t>
-[...1 lines deleted...]
-  <si>
     <t>66522/sami-el-assaoui</t>
   </si>
   <si>
     <t>Emmerton Corey</t>
   </si>
   <si>
     <t>foto/emmerton.jpg</t>
   </si>
   <si>
-    <t>2015-2018</t>
-[...1 lines deleted...]
-  <si>
     <t>9348/cory-emmerton</t>
   </si>
   <si>
     <t>Epiney Gabriel</t>
   </si>
   <si>
     <t>foto/epiney.jpg</t>
   </si>
   <si>
     <t>Eriksson Jan</t>
   </si>
   <si>
     <t>foto/eriksson.jpg</t>
   </si>
   <si>
     <t>2751/jan-eriksson</t>
   </si>
   <si>
     <t>Ernst Filippo</t>
   </si>
   <si>
     <t>foto/ernst.jpg</t>
   </si>
   <si>
-    <t>1991-1993</t>
-[...1 lines deleted...]
-  <si>
     <t>232236/filippo-ernst</t>
   </si>
   <si>
     <t>Facchi Gianpaolo</t>
   </si>
   <si>
     <t>foto/facchi.jpg</t>
   </si>
   <si>
-    <t>1965-1974</t>
-[...1 lines deleted...]
-  <si>
     <t>525146/gianpaolo-facchi</t>
   </si>
   <si>
     <t>Facchi Osvaldo</t>
   </si>
   <si>
-    <t>1968-1971</t>
-[...1 lines deleted...]
-  <si>
     <t>695720/o-facchi</t>
   </si>
   <si>
     <t>Facchinetti Giordano</t>
   </si>
   <si>
-    <t>1974-1978</t>
-[...1 lines deleted...]
-  <si>
     <t>525147/giordano-facchinetti</t>
   </si>
   <si>
     <t>Fadani Davide</t>
   </si>
   <si>
     <t>foto/fadani.jpg</t>
   </si>
   <si>
     <t>112/ehc-kloten</t>
   </si>
   <si>
     <t>400302/davide-fadani</t>
   </si>
   <si>
     <t>Fair Keith</t>
   </si>
   <si>
     <t>foto/fair.jpg</t>
   </si>
   <si>
     <t>CH - CAN</t>
   </si>
   <si>
-    <t>1986 - 1995</t>
-[...1 lines deleted...]
-  <si>
     <t>27627/keith-fair</t>
   </si>
   <si>
     <t>Faretti Samuele</t>
   </si>
   <si>
     <t>foto/faretti.jpg</t>
   </si>
   <si>
-    <t>2006-2007</t>
-[...1 lines deleted...]
-  <si>
     <t>41508/samuele-faretti</t>
   </si>
   <si>
     <t>Fedulov Igor</t>
   </si>
   <si>
     <t>foto/fedulov.jpg</t>
   </si>
   <si>
-    <t>1993-1995</t>
-[...1 lines deleted...]
-  <si>
     <t>10839/igor-fedulov</t>
   </si>
   <si>
     <t>Ferrari Dario</t>
   </si>
   <si>
-    <t>1966-1969</t>
-[...1 lines deleted...]
-  <si>
     <t>Fischer Andreas</t>
   </si>
   <si>
-    <t>1989-1993</t>
-[...1 lines deleted...]
-  <si>
     <t>29841/andreas-fischer</t>
   </si>
   <si>
     <t>Fischer Jannik</t>
   </si>
   <si>
     <t>foto/fischer_J.jpg</t>
   </si>
   <si>
-    <t>2018 - 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>17690/jannik-fischer</t>
   </si>
   <si>
     <t>Flückiger Michael</t>
   </si>
   <si>
     <t>foto/fluckiger.jpg</t>
   </si>
   <si>
-    <t>2014-2016</t>
-[...1 lines deleted...]
-  <si>
     <t>18913/michael-fluckiger</t>
   </si>
   <si>
     <t>Flynn Brian</t>
   </si>
   <si>
     <t>foto/flynn.jpg</t>
   </si>
   <si>
-    <t>2019-2021</t>
-[...1 lines deleted...]
-  <si>
     <t>33228/brian-flynn</t>
   </si>
   <si>
     <t>Fohrler Tobias</t>
   </si>
   <si>
     <t>foto/fohrler.jpg</t>
   </si>
   <si>
     <t>GER-CH</t>
   </si>
   <si>
-    <t>2019-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>119/adler-mannheim</t>
   </si>
   <si>
     <t>148120/tobias-fohrler</t>
   </si>
   <si>
     <t>Fora Michael</t>
   </si>
   <si>
     <t>foto/fora.jpg</t>
   </si>
   <si>
-    <t>2015 - 2023</t>
-[...1 lines deleted...]
-  <si>
     <t>93107/michael-fora</t>
   </si>
   <si>
     <t>Forget Dominic</t>
   </si>
   <si>
     <t>foto/forget.jpg</t>
   </si>
   <si>
-    <t>2014-2013 / 2014-2015</t>
-[...1 lines deleted...]
-  <si>
     <t>6640/dominic-forget</t>
   </si>
   <si>
     <t>Formenton Alex</t>
   </si>
   <si>
     <t>foto/formenton.jpg</t>
   </si>
   <si>
     <t>273622/alex-formenton</t>
   </si>
   <si>
     <t>hatrick_formenton.html</t>
   </si>
   <si>
     <t>Fornasier Loris</t>
   </si>
   <si>
-    <t>1953-1960</t>
-[...1 lines deleted...]
-  <si>
     <t>697113/loris-fornasier</t>
   </si>
   <si>
     <t>Forster Marcel</t>
   </si>
   <si>
     <t>232247/marcel-forster</t>
   </si>
   <si>
     <t>Foschi Mauro</t>
   </si>
   <si>
     <t>foto/foschi.jpg</t>
   </si>
   <si>
-    <t>1977-1974</t>
-[...1 lines deleted...]
-  <si>
     <t>203166/mauro-foschi</t>
   </si>
   <si>
     <t>Fox Aaron</t>
   </si>
   <si>
     <t>foto/fox.jpg</t>
   </si>
   <si>
-    <t>2000-2001</t>
-[...1 lines deleted...]
-  <si>
     <t>81837/aaron-fox</t>
   </si>
   <si>
     <t>Fransioli Gabriele</t>
   </si>
   <si>
     <t>foto/fransioli.jpg</t>
   </si>
   <si>
-    <t>1977-1988</t>
-[...1 lines deleted...]
-  <si>
     <t>205002/gabriele-fransioli</t>
   </si>
   <si>
     <t>Fransioli Mauro</t>
   </si>
   <si>
-    <t>1978-1982</t>
-[...1 lines deleted...]
-  <si>
     <t>283034/mauro-fransioli</t>
   </si>
   <si>
     <t>Friedli René</t>
   </si>
   <si>
     <t>foto/friedli.jpg</t>
   </si>
   <si>
     <t>28831/rene-friedli</t>
   </si>
   <si>
     <t>Friedli Rudolf</t>
   </si>
   <si>
-    <t>1976 - 1979</t>
-[...1 lines deleted...]
-  <si>
     <t>287118/ruedi-friedli</t>
   </si>
   <si>
     <t>Fritsche John</t>
   </si>
   <si>
     <t>foto/fitsche.jpg</t>
   </si>
   <si>
     <t>USA - CH</t>
   </si>
   <si>
-    <t>1983-1986 / 1994-2003</t>
-[...1 lines deleted...]
-  <si>
     <t>27310/john-fritsche</t>
   </si>
   <si>
     <t>Fry Brenno</t>
   </si>
   <si>
-    <t>1977 - 1979</t>
-[...1 lines deleted...]
-  <si>
     <t>525143/brenno-fry</t>
   </si>
   <si>
     <t>Fuchs Jason</t>
   </si>
   <si>
     <t>foto/fuchs.jpg</t>
   </si>
   <si>
-    <t>2014 - 2017</t>
-[...1 lines deleted...]
-  <si>
     <t>95039/jason-fuchs</t>
   </si>
   <si>
     <t>Fust John</t>
   </si>
   <si>
     <t>foto/fust.jpg</t>
   </si>
   <si>
-    <t>2002 - 2004</t>
-[...1 lines deleted...]
-  <si>
     <t>28031/john-fust</t>
   </si>
   <si>
     <t>Gaeta Davide</t>
   </si>
   <si>
     <t>foto/gaeta.jpg</t>
   </si>
   <si>
     <t>2259/knoxville-ice-bears</t>
   </si>
   <si>
     <t>468111/davide-gaeta</t>
   </si>
   <si>
     <t>Gagliardi Tiziano</t>
   </si>
   <si>
     <t>foto/gagliardi.png</t>
   </si>
   <si>
-    <t>1970 - 1982</t>
-[...1 lines deleted...]
-  <si>
     <t>521239/tiziano-gagliardi</t>
   </si>
   <si>
     <t>Gans David</t>
   </si>
   <si>
     <t>foto/gans.jpg</t>
   </si>
   <si>
-    <t>1986- 1987</t>
-[...1 lines deleted...]
-  <si>
     <t>38468/david-gans</t>
   </si>
   <si>
     <t>Gardner Dave</t>
   </si>
   <si>
     <t>foto/gardner.jpg</t>
   </si>
   <si>
-    <t>1980 - 1983</t>
-[...1 lines deleted...]
-  <si>
     <t>38469/dave-gardner</t>
   </si>
   <si>
     <t>Gardner Ryan</t>
   </si>
   <si>
     <t>foto/gardnerr.jpg</t>
   </si>
   <si>
     <t>CAN - CH</t>
   </si>
   <si>
-    <t>1997 - 2001</t>
-[...1 lines deleted...]
-  <si>
     <t>10834/ryan-gardner</t>
   </si>
   <si>
     <t>Gaul Mike</t>
   </si>
   <si>
     <t>foto/gaul.jpg</t>
   </si>
   <si>
     <t>28881/mike-gaul</t>
   </si>
   <si>
     <t>Gautschi Marc</t>
   </si>
   <si>
     <t>foto/gautschi.jpg</t>
   </si>
   <si>
-    <t>2007 - 2011 / 2013 - 2018</t>
-[...1 lines deleted...]
-  <si>
     <t>16509/marc-gautschi</t>
   </si>
   <si>
     <t>Gaw Peter</t>
   </si>
   <si>
     <t>foto/gaw.png</t>
   </si>
   <si>
-    <t>1974 - 1979</t>
-[...1 lines deleted...]
-  <si>
     <t>31896/peter-gaw</t>
   </si>
   <si>
     <t>Gazzaroli Ivan</t>
   </si>
   <si>
     <t>foto/gazza.jpg</t>
   </si>
   <si>
-    <t>1990 - 1995 / 1996 - 2004</t>
-[...1 lines deleted...]
-  <si>
     <t>27885/ivan-gazzaroli</t>
   </si>
   <si>
     <t>Gazzaroli Oliver</t>
   </si>
   <si>
     <t>232351/oliver-gazzaroli</t>
   </si>
   <si>
     <t>Gendotti Mario</t>
   </si>
   <si>
     <t>foto/gendotti.png</t>
   </si>
   <si>
-    <t>1966 - 1974</t>
-[...1 lines deleted...]
-  <si>
     <t>537574/mario-gendotti</t>
   </si>
   <si>
     <t>Genuizzi Bruno</t>
   </si>
   <si>
     <t>foto/genuizzi.gif</t>
   </si>
   <si>
-    <t>1964 - 1984</t>
-[...1 lines deleted...]
-  <si>
     <t>283022/bruno-genuizzi</t>
   </si>
   <si>
     <t>Gerber Roland</t>
   </si>
   <si>
     <t>foto/gerber.gif</t>
   </si>
   <si>
-    <t>1979 - 1983</t>
-[...1 lines deleted...]
-  <si>
     <t>268766/roland-gerber</t>
   </si>
   <si>
     <t>Gianini Tiziano</t>
   </si>
   <si>
     <t>foto/tiz.jpg</t>
   </si>
   <si>
-    <t>1990 - 2002 / 2004 - 2007</t>
-[...1 lines deleted...]
-  <si>
     <t>29161/tiziano-gianini</t>
   </si>
   <si>
     <t>Giannini Dylan</t>
   </si>
   <si>
     <t>foto/gianninid.jpg</t>
   </si>
   <si>
     <t>149490/dylan-giannini</t>
   </si>
   <si>
     <t>Giannini Luciano</t>
   </si>
   <si>
-    <t>1949 - 1951</t>
-[...1 lines deleted...]
-  <si>
     <t>Giroux Alexandre</t>
   </si>
   <si>
     <t>foto/giroux_a.jpg</t>
   </si>
   <si>
-    <t>2013 - 2016</t>
-[...1 lines deleted...]
-  <si>
     <t>7963/alexandre-giroux</t>
   </si>
   <si>
     <t>Giroux Ray</t>
   </si>
   <si>
     <t>foto/giroux_r.png</t>
   </si>
   <si>
-    <t>2012 - 2013</t>
-[...1 lines deleted...]
-  <si>
     <t>12229/ray-giroux</t>
   </si>
   <si>
     <t>Glanzmann Patrick</t>
   </si>
   <si>
-    <t>1195 - 1997</t>
-[...1 lines deleted...]
-  <si>
     <t>30878/patrick-glanzmann</t>
   </si>
   <si>
     <t>Gnädinger Sven</t>
   </si>
   <si>
     <t>321040/sven-gnadinger</t>
   </si>
   <si>
     <t>Gobbi Candido</t>
   </si>
   <si>
-    <t>1982 - 1983</t>
-[...1 lines deleted...]
-  <si>
     <t>289960/candido-gobbi</t>
   </si>
   <si>
     <t>Gobbi John</t>
   </si>
   <si>
     <t>foto/gobbi.jpg</t>
   </si>
   <si>
     <t>CH - ITA</t>
   </si>
   <si>
-    <t>1998 - 2004 / 2012 - 2013</t>
-[...1 lines deleted...]
-  <si>
     <t>17600/john-gobbi</t>
   </si>
   <si>
     <t>Gobbi Loris</t>
   </si>
   <si>
-    <t>1947 -1956</t>
-[...1 lines deleted...]
-  <si>
     <t>762991/loris-gobbi</t>
   </si>
   <si>
     <t>Goi Tommaso</t>
   </si>
   <si>
     <t>foto/goi.jpg</t>
   </si>
   <si>
-    <t>2016 - 2021</t>
-[...1 lines deleted...]
-  <si>
     <t>47631/tommaso-goi</t>
   </si>
   <si>
     <t>Graf Gary</t>
   </si>
   <si>
     <t>283033/gary-graf</t>
   </si>
   <si>
     <t>Grandoni Pierfranco</t>
   </si>
   <si>
-    <t>1967 - 1968</t>
-[...1 lines deleted...]
-  <si>
     <t>Grassi Daniele</t>
   </si>
   <si>
     <t>foto/grassi.jpg</t>
   </si>
   <si>
-    <t>2010 - 2016 / 2020 - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>85338/daniele-grassi</t>
   </si>
   <si>
     <t>Grieder Mrac</t>
   </si>
   <si>
     <t>foto/grieder.jpg</t>
   </si>
   <si>
-    <t>2013 - 2015</t>
-[...1 lines deleted...]
-  <si>
     <t>41041/marc-grieder</t>
   </si>
   <si>
     <t>Griga Ivan</t>
   </si>
   <si>
-    <t>1984 - 1985</t>
-[...1 lines deleted...]
-  <si>
     <t>30879/yvan-griga</t>
   </si>
   <si>
     <t>Grünog Fritz</t>
   </si>
   <si>
     <t>foto/grunig.png</t>
   </si>
   <si>
-    <t>1966 - 1971</t>
-[...1 lines deleted...]
-  <si>
     <t>548308/fritz-grunig</t>
   </si>
   <si>
     <t>Guerra Samuel</t>
   </si>
   <si>
     <t>foto/guerra_s.jpg</t>
   </si>
   <si>
-    <t>2018 - 2019</t>
-[...1 lines deleted...]
-  <si>
     <t>115/hc-lugano</t>
   </si>
   <si>
     <t>66540/samuel-guerra</t>
   </si>
   <si>
     <t>Guerra Uinter</t>
   </si>
   <si>
     <t>foto/guerra.jpg</t>
   </si>
   <si>
-    <t>2009 - 2012</t>
-[...1 lines deleted...]
-  <si>
     <t>66535/uinter-guerra</t>
   </si>
   <si>
     <t>Guggisberg Peter</t>
   </si>
   <si>
     <t>foto/guggisberg.jpg</t>
   </si>
   <si>
     <t>9655/peter-guggisberg</t>
   </si>
   <si>
     <t>Guidotti Giordano</t>
   </si>
   <si>
-    <t>1996 - 1999</t>
-[...1 lines deleted...]
-  <si>
     <t>84313/giordano-guidotti</t>
   </si>
   <si>
     <t>Guidotti Samuele</t>
   </si>
   <si>
     <t>foto/guidotti.jpg</t>
   </si>
   <si>
-    <t>2015 - 2016</t>
-[...1 lines deleted...]
-  <si>
     <t>2622/gdt-bellinzona</t>
   </si>
   <si>
     <t>100977/samuele-guidotti</t>
   </si>
   <si>
     <t>Guidotti Sebastiano</t>
   </si>
   <si>
     <t>foto/guidottis.jpg</t>
   </si>
   <si>
     <t>84287/sebastiano-guidotti</t>
   </si>
   <si>
     <t>Gull Fabian</t>
   </si>
   <si>
     <t>foto/gull.jpg</t>
   </si>
   <si>
-    <t>1995 - 1996</t>
-[...1 lines deleted...]
-  <si>
     <t>84353/fabian-gull</t>
   </si>
   <si>
     <t>Guscetti Cesarino</t>
   </si>
   <si>
-    <t>1954 - 1955 / 1959 - 1960</t>
-[...1 lines deleted...]
-  <si>
     <t>763023/cesarino-guscetti</t>
   </si>
   <si>
     <t>Guscetti Claudio</t>
   </si>
   <si>
-    <t>1978 - 1982</t>
-[...1 lines deleted...]
-  <si>
     <t>306680/claudio-guscetti</t>
   </si>
   <si>
     <t>Guscetti Enrico</t>
   </si>
   <si>
     <t>foto/guscettie.png</t>
   </si>
   <si>
-    <t>1947 - 1953</t>
-[...1 lines deleted...]
-  <si>
     <t>Guscetti Gabriele</t>
   </si>
   <si>
     <t>foto/guscetti_g.gif</t>
   </si>
   <si>
     <t>203171/gabriele-guscetti</t>
   </si>
   <si>
     <t>Guscetti Gianni</t>
   </si>
   <si>
     <t>foto/guscetti_g.png</t>
   </si>
   <si>
-    <t>1954 - 1967</t>
-[...1 lines deleted...]
-  <si>
     <t>697109/gianni-guscetti</t>
   </si>
   <si>
     <t>Guscetti Giovanni</t>
   </si>
   <si>
-    <t>1947 -1954</t>
-[...1 lines deleted...]
-  <si>
     <t>Guscio Enrico</t>
   </si>
   <si>
     <t>762990/enrico-guscio</t>
   </si>
   <si>
     <t>Guscio Ilo</t>
   </si>
   <si>
-    <t>1960 - 1961</t>
-[...1 lines deleted...]
-  <si>
     <t>763031/ilo-guscio</t>
   </si>
   <si>
     <t>Guyaz Noel</t>
   </si>
   <si>
     <t>foto/guyaz.jpg</t>
   </si>
   <si>
-    <t>1995 - 1998</t>
-[...1 lines deleted...]
-  <si>
     <t>18931/noel-guyaz</t>
   </si>
   <si>
     <t>Hager Patrick</t>
   </si>
   <si>
-    <t>1988 - 1989</t>
-[...1 lines deleted...]
-  <si>
     <t>30881/patrick-hager</t>
   </si>
   <si>
     <t>Hall Adam</t>
   </si>
   <si>
     <t>foto/hall.jpg</t>
   </si>
   <si>
     <t>8724/adam-hall</t>
   </si>
   <si>
     <t>Hall Bob</t>
   </si>
   <si>
     <t>548307/bob-hall</t>
   </si>
   <si>
     <t>Hamil Zach</t>
   </si>
   <si>
     <t>foto/zach.jpg</t>
   </si>
   <si>
     <t>11053/zach-hamill</t>
   </si>
   <si>
     <t>Hammer Michael</t>
   </si>
   <si>
-    <t>1977 - 1978</t>
-[...1 lines deleted...]
-  <si>
     <t>488840/michel-hammer</t>
   </si>
   <si>
     <t>Hampton Rick</t>
   </si>
   <si>
     <t>foto/hampton.jpg</t>
   </si>
   <si>
-    <t>1981 - 1983</t>
-[...1 lines deleted...]
-  <si>
     <t>38665/rick-hampton</t>
   </si>
   <si>
     <t>Hauke René</t>
   </si>
   <si>
-    <t>1982 - 1984</t>
-[...1 lines deleted...]
-  <si>
     <t>283035/rene-hauke</t>
   </si>
   <si>
     <t>Hauser Gianluca</t>
   </si>
   <si>
     <t>foto/hauser.jpg</t>
   </si>
   <si>
-    <t>2014 . 2016</t>
-[...1 lines deleted...]
-  <si>
     <t>95750/gianluca-hauser</t>
   </si>
   <si>
     <t>Hazen Jonathan</t>
   </si>
   <si>
     <t>foto/hazen.jpg</t>
   </si>
   <si>
     <t>22855/jonathan-hazen</t>
   </si>
   <si>
     <t>Hedin Pierre</t>
   </si>
   <si>
     <t>foto/hedin.jpg</t>
   </si>
   <si>
-    <t>2006 - 2007</t>
-[...1 lines deleted...]
-  <si>
     <t>218/pierre-hedin</t>
   </si>
   <si>
     <t>Heed Tim</t>
   </si>
   <si>
     <t>foto/heed.jpg</t>
   </si>
   <si>
-    <t>2023-2027</t>
-[...1 lines deleted...]
-  <si>
     <t>10065/tim-heed</t>
   </si>
   <si>
     <t>Heim André</t>
   </si>
   <si>
     <t>foto/heim_77.jpg</t>
   </si>
   <si>
-    <t>2021 - 2027</t>
-[...1 lines deleted...]
-  <si>
     <t>174541/andre-heim</t>
   </si>
   <si>
     <t>Heim Axel</t>
   </si>
   <si>
     <t>foto/heim.jpg</t>
   </si>
   <si>
     <t>27704/axel-heim</t>
   </si>
   <si>
     <t>Heldner Thomas</t>
   </si>
   <si>
     <t>foto/heldner.jpg</t>
   </si>
   <si>
     <t>194427/thomas-heldner</t>
   </si>
   <si>
     <t>Hietanen Juuso</t>
   </si>
   <si>
     <t>foto/jetanen.jpg</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>610/hpk</t>
   </si>
   <si>
     <t>7426/juuso-hietanen</t>
   </si>
   <si>
     <t>Hinterkirchen Mattia</t>
   </si>
   <si>
     <t>foto/hinterkir.gif</t>
   </si>
   <si>
-    <t>2019 - 2020</t>
-[...1 lines deleted...]
-  <si>
     <t>95040/mattia-hinterkircher</t>
   </si>
   <si>
     <t>Hofer Fabio</t>
   </si>
   <si>
     <t>foto/hofer.jpg</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
-    <t>2018 - 2020</t>
-[...1 lines deleted...]
-  <si>
     <t>20612/fabio-hofer</t>
   </si>
   <si>
     <t>Hofer Valentin</t>
   </si>
   <si>
     <t>foto/hofer.jpeg</t>
   </si>
   <si>
-    <t>2022-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>116/sc-rapperswil-jona-lakers</t>
   </si>
   <si>
     <t>502649/valentin-hofer</t>
   </si>
   <si>
     <t>Hofmann Gregory</t>
   </si>
   <si>
     <t>foto/hofman.jpg</t>
   </si>
   <si>
     <t>117/ev-zug</t>
   </si>
   <si>
     <t>66536/gregory-hofmann</t>
   </si>
   <si>
     <t>Hofmann Ueli</t>
   </si>
   <si>
     <t>foto/hofmann.jpg</t>
   </si>
   <si>
-    <t>1984 - 1986</t>
-[...1 lines deleted...]
-  <si>
     <t>142559/ueli-hofmann</t>
   </si>
   <si>
     <t>Holmes Derek</t>
   </si>
   <si>
     <t>foto/holmes.jpg</t>
   </si>
   <si>
-    <t>1973 - 1974</t>
-[...1 lines deleted...]
-  <si>
     <t>148903/derek-holmes</t>
   </si>
   <si>
     <t>Holzer Matthias</t>
   </si>
   <si>
     <t>foto/holzer.jpg</t>
   </si>
   <si>
     <t>29164/matthias-holzer</t>
   </si>
   <si>
     <t>Honegger Doug</t>
   </si>
   <si>
     <t>foto/honegger.jpg</t>
   </si>
   <si>
     <t>27705/doug-honegger</t>
   </si>
   <si>
     <t>Honka Julius</t>
   </si>
   <si>
     <t>foto/honka.jpg</t>
   </si>
   <si>
     <t>Fin</t>
   </si>
   <si>
-    <t>2023 spengler</t>
-[...1 lines deleted...]
-  <si>
     <t>65456/julius-honka</t>
   </si>
   <si>
     <t>Horak Jakub</t>
   </si>
   <si>
     <t>foto/horak.jpg</t>
   </si>
   <si>
-    <t>1995 - 1997 / 2008 - 2010</t>
-[...1 lines deleted...]
-  <si>
     <t>17221/jakub-horak</t>
   </si>
   <si>
     <t>Horansky Stanislav</t>
   </si>
   <si>
     <t>foto/horansky.jpg</t>
   </si>
   <si>
-    <t>2020 - 2021</t>
-[...1 lines deleted...]
-  <si>
     <t>264/ehc-olten</t>
   </si>
   <si>
     <t>101354/stanislav-horansky</t>
   </si>
   <si>
     <t>Horisberger Michael</t>
   </si>
   <si>
     <t>266280/michael-horisberger</t>
   </si>
   <si>
     <t>Hrabec Roman</t>
   </si>
   <si>
     <t>foto/hrabec.jpg</t>
   </si>
   <si>
     <t>103825/roman-hrabec</t>
   </si>
   <si>
     <t>Hrachovina Dominik</t>
   </si>
   <si>
     <t>foto/hrachovina.jpg</t>
@@ -3101,974 +2447,812 @@
   <si>
     <t>foto/hubick.jpg</t>
   </si>
   <si>
     <t>38676/greg-hubick</t>
   </si>
   <si>
     <t>Hächler Cedric</t>
   </si>
   <si>
     <t>foto/hachler.jpg</t>
   </si>
   <si>
     <t>266/hc-thurgau</t>
   </si>
   <si>
     <t>70428/cedric-hachler</t>
   </si>
   <si>
     <t>Häfliger Aris</t>
   </si>
   <si>
     <t>foto/hafliger.jpg</t>
   </si>
   <si>
-    <t>2023 - .2026</t>
-[...1 lines deleted...]
-  <si>
     <t>619283/aris-hafliger</t>
   </si>
   <si>
     <t>Hänni Andreas</t>
   </si>
   <si>
     <t>foto/henni.jpg</t>
   </si>
   <si>
-    <t>1996 - 1998 / 1999 - 2002</t>
-[...1 lines deleted...]
-  <si>
     <t>18516/andreas-hanni</t>
   </si>
   <si>
     <t>Höhner Martin</t>
   </si>
   <si>
-    <t>2005 - 2007 / 2012 - 2013</t>
-[...1 lines deleted...]
-  <si>
     <t>12643/martin-hohener</t>
   </si>
   <si>
     <t>Imperatori Paolo</t>
   </si>
   <si>
     <t>foto/impe.jpg</t>
   </si>
   <si>
-    <t>1994 - 1998 / 2000 - 2008</t>
-[...1 lines deleted...]
-  <si>
     <t>16506/paolo-imperatori</t>
   </si>
   <si>
     <t>Incir Ivan</t>
   </si>
   <si>
     <t>foto/incir_i.jpg</t>
   </si>
   <si>
     <t>66537/ivan-incir</t>
   </si>
   <si>
     <t>Incir Patrick</t>
   </si>
   <si>
     <t>foto/incirp.jpg</t>
   </si>
   <si>
-    <t>2011 - 2022</t>
-[...1 lines deleted...]
-  <si>
     <t>91048/patrick-incir</t>
   </si>
   <si>
     <t>Isabella Claudio</t>
   </si>
   <si>
     <t>foto/isabella_c.jpg</t>
   </si>
   <si>
     <t>32192/claudio-isabella</t>
   </si>
   <si>
     <t>Isabella Joey</t>
   </si>
   <si>
     <t>foto/isabella_j.jpg</t>
   </si>
   <si>
-    <t>2008 - 2011</t>
-[...1 lines deleted...]
-  <si>
     <t>32193/joey-isabella</t>
   </si>
   <si>
     <t>Ivankovic Vjeran</t>
   </si>
   <si>
     <t>foto/ivankovic.jpg</t>
   </si>
   <si>
-    <t>1997 - 1999 / 2004 - 2006</t>
-[...1 lines deleted...]
-  <si>
     <t>27726/vjieran-ivankovic</t>
   </si>
   <si>
     <t>Ivo Jan</t>
   </si>
   <si>
     <t>foto/ian.jpg</t>
   </si>
   <si>
     <t>SLO</t>
   </si>
   <si>
     <t>15686/ivo-jan</t>
   </si>
   <si>
     <t>Jaks Pauli</t>
   </si>
   <si>
     <t>foto/jakspauli.jpg</t>
   </si>
   <si>
-    <t>1989 - 1993 / 1995 - 2004</t>
-[...1 lines deleted...]
-  <si>
     <t>9047/pauli-jaks</t>
   </si>
   <si>
     <t>pauli</t>
   </si>
   <si>
     <t>Jaks Peter</t>
   </si>
   <si>
     <t>foto/jakspeter3.jpg</t>
   </si>
   <si>
-    <t>1984 - 1987 / 1989 - 1998</t>
-[...1 lines deleted...]
-  <si>
     <t>27306/peter-jaks</t>
   </si>
   <si>
     <t>Jamusci Massimo</t>
   </si>
   <si>
     <t>foto/jamuscim.jpg</t>
   </si>
   <si>
     <t>7988/hc-nivo</t>
   </si>
   <si>
     <t>228458/massimo-jamusci</t>
   </si>
   <si>
     <t>Jamusci Roberto</t>
   </si>
   <si>
     <t>foto/jamuscir.jpg</t>
   </si>
   <si>
     <t>41512/roberto-jamusci</t>
   </si>
   <si>
     <t>Jelovac Igor</t>
   </si>
   <si>
     <t>foto/jelovac1.jpg</t>
   </si>
   <si>
-    <t>2016 - 2020</t>
-[...1 lines deleted...]
-  <si>
     <t>94524/igor-jelovac</t>
   </si>
   <si>
     <t>Johner Egon</t>
   </si>
   <si>
-    <t>1976 - 1978</t>
-[...1 lines deleted...]
-  <si>
     <t>327469/egon-johner</t>
   </si>
   <si>
     <t>Johnsson Kim</t>
   </si>
   <si>
     <t>foto/jonson.jpg</t>
   </si>
   <si>
-    <t>2004 - 2005 Lokout NHL</t>
-[...1 lines deleted...]
-  <si>
     <t>698/kim-johnsson</t>
   </si>
   <si>
     <t>Joly Michael</t>
   </si>
   <si>
     <t>foto/joly.png</t>
   </si>
   <si>
-    <t>25-26</t>
-[...1 lines deleted...]
-  <si>
     <t>128893/michael-joly</t>
   </si>
   <si>
     <t>Jooris Josh</t>
   </si>
   <si>
     <t>foto/jooris.png</t>
   </si>
   <si>
-    <t>Spengler 22</t>
-[...1 lines deleted...]
-  <si>
     <t>260/geneve-servette-hc</t>
   </si>
   <si>
     <t>76087/josh-jooris</t>
   </si>
   <si>
     <t>Jorns André</t>
   </si>
   <si>
     <t>foto/jorns.jpg</t>
   </si>
   <si>
-    <t>1973 - 1976 / 1983 - 1987</t>
-[...1 lines deleted...]
-  <si>
     <t>142551/andy-jorns</t>
   </si>
   <si>
     <t>Jotti Bruno</t>
   </si>
   <si>
     <t>91114/bruno-jotti</t>
   </si>
   <si>
     <t>Juri Adolfo</t>
   </si>
   <si>
     <t>foto/juria.gif</t>
   </si>
   <si>
-    <t>1962 - 1968</t>
-[...1 lines deleted...]
-  <si>
     <t>763044/adolfo-juri</t>
   </si>
   <si>
     <t>Juri Flavio</t>
   </si>
   <si>
-    <t>1951 - 1966</t>
-[...1 lines deleted...]
-  <si>
     <t>762988/flavio-juri</t>
   </si>
   <si>
     <t>Juri Fulvio</t>
   </si>
   <si>
-    <t>1948 - 1951</t>
-[...1 lines deleted...]
-  <si>
     <t>Juri Germano</t>
   </si>
   <si>
-    <t>1947 - 1959</t>
-[...1 lines deleted...]
-  <si>
     <t>697112/germano-juri</t>
   </si>
   <si>
     <t>Juri Giovanni</t>
   </si>
   <si>
-    <t>1978 - 1979 / 1981 - 1982</t>
-[...1 lines deleted...]
-  <si>
     <t>522265/giovanni-juri</t>
   </si>
   <si>
     <t>Juri Mauro</t>
   </si>
   <si>
     <t>foto/jurim.jpg</t>
   </si>
   <si>
-    <t>2000 - 2002 / 2009 - 2010</t>
-[...1 lines deleted...]
-  <si>
     <t>33578/mauro-juri</t>
   </si>
   <si>
     <t>Juri Pietro</t>
   </si>
   <si>
     <t>84317/pietro-juri</t>
   </si>
   <si>
     <t>Juri Romeo</t>
   </si>
   <si>
     <t>foto/jurir.jpg</t>
   </si>
   <si>
     <t>84354/romeo-juri</t>
   </si>
   <si>
     <t>Juri Stelio</t>
   </si>
   <si>
-    <t>1947 - 1955</t>
-[...1 lines deleted...]
-  <si>
     <t>697111/stelio-juri</t>
   </si>
   <si>
     <t>Jurt Andreas</t>
   </si>
   <si>
     <t>243773/andreas-jurt</t>
   </si>
   <si>
     <t>Juvonen Janne</t>
   </si>
   <si>
     <t>foto/juvonen.jpg</t>
   </si>
   <si>
     <t>128/kolner-haie</t>
   </si>
   <si>
     <t>51566/janne-juvonen</t>
   </si>
   <si>
     <t>Jäggi Jürg</t>
   </si>
   <si>
-    <t>1970 - 1973</t>
-[...1 lines deleted...]
-  <si>
     <t>256786/jurg-jaggi</t>
   </si>
   <si>
     <t>Kaltenbacher Bruno</t>
   </si>
   <si>
     <t>foto/kbacher.jpg</t>
   </si>
   <si>
     <t>232906/bruno-kaltenbacher</t>
   </si>
   <si>
     <t>Kamber Olivier</t>
   </si>
   <si>
     <t>foto/kamber_o.jpg</t>
   </si>
   <si>
     <t>12692/oliver-kamber</t>
   </si>
   <si>
     <t>Kamensky Valery</t>
   </si>
   <si>
     <t>foto/kamenski.jpg</t>
   </si>
   <si>
-    <t>1994 - 1995 Lokout NHL</t>
-[...1 lines deleted...]
-  <si>
     <t>21350/valeri-kamensky</t>
   </si>
   <si>
     <t>Karhunen Tomi</t>
   </si>
   <si>
     <t>foto/karhunen.jpg</t>
   </si>
   <si>
+    <t>46/saipa</t>
+  </si>
+  <si>
     <t>10671/tomi-karhunen</t>
   </si>
   <si>
     <t>Kariya Martin</t>
   </si>
   <si>
     <t>foto/karya.jpg</t>
   </si>
   <si>
-    <t>2010 - 2012</t>
-[...1 lines deleted...]
-  <si>
     <t>7974/martin-kariya</t>
   </si>
   <si>
     <t>Kaszycki Mike</t>
   </si>
   <si>
     <t>foto/kazicki.jpg</t>
   </si>
   <si>
-    <t>1985 - 1988</t>
-[...1 lines deleted...]
-  <si>
     <t>28536/mike-kaszycki</t>
   </si>
   <si>
     <t>Kelly Bob</t>
   </si>
   <si>
     <t>foto/kelly.gif</t>
   </si>
   <si>
-    <t>1953 - 1958</t>
-[...1 lines deleted...]
-  <si>
     <t>669422/bob-kelly</t>
   </si>
   <si>
     <t>Kienzle Lorenz</t>
   </si>
   <si>
     <t>foto/kienzle.jpg</t>
   </si>
   <si>
     <t>22459/lorenz-kienzle</t>
   </si>
   <si>
     <t>Kinrade Geoff</t>
   </si>
   <si>
     <t>foto/kinrade.jpg</t>
   </si>
   <si>
     <t>34094/geoff-kinrade</t>
   </si>
   <si>
     <t>Kneubühler Johnny</t>
   </si>
   <si>
     <t>foto/kneubuler.jpg</t>
   </si>
   <si>
-    <t>2018 - 2024</t>
-[...1 lines deleted...]
-  <si>
     <t>187696/johnny-kneubuehler</t>
   </si>
   <si>
     <t>Kobach Reto</t>
   </si>
   <si>
     <t>foto/kobach.jpg</t>
   </si>
   <si>
-    <t>2003 - 2006 / 2009 - 2015</t>
-[...1 lines deleted...]
-  <si>
     <t>12666/reto-kobach</t>
   </si>
   <si>
     <t>Kohn Ladislav</t>
   </si>
   <si>
     <t>foto/kohn.jpg</t>
   </si>
   <si>
-    <t>2011 - 2012</t>
-[...1 lines deleted...]
-  <si>
     <t>3573/ladislav-kohn</t>
   </si>
   <si>
     <t>Korhonen Jari</t>
   </si>
   <si>
     <t>foto/korhonen.jpg</t>
   </si>
   <si>
     <t>6500/jari-korhonen</t>
   </si>
   <si>
     <t>Kostner Diego</t>
   </si>
   <si>
     <t>foto/kostner.jpg</t>
   </si>
   <si>
-    <t>2016 - 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>34623/diego-kostner</t>
   </si>
   <si>
     <t>Kostovic Dario</t>
   </si>
   <si>
     <t>foto/kostovic.gif</t>
   </si>
   <si>
     <t>CH - CRO</t>
   </si>
   <si>
     <t>12641/dario-kostovi?</t>
   </si>
   <si>
     <t>Kozun Brandon</t>
   </si>
   <si>
     <t>foto/kozun.jpg</t>
   </si>
   <si>
     <t>CAN-USA</t>
   </si>
   <si>
     <t>23151/brandon-kozun</t>
   </si>
   <si>
     <t>Kren Jiri</t>
   </si>
   <si>
     <t>foto/kren.gif</t>
   </si>
   <si>
-    <t>1971 - 1973 / 1976 - 1977</t>
-[...1 lines deleted...]
-  <si>
     <t>535497/jiri-kren</t>
   </si>
   <si>
     <t>Krizan Karol</t>
   </si>
   <si>
     <t>foto/krizan.jpg</t>
   </si>
   <si>
     <t>5867/karol-krizan</t>
   </si>
   <si>
     <t>Kronig Ruedi</t>
   </si>
   <si>
-    <t>1973 - 1977</t>
-[...1 lines deleted...]
-  <si>
     <t>535493/ruedi-kronig</t>
   </si>
   <si>
     <t>Kubalik Dominic</t>
   </si>
   <si>
     <t>foto/kubalik.jpg</t>
   </si>
   <si>
-    <t>2017 - 2019 / 2024-2025 ?</t>
-[...1 lines deleted...]
-  <si>
     <t>101221/dominik-kubalik</t>
   </si>
   <si>
     <t>Kucharcik Tomas</t>
   </si>
   <si>
     <t>foto/kuharcick.jpg</t>
   </si>
   <si>
     <t>3580/tomas-kucharcik</t>
   </si>
   <si>
     <t>Kutlak Zdenek</t>
   </si>
   <si>
     <t>foto/kutlak.jpg</t>
   </si>
   <si>
-    <t>2007 - 2013</t>
-[...1 lines deleted...]
-  <si>
     <t>10849/zdenek-kutlak</t>
   </si>
   <si>
     <t>Kvartalnov Dimitri</t>
   </si>
   <si>
     <t>foto/kvartalnov.jpg</t>
   </si>
   <si>
-    <t>1994 - 1997</t>
-[...1 lines deleted...]
-  <si>
     <t>22166/dmitri-kvartalnov</t>
   </si>
   <si>
     <t>Kwong Larry</t>
   </si>
   <si>
     <t>foto/kwong.gif</t>
   </si>
   <si>
-    <t>1958 - 1959</t>
-[...1 lines deleted...]
-  <si>
     <t>163570/larry-kwong</t>
   </si>
   <si>
     <t>kwong</t>
   </si>
   <si>
     <t>Künzi Hansruedi</t>
   </si>
   <si>
     <t>foto/kuga.jpg</t>
   </si>
   <si>
-    <t>1972 - 1974 / 1977 - 1982</t>
-[...1 lines deleted...]
-  <si>
     <t>520021/hansruedi-kunzi</t>
   </si>
   <si>
     <t>kuga</t>
   </si>
   <si>
     <t>Künzi Thomas</t>
   </si>
   <si>
     <t>foto/kunzi.jpg</t>
   </si>
   <si>
-    <t>1999 - 2001</t>
-[...1 lines deleted...]
-  <si>
     <t>28102/thomas-kunzi</t>
   </si>
   <si>
     <t>Käser Roland</t>
   </si>
   <si>
     <t>foto/kaser.jpg</t>
   </si>
   <si>
-    <t>2001 - 2002</t>
-[...1 lines deleted...]
-  <si>
     <t>46802/roland-kaser</t>
   </si>
   <si>
     <t>Kölliker Jacob</t>
   </si>
   <si>
     <t>foto/kolliker.jpg</t>
   </si>
   <si>
-    <t>1984 - 1989</t>
-[...1 lines deleted...]
-  <si>
     <t>31894/jakob-kolliker</t>
   </si>
   <si>
     <t>Lafranchi Luca</t>
   </si>
   <si>
     <t>321038/luca-lafranchi</t>
   </si>
   <si>
     <t>Lakhmatov Vitaly</t>
   </si>
   <si>
     <t>foto/lahmatov.jpg</t>
   </si>
   <si>
     <t>CH - UKR</t>
   </si>
   <si>
-    <t>1999 - 2004 / 2011 - 2013</t>
-[...1 lines deleted...]
-  <si>
     <t>9690/vitali-lakhmatov</t>
   </si>
   <si>
     <t>Landry Eric</t>
   </si>
   <si>
     <t>foto/landry.jpg</t>
   </si>
   <si>
     <t>10821/eric-landry</t>
   </si>
   <si>
     <t>Landry Lucas</t>
   </si>
   <si>
     <t>foto/landryL.png</t>
   </si>
   <si>
-    <t>27-28</t>
-[...1 lines deleted...]
-  <si>
     <t>488152/lukas-landry</t>
   </si>
   <si>
     <t>Landry Mannix</t>
   </si>
   <si>
     <t>foto/landry.png</t>
   </si>
   <si>
-    <t>2023 - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>410586/manix-landry</t>
   </si>
   <si>
     <t>Lanz Rick</t>
   </si>
   <si>
     <t>foto/lanz.jpg</t>
   </si>
   <si>
     <t>26123/rick-lanz</t>
   </si>
   <si>
     <t>Lauper Adrian</t>
   </si>
   <si>
     <t>foto/lauper.jpg</t>
   </si>
   <si>
-    <t>2014 - 2019</t>
-[...1 lines deleted...]
-  <si>
     <t>17578/adrien-lauper</t>
   </si>
   <si>
     <t>Laurence Red</t>
   </si>
   <si>
     <t>foto/laurence.jpg</t>
   </si>
   <si>
     <t>29028/donald-laurence</t>
   </si>
   <si>
     <t>Lavallee Kevin</t>
   </si>
   <si>
     <t>foto/lavalleeK.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">CAN </t>
   </si>
   <si>
-    <t>1987 - 1988</t>
-[...1 lines deleted...]
-  <si>
     <t>24393/kevin-lavallee</t>
   </si>
   <si>
     <t>Law Kirby</t>
   </si>
   <si>
     <t>foto/law.jpg</t>
   </si>
   <si>
-    <t>2009 - 2010</t>
-[...1 lines deleted...]
-  <si>
     <t>10838/kirby-law</t>
   </si>
   <si>
     <t>Lebeau Patrick</t>
   </si>
   <si>
     <t>foto/lebeaup.jpg</t>
   </si>
   <si>
     <t>19322/patrick-lebeau</t>
   </si>
   <si>
     <t>Lebeau Stephan</t>
   </si>
   <si>
     <t>foto/lebeaus.jpg</t>
   </si>
   <si>
     <t>19323/stephan-lebeau</t>
   </si>
   <si>
     <t>Lechenne Vincent</t>
   </si>
   <si>
     <t>foto/lechenne.jpg</t>
   </si>
   <si>
-    <t>1991 - 1994</t>
-[...1 lines deleted...]
-  <si>
     <t>28088/vincent-lechenne</t>
   </si>
   <si>
     <t>Legena Sadi</t>
   </si>
   <si>
-    <t>1947 - 1954</t>
-[...1 lines deleted...]
-  <si>
     <t>762992/sadi-legena</t>
   </si>
   <si>
     <t>Lehoux Yannick</t>
   </si>
   <si>
     <t>foto/leoux.jpg</t>
   </si>
   <si>
     <t>7798/yanick-lehoux</t>
   </si>
   <si>
     <t>Lehtera Tero</t>
   </si>
   <si>
     <t>foto/lehtera.jpg</t>
   </si>
   <si>
     <t>1897/tero-lehtera</t>
   </si>
   <si>
     <t>Leonardi Edo</t>
   </si>
   <si>
     <t>foto/leonardi.jpg</t>
   </si>
   <si>
-    <t>1978 - 1980</t>
-[...1 lines deleted...]
-  <si>
     <t>394764/edo-leonardi</t>
   </si>
   <si>
     <t>Leonov Yuri</t>
   </si>
   <si>
     <t>foto/leonov1.jpg</t>
   </si>
   <si>
-    <t>1992 - 1994</t>
-[...1 lines deleted...]
-  <si>
     <t>29253/yuri-leonov</t>
   </si>
   <si>
     <t>Lerg Bryan</t>
   </si>
   <si>
     <t>foto/lerg.jpg</t>
   </si>
   <si>
     <t>9428/bryan-lerg</t>
   </si>
   <si>
     <t>Leuenberger Lars</t>
   </si>
   <si>
     <t>foto/leul.jpg</t>
   </si>
   <si>
-    <t>2004 - 2006</t>
-[...1 lines deleted...]
-  <si>
     <t>28527/lars-leuenberger</t>
   </si>
   <si>
     <t>Leuenberger Marc</t>
   </si>
   <si>
     <t>foto/leum.jpg</t>
   </si>
   <si>
     <t>60771/marc-leuenberger</t>
   </si>
   <si>
     <t>Leuenberger Rolf</t>
   </si>
   <si>
     <t>280108/rolf-leuenberger</t>
   </si>
   <si>
     <t>Lilja Andreas</t>
   </si>
   <si>
     <t>foto/lilja.jpg</t>
   </si>
   <si>
-    <t>2004 - 2005 NHL Lockout</t>
-[...1 lines deleted...]
-  <si>
     <t>726/andreas-lilja</t>
   </si>
   <si>
     <t>Lilja Jakob</t>
   </si>
   <si>
     <t>foto/lilja_jakob.jpg</t>
   </si>
   <si>
-    <t>5065/lowen-frankfurt</t>
-[...1 lines deleted...]
-  <si>
     <t>16800/jakob-lilja</t>
   </si>
   <si>
     <t>Lindemann Guido</t>
   </si>
   <si>
     <t>foto/lindemanng.jpg</t>
   </si>
   <si>
     <t>98874/guido-lindemann</t>
   </si>
   <si>
     <t>Liniger Michael</t>
   </si>
   <si>
     <t>foto/liniger.jpg</t>
   </si>
   <si>
-    <t>2001 - 2005</t>
-[...1 lines deleted...]
-  <si>
     <t>18947/michael-liniger</t>
   </si>
   <si>
     <t>Lipiansky Jan</t>
   </si>
   <si>
     <t>foto/lipianski.jpg</t>
   </si>
   <si>
     <t>26564/jan-lipiansky</t>
   </si>
   <si>
     <t>Logan Bob</t>
   </si>
   <si>
     <t>foto/logan.jpg</t>
   </si>
   <si>
     <t>38572/bob-logan</t>
   </si>
   <si>
     <t>Loher Henry</t>
   </si>
   <si>
     <t>foto/lohrer.jpg</t>
@@ -4082,86 +3266,77 @@
   <si>
     <t>foto/loichat.jpg</t>
   </si>
   <si>
     <t>32122/michael-loichat</t>
   </si>
   <si>
     <t>Lory Reto</t>
   </si>
   <si>
     <t>foto/lory.jpg</t>
   </si>
   <si>
     <t>44858/reto-lory</t>
   </si>
   <si>
     <t>Lothak Lukas</t>
   </si>
   <si>
     <t>foto/lotak.jpg</t>
   </si>
   <si>
     <t>CZE - CH</t>
   </si>
   <si>
-    <t>2012 - 2018</t>
-[...2 lines deleted...]
-    <t>265/hc-sierre</t>
+    <t>1163/hc-dukla-jihlava</t>
   </si>
   <si>
     <t>67043/lukas-lhotak</t>
   </si>
   <si>
     <t>Lucchinetti Igor</t>
   </si>
   <si>
     <t>foto/lucchinetti.jpg</t>
   </si>
   <si>
     <t>94519/igor-lucchinetti</t>
   </si>
   <si>
     <t>Lucchini Renato</t>
   </si>
   <si>
-    <t>1974 - 1978</t>
-[...1 lines deleted...]
-  <si>
     <t>535496/renato-lucchini</t>
   </si>
   <si>
     <t>Lüber Philipp</t>
   </si>
   <si>
     <t>foto/luber.jpg</t>
   </si>
   <si>
-    <t>1998 - 1999 / 2003 - 2005</t>
-[...1 lines deleted...]
-  <si>
     <t>41430/philipp-luber</t>
   </si>
   <si>
     <t>Lüdke Flavio</t>
   </si>
   <si>
     <t>foto/ludke.jpg</t>
   </si>
   <si>
     <t>35222/flavio-ludke</t>
   </si>
   <si>
     <t>Lüthi Fabian</t>
   </si>
   <si>
     <t>foto/luthi (1).jpg</t>
   </si>
   <si>
     <t>22937/fabian-luthi</t>
   </si>
   <si>
     <t>Lüthi Urs</t>
   </si>
   <si>
     <t>231665/urs-luthi</t>
@@ -4238,632 +3413,530 @@
   <si>
     <t>Manzato Daniel</t>
   </si>
   <si>
     <t>foto/manzato.jpg</t>
   </si>
   <si>
     <t>10453/daniel-manzato</t>
   </si>
   <si>
     <t>Marchand Lionel</t>
   </si>
   <si>
     <t>foto/marchand.jpeg</t>
   </si>
   <si>
     <t>293176/lionel-marchand</t>
   </si>
   <si>
     <t>Marghitola Daniele</t>
   </si>
   <si>
     <t>foto/marghitola.jpg</t>
   </si>
   <si>
-    <t>2007 - 2011</t>
-[...1 lines deleted...]
-  <si>
     <t>16511/daniele-marghitola</t>
   </si>
   <si>
     <t>Marois Daniel</t>
   </si>
   <si>
     <t>foto/marois.jpg</t>
   </si>
   <si>
     <t>27706/daniel-marois</t>
   </si>
   <si>
     <t>Martin Bob</t>
   </si>
   <si>
     <t>foto/martinb.jpg</t>
   </si>
   <si>
     <t>29216/robert-martin</t>
   </si>
   <si>
     <t>Martin Michel</t>
   </si>
   <si>
     <t>foto/martinm.jpg</t>
   </si>
   <si>
     <t>227860/michel-martin</t>
   </si>
   <si>
     <t>Martin Peter</t>
   </si>
   <si>
     <t>foto/martinp.jpg</t>
   </si>
   <si>
     <t>28969/peter-martin</t>
   </si>
   <si>
     <t>Martynyuk Sergej</t>
   </si>
   <si>
-    <t>1992 - 1993</t>
-[...1 lines deleted...]
-  <si>
     <t>90526/sergei-martynyuk</t>
   </si>
   <si>
     <t>Masalskis Edgars</t>
   </si>
   <si>
     <t>foto/masalskis.jpg</t>
   </si>
   <si>
     <t>LAT</t>
   </si>
   <si>
     <t>2090/edgars-masalskis</t>
   </si>
   <si>
     <t>Matous Milan</t>
   </si>
   <si>
-    <t>1952 - 1953</t>
-[...1 lines deleted...]
-  <si>
     <t>279306/milan-matous</t>
   </si>
   <si>
     <t>Matte Christian</t>
   </si>
   <si>
     <t>foto/matte.jpg</t>
   </si>
   <si>
-    <t>2003 - 2004</t>
-[...1 lines deleted...]
-  <si>
     <t>28731/christian-matte</t>
   </si>
   <si>
     <t>Mattioli Daniele</t>
   </si>
   <si>
     <t>foto/mattioli.jpg</t>
   </si>
   <si>
-    <t>2005 - 2010</t>
-[...1 lines deleted...]
-  <si>
     <t>16503/daniele-mattioli</t>
   </si>
   <si>
     <t>Mattioni Romeo</t>
   </si>
   <si>
     <t>foto/mattioni.jpg</t>
   </si>
   <si>
-    <t>1990 - 1992</t>
-[...1 lines deleted...]
-  <si>
     <t>30913/romeo-mattioni</t>
   </si>
   <si>
     <t>Mazzetti Roberto</t>
   </si>
   <si>
     <t>foto/mazzetti.jpg</t>
   </si>
   <si>
-    <t>1974 - 1975</t>
-[...1 lines deleted...]
-  <si>
     <t>335120/roberto-mazzetti</t>
   </si>
   <si>
     <t>Mazzolini Elia</t>
   </si>
   <si>
     <t>foto/mazzolini.jpg</t>
   </si>
   <si>
-    <t>2017 - 2021</t>
-[...1 lines deleted...]
-  <si>
     <t>158528/elia-mazzolini</t>
   </si>
   <si>
     <t>Mc Court Dale</t>
   </si>
   <si>
     <t>foto/mccourt.jpg</t>
   </si>
   <si>
-    <t>1984 - 1992</t>
-[...1 lines deleted...]
-  <si>
     <t>27693/dale-mccourt</t>
   </si>
   <si>
     <t>mccourt</t>
   </si>
   <si>
     <t>Mc Laren Don</t>
   </si>
   <si>
     <t>foto/mclaren.jpg</t>
   </si>
   <si>
     <t>28111/don-mclaren</t>
   </si>
   <si>
     <t>McIsaac Jared</t>
   </si>
   <si>
     <t>foto/mcisaac.jpeg</t>
   </si>
   <si>
-    <t>2023-2024</t>
-[...1 lines deleted...]
-  <si>
     <t>9033/corner-brook-royals</t>
   </si>
   <si>
     <t>266786/jared-mcisaac</t>
   </si>
   <si>
     <t>McMillan Brandon</t>
   </si>
   <si>
     <t>foto/macmillan.jpg</t>
   </si>
   <si>
     <t>14741/brandon-mcmillan</t>
   </si>
   <si>
     <t>Meier Trevor</t>
   </si>
   <si>
     <t>foto/meier.jpg</t>
   </si>
   <si>
     <t>18475/trevor-meier</t>
   </si>
   <si>
     <t>Meisser Simon</t>
   </si>
   <si>
-    <t>1954 - 1955</t>
-[...1 lines deleted...]
-  <si>
     <t>694206/simeon-meisser</t>
   </si>
   <si>
     <t>Melloni Roberto</t>
   </si>
   <si>
-    <t>1947 - 1948 / 1952 - 1953</t>
-[...1 lines deleted...]
-  <si>
     <t>Merz Markus</t>
   </si>
   <si>
     <t>269616/markus-merz</t>
   </si>
   <si>
     <t>Metrailler Cedric</t>
   </si>
   <si>
     <t>foto/metrailler.jpg</t>
   </si>
   <si>
     <t>34122/cedric-metrailler</t>
   </si>
   <si>
     <t>Mettler Rick</t>
   </si>
   <si>
-    <t>1985 - 1991</t>
-[...1 lines deleted...]
-  <si>
     <t>158222/rick-mettler</t>
   </si>
   <si>
     <t>Metzger Steve</t>
   </si>
   <si>
     <t>foto/matger.jpg</t>
   </si>
   <si>
-    <t>1986 - 1991</t>
-[...1 lines deleted...]
-  <si>
     <t>41023/steve-metzger</t>
   </si>
   <si>
     <t>Micheli Claudio</t>
   </si>
   <si>
     <t>foto/micheli.jpg</t>
   </si>
   <si>
     <t>18511/claudio-micheli</t>
   </si>
   <si>
     <t>Mieville Alain</t>
   </si>
   <si>
     <t>foto/mieville.jpg</t>
   </si>
   <si>
-    <t>2012 - 2014</t>
-[...1 lines deleted...]
-  <si>
     <t>34315/alain-mieville</t>
   </si>
   <si>
     <t>Millen Corey</t>
   </si>
   <si>
     <t>foto/millen.jpg</t>
   </si>
   <si>
     <t>27628/corey-millen</t>
   </si>
   <si>
     <t>Miranda Marco</t>
   </si>
   <si>
     <t>foto/miranda.jpg</t>
   </si>
   <si>
-    <t>Spengler 2019</t>
-[...1 lines deleted...]
-  <si>
     <t>224073/marco-miranda</t>
   </si>
   <si>
     <t>Mona Gianluca</t>
   </si>
   <si>
     <t>foto/mona.jpg</t>
   </si>
   <si>
     <t>17606/gianluca-mona</t>
   </si>
   <si>
     <t>Monnet Thibaut</t>
   </si>
   <si>
     <t>foto/monnet.jpg</t>
   </si>
   <si>
-    <t>2015 - 2018</t>
-[...1 lines deleted...]
-  <si>
     <t>9639/thibaut-monnet</t>
   </si>
   <si>
     <t>Moor Misha</t>
   </si>
   <si>
     <t>foto/moor.jpg</t>
   </si>
   <si>
-    <t>2014 - 2020</t>
-[...1 lines deleted...]
-  <si>
     <t>162812/misha-moor</t>
   </si>
   <si>
     <t>Morandi Danilo</t>
   </si>
   <si>
     <t>foto/morandi.gif</t>
   </si>
   <si>
-    <t>1955- 1975</t>
-[...1 lines deleted...]
-  <si>
     <t>537571/danilo-morandi</t>
   </si>
   <si>
     <t>Moretti Giorgio</t>
   </si>
   <si>
     <t>544087/giorgio-moretti</t>
   </si>
   <si>
     <t>Mottini Flavio</t>
   </si>
   <si>
     <t>foto/mottini.png</t>
   </si>
   <si>
-    <t>1965 - 1973</t>
-[...1 lines deleted...]
-  <si>
     <t>544081/flavio-mottini</t>
   </si>
   <si>
     <t>Mozzini Marco</t>
   </si>
   <si>
-    <t>1990 - 1993</t>
-[...1 lines deleted...]
-  <si>
     <t>252154/marco-mozzini</t>
   </si>
   <si>
     <t>Muggli Tim</t>
   </si>
   <si>
     <t>foto/mugli.jpg</t>
   </si>
   <si>
-    <t>2024 - 2026+1</t>
-[...1 lines deleted...]
-  <si>
     <t>596667/tim-muggli</t>
   </si>
   <si>
     <t>Muller Blair</t>
   </si>
   <si>
     <t>foto/mullerb.jpg</t>
   </si>
   <si>
-    <t>1990 - 1995</t>
-[...1 lines deleted...]
-  <si>
     <t>29001/blair-muller</t>
   </si>
   <si>
     <t>Murovic Mirko</t>
   </si>
   <si>
     <t>foto/murovic.jpg</t>
   </si>
   <si>
     <t>18471/mirko-murovic</t>
   </si>
   <si>
     <t>Muttoni Cleto</t>
   </si>
   <si>
     <t>foto/muttoni.jpg</t>
   </si>
   <si>
-    <t>1969 - 1973</t>
-[...1 lines deleted...]
-  <si>
     <t>544082/cleto-muttoni</t>
   </si>
   <si>
     <t>Muttoni Fabio</t>
   </si>
   <si>
-    <t>1968 - 1978</t>
-[...1 lines deleted...]
-  <si>
     <t>525150/fabio-muttoni</t>
   </si>
   <si>
     <t>Müller Jonas</t>
   </si>
   <si>
     <t>foto/muller_j.jpg</t>
   </si>
   <si>
-    <t>2007 - 2009</t>
-[...1 lines deleted...]
-  <si>
     <t>16512/jonas-muller</t>
   </si>
   <si>
     <t>Müller Marco</t>
   </si>
   <si>
     <t>foto/mullerm60.jpg</t>
   </si>
   <si>
     <t>203157/marco-muller</t>
   </si>
   <si>
     <t>Müller Marco (94)</t>
   </si>
   <si>
     <t>foto/mullerm.jpg</t>
   </si>
   <si>
     <t>108/sc-bern</t>
   </si>
   <si>
     <t>85292/marco-muller</t>
   </si>
   <si>
     <t>Müller Miles</t>
   </si>
   <si>
     <t>foto/miles.jpeg</t>
   </si>
   <si>
-    <t>2024 - 2027</t>
-[...1 lines deleted...]
-  <si>
     <t>703512/miles-muller</t>
   </si>
   <si>
     <t>Müller Pascal</t>
   </si>
   <si>
     <t>foto/mullerp.jpg</t>
   </si>
   <si>
-    <t>2011 - 2013</t>
-[...1 lines deleted...]
-  <si>
     <t>17566/pascal-muller</t>
   </si>
   <si>
     <t>Müller Stefan</t>
   </si>
   <si>
     <t>foto/mullers.jpg</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>156085/stefan-muller</t>
   </si>
   <si>
     <t>Mäenpää Mikko</t>
   </si>
   <si>
     <t>foto/mannapaa.jpg</t>
   </si>
   <si>
-    <t>2016 - 2017</t>
-[...1 lines deleted...]
-  <si>
     <t>7965/mikko-maenpaa</t>
   </si>
   <si>
     <t>Naumenko Nick</t>
   </si>
   <si>
     <t>foto/naumenko.jpg</t>
   </si>
   <si>
-    <t>2006 - 2009</t>
-[...1 lines deleted...]
-  <si>
     <t>10651/nick-naumenko</t>
   </si>
   <si>
     <t>Neff Claudio</t>
   </si>
   <si>
     <t>foto/neff.jpg</t>
   </si>
   <si>
     <t>12695/claudio-neff</t>
   </si>
   <si>
     <t>Neuenschwander Joel</t>
   </si>
   <si>
     <t>foto/neuschj.jpg</t>
   </si>
   <si>
-    <t>2019 - 2022</t>
-[...1 lines deleted...]
-  <si>
     <t>285718/joel-neuenschwander</t>
   </si>
   <si>
     <t>Neuenschwandr Antony</t>
   </si>
   <si>
     <t>foto/neuscha.jpg</t>
   </si>
   <si>
     <t>285717/anthony-neuenschwander</t>
   </si>
   <si>
     <t>Ngoy Michael</t>
   </si>
   <si>
     <t>foto/ngoy.jpg</t>
   </si>
   <si>
     <t>12685/michael-ngoy</t>
   </si>
   <si>
     <t>ngoy</t>
   </si>
   <si>
     <t>Noel Thyerry</t>
   </si>
   <si>
     <t>28970/thierry-noel</t>
   </si>
   <si>
     <t>Nordlund Markus</t>
   </si>
   <si>
     <t>foto/nordlund.jpg</t>
   </si>
   <si>
-    <t>2013 - 2014 / 2015 - 2016</t>
-[...1 lines deleted...]
-  <si>
     <t>7554/markus-nordlund</t>
   </si>
   <si>
     <t>Noreau Maxim</t>
   </si>
   <si>
     <t>foto/noreau.jpg</t>
   </si>
   <si>
-    <t>2011 - 2014</t>
-[...1 lines deleted...]
-  <si>
     <t>12153/maxim-noreau</t>
   </si>
   <si>
     <t>Novotny Jiri</t>
   </si>
   <si>
     <t>foto/novotny.jpg</t>
   </si>
   <si>
-    <t>2018 - 2021</t>
-[...1 lines deleted...]
-  <si>
     <t>8675/jiri-novotny</t>
   </si>
   <si>
     <t>Nättinen Julius</t>
   </si>
   <si>
     <t>foto/nattinen.jpg</t>
   </si>
   <si>
     <t>257/ajoie</t>
   </si>
   <si>
     <t>85961/julius-nattinen</t>
   </si>
   <si>
     <t>O'Byrne Ryan</t>
   </si>
   <si>
     <t>11722/ryan-o-byrne</t>
   </si>
   <si>
     <t>Orlandi Philipp</t>
   </si>
   <si>
     <t>foto/orlandi.jpg</t>
@@ -4871,95 +3944,83 @@
   <si>
     <t>31548/philipp-orlandi</t>
   </si>
   <si>
     <t>Ott Ralph</t>
   </si>
   <si>
     <t>foto/ott.jpg</t>
   </si>
   <si>
     <t>28032/ralph-ott</t>
   </si>
   <si>
     <t>Ottini Pietro</t>
   </si>
   <si>
     <t>267984/pietro-ottini</t>
   </si>
   <si>
     <t>Pacioretty Max</t>
   </si>
   <si>
     <t>foto/pacioretti.jpg</t>
   </si>
   <si>
-    <t>2012 - 2013 NHL lockout</t>
-[...1 lines deleted...]
-  <si>
     <t>12461/max-pacioretty</t>
   </si>
   <si>
     <t>Panzera Fiorenzo</t>
   </si>
   <si>
     <t>foto/panzerafi.gif</t>
   </si>
   <si>
-    <t>1969 - 1983</t>
-[...1 lines deleted...]
-  <si>
     <t>283027/fiorenzo-panzera</t>
   </si>
   <si>
     <t>Panzera Franco</t>
   </si>
   <si>
     <t>foto/panzera_f.gif</t>
   </si>
   <si>
-    <t>1960 - 1973</t>
-[...1 lines deleted...]
-  <si>
     <t>544085/franco-panzera</t>
   </si>
   <si>
     <t>Papp Thomas</t>
   </si>
   <si>
     <t>foto/papp.jpg</t>
   </si>
   <si>
     <t>29223/thomas-papp</t>
   </si>
   <si>
     <t>Parini Fabio</t>
   </si>
   <si>
-    <t>1973 - 1975</t>
-[...1 lines deleted...]
-  <si>
     <t>525149/fabio-parini</t>
   </si>
   <si>
     <t>Park Richard</t>
   </si>
   <si>
     <t>foto/park.jpg</t>
   </si>
   <si>
     <t>5214/richard-park</t>
   </si>
   <si>
     <t>Pasek Dusan</t>
   </si>
   <si>
     <t>foto/pasek.jpg</t>
   </si>
   <si>
     <t>21493/dusan-pasek</t>
   </si>
   <si>
     <t>Pastori Michael</t>
   </si>
   <si>
     <t>foto/pastori.jpg</t>
@@ -4982,275 +4043,239 @@
   <si>
     <t>foto/payr.jpg</t>
   </si>
   <si>
     <t>4309/sc-hohenems</t>
   </si>
   <si>
     <t>348282/julian-payr</t>
   </si>
   <si>
     <t>Pedretti Marco</t>
   </si>
   <si>
     <t>foto/pedretti.jpg</t>
   </si>
   <si>
     <t>34821/marco-pedretti</t>
   </si>
   <si>
     <t>Pedrini Massimo</t>
   </si>
   <si>
     <t>foto/pedrini.gif</t>
   </si>
   <si>
-    <t>1977 - 1983</t>
-[...1 lines deleted...]
-  <si>
     <t>204998/massimo-pedrini</t>
   </si>
   <si>
     <t>Pellegrini Franco</t>
   </si>
   <si>
-    <t>1963 - 1966</t>
-[...1 lines deleted...]
-  <si>
     <t>548309/franco-pellegrini</t>
   </si>
   <si>
     <t>Perkovic Krunoslav</t>
   </si>
   <si>
     <t>foto/perkovic.png</t>
   </si>
   <si>
-    <t>2007 - 2008 / 2009 - 2010</t>
-[...1 lines deleted...]
-  <si>
     <t>16514/krunoslav-perkovic</t>
   </si>
   <si>
     <t>Perlini Brendan</t>
   </si>
   <si>
     <t>foto/1000000070.png</t>
   </si>
   <si>
     <t>186992/brendan-perlini</t>
   </si>
   <si>
     <t>Perrault Joel</t>
   </si>
   <si>
     <t>foto/perrault.jpg</t>
   </si>
   <si>
     <t>8911/joel-perrault</t>
   </si>
   <si>
     <t>Pesonen Janne</t>
   </si>
   <si>
     <t>foto/pesonen.jpg</t>
   </si>
   <si>
     <t>4285/janne-pesonen</t>
   </si>
   <si>
     <t>Pestoni Inti</t>
   </si>
   <si>
     <t>foto/pestoni.jpg</t>
   </si>
   <si>
-    <t>2009 - 2016 / 2021 - 2027</t>
-[...1 lines deleted...]
-  <si>
     <t>34822/inti-pestoni</t>
   </si>
   <si>
     <t>Petan Nicolas</t>
   </si>
   <si>
     <t>foto/petan.png</t>
   </si>
   <si>
     <t>82305/nicolas-petan</t>
   </si>
   <si>
     <t>Petrov Oleg</t>
   </si>
   <si>
     <t>foto/petrov.jpg</t>
   </si>
   <si>
     <t>10844/oleg-petrov</t>
   </si>
   <si>
     <t>Petrovicky Robert</t>
   </si>
   <si>
     <t>foto/petrovicky.jpg</t>
   </si>
   <si>
     <t>1916/robert-petrovicky</t>
   </si>
   <si>
     <t>Peverelli Carlo</t>
   </si>
   <si>
-    <t>1962 - 1967</t>
-[...1 lines deleted...]
-  <si>
     <t>763042/carlo-peverelli</t>
   </si>
   <si>
     <t>Pezzullo Rocco</t>
   </si>
   <si>
     <t>foto/pezzullo.jpg</t>
   </si>
   <si>
-    <t>2019 - 2028</t>
-[...1 lines deleted...]
-  <si>
     <t>293164/rocco-pezzullo</t>
   </si>
   <si>
     <t>Piechuta Riszard</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>525142/ryszard-piechuta</t>
   </si>
   <si>
     <t>Pinana Christian</t>
   </si>
   <si>
     <t>foto/pinana.JPG</t>
   </si>
   <si>
-    <t>2015 - 2021</t>
-[...1 lines deleted...]
-  <si>
     <t>261/gc-kusnacht-lions</t>
   </si>
   <si>
     <t>150544/christian-pinana</t>
   </si>
   <si>
     <t>Pini Nicola</t>
   </si>
   <si>
     <t>foto/pini.jpg</t>
   </si>
   <si>
     <t>84322/nicola-pini</t>
   </si>
   <si>
     <t>Plastino Nick</t>
   </si>
   <si>
     <t>foto/plastino.jpg</t>
   </si>
   <si>
     <t>CAN-ITA</t>
   </si>
   <si>
-    <t>2017 - 2020</t>
-[...1 lines deleted...]
-  <si>
     <t>12845/nick-plastino</t>
   </si>
   <si>
     <t>Pons Alberto</t>
   </si>
   <si>
-    <t>1967 - 1977</t>
-[...1 lines deleted...]
-  <si>
     <t>283240/alberto-pons</t>
   </si>
   <si>
     <t>Pons Gabriele</t>
   </si>
   <si>
     <t>293002/gabriele-pons</t>
   </si>
   <si>
     <t>Pons Marco</t>
   </si>
   <si>
     <t>522271/marco-pons</t>
   </si>
   <si>
     <t>Pont Benoit</t>
   </si>
   <si>
     <t>foto/pont.jpg</t>
   </si>
   <si>
-    <t>2004 - 2008</t>
-[...1 lines deleted...]
-  <si>
     <t>12639/benoit-pont</t>
   </si>
   <si>
     <t>Poudrier Loik</t>
   </si>
   <si>
     <t>foto/podrier.jpg</t>
   </si>
   <si>
     <t>1324/bordeaux</t>
   </si>
   <si>
     <t>45165/loik-poudrier</t>
   </si>
   <si>
     <t>Prinz Cornel</t>
   </si>
   <si>
-    <t>1998 - 2000</t>
-[...1 lines deleted...]
-  <si>
     <t>34312/cornel-prinz</t>
   </si>
   <si>
     <t>Raffainer Reto</t>
   </si>
   <si>
     <t>foto/raffainer.jpg</t>
   </si>
   <si>
-    <t>2010 - 2013</t>
-[...1 lines deleted...]
-  <si>
     <t>17563/raeto-raffainer</t>
   </si>
   <si>
     <t>Randegger Gian</t>
   </si>
   <si>
     <t>foto/randegger.jpg</t>
   </si>
   <si>
     <t>17232/gian-andrea-randegger</t>
   </si>
   <si>
     <t>Rauch Martin</t>
   </si>
   <si>
     <t>foto/rauch.jpg</t>
   </si>
   <si>
     <t>21012/martin-rauch</t>
   </si>
   <si>
     <t>Rebek Jeremy</t>
   </si>
   <si>
     <t>foto/rebek.jpg</t>
@@ -5276,137 +4301,122 @@
   <si>
     <t>Reichert Mark</t>
   </si>
   <si>
     <t>foto/reichert.jpg</t>
   </si>
   <si>
     <t>12662/marc-reichert</t>
   </si>
   <si>
     <t>Reierson Dave</t>
   </si>
   <si>
     <t>foto/reierson.jpg</t>
   </si>
   <si>
     <t>77431/dave-reierson</t>
   </si>
   <si>
     <t>Reinhart Alessandro</t>
   </si>
   <si>
     <t>foto/reinhart.jpg</t>
   </si>
   <si>
-    <t>1989 - 1992 / 1995 - 1998</t>
-[...1 lines deleted...]
-  <si>
     <t>27703/alessandro-reinhart</t>
   </si>
   <si>
     <t>Reinhart Stefano</t>
   </si>
   <si>
-    <t>1985 - 1987</t>
-[...1 lines deleted...]
-  <si>
     <t>262852/stefano-reinhart</t>
   </si>
   <si>
     <t>Rezek Spencer</t>
   </si>
   <si>
     <t>foto/rezek.jpg</t>
   </si>
   <si>
     <t>28839/spencer-rezek</t>
   </si>
   <si>
     <t>Richter Hans Jürgen</t>
   </si>
   <si>
     <t>230287/hansjorg-richter</t>
   </si>
   <si>
     <t>Rieffel Patrick</t>
   </si>
   <si>
     <t>31192/patrick-rieffel</t>
   </si>
   <si>
     <t>Riihjärvi Juha</t>
   </si>
   <si>
     <t>foto/riihijarvi.jpg</t>
   </si>
   <si>
     <t>211/juha-riihijarvi</t>
   </si>
   <si>
     <t>Riva Luigi</t>
   </si>
   <si>
-    <t>1985 - 1996</t>
-[...1 lines deleted...]
-  <si>
     <t>27701/luigi-riva</t>
   </si>
   <si>
     <t>Rivers Jamie</t>
   </si>
   <si>
     <t>foto/rivers.jpg</t>
   </si>
   <si>
     <t>8935/jamie-rivers</t>
   </si>
   <si>
     <t>Robert Yannick</t>
   </si>
   <si>
-    <t>1991 - 1993</t>
-[...1 lines deleted...]
-  <si>
     <t>31191/yannick-robert</t>
   </si>
   <si>
     <t>Robertini Nicola</t>
   </si>
   <si>
     <t>269960/nicola-robertini</t>
   </si>
   <si>
     <t>Rochefort Richard</t>
   </si>
   <si>
     <t>foto/rochefort.jpg</t>
   </si>
   <si>
-    <t>2002 - 2003</t>
-[...1 lines deleted...]
-  <si>
     <t>7999/richard-rochefort</t>
   </si>
   <si>
     <t>Rochow Sascha</t>
   </si>
   <si>
     <t>foto/rochow.jpg</t>
   </si>
   <si>
     <t>10722/hc-muhlethurnen</t>
   </si>
   <si>
     <t>93788/sascha-rochow</t>
   </si>
   <si>
     <t>Rogers Mike</t>
   </si>
   <si>
     <t>foto/rogers.jpg</t>
   </si>
   <si>
     <t>39886/mike-rogers</t>
   </si>
   <si>
     <t>Rohlin Leif</t>
@@ -5423,77 +4433,68 @@
   <si>
     <t>Rohrbach Dario</t>
   </si>
   <si>
     <t>foto/rohrbach.jpg</t>
   </si>
   <si>
     <t>608/scl-tigers</t>
   </si>
   <si>
     <t>262566/dario-rohrbach</t>
   </si>
   <si>
     <t>Roschi Daniel</t>
   </si>
   <si>
     <t>269962/daniel-roschi</t>
   </si>
   <si>
     <t>Rossetti Luca</t>
   </si>
   <si>
     <t>foto/rossetti.jpg</t>
   </si>
   <si>
-    <t>1972 - 1975 / 1976 - 1977 / 1979 - 1984</t>
-[...1 lines deleted...]
-  <si>
     <t>283030/luca-rossetti</t>
   </si>
   <si>
     <t>Rossetti Paolo</t>
   </si>
   <si>
-    <t>1983 - 1986</t>
-[...1 lines deleted...]
-  <si>
     <t>262486/paolo-rossetti</t>
   </si>
   <si>
     <t>Ruchti Beat</t>
   </si>
   <si>
     <t>270708/beat-ruchti</t>
   </si>
   <si>
     <t>Ruedi Beat</t>
   </si>
   <si>
-    <t>1951 - 1955</t>
-[...1 lines deleted...]
-  <si>
     <t>359394/beat-ruedi</t>
   </si>
   <si>
     <t>Rueger Ronnie</t>
   </si>
   <si>
     <t>foto/rueger.jpg</t>
   </si>
   <si>
     <t>17891/ronnie-rueger</t>
   </si>
   <si>
     <t>Rüfenacht Thomas</t>
   </si>
   <si>
     <t>foto/rufenacht.jpg</t>
   </si>
   <si>
     <t>CH - USA</t>
   </si>
   <si>
     <t>17610/thomas-rufenacht</t>
   </si>
   <si>
     <t>Saarijärvi Vili</t>
@@ -5501,371 +4502,323 @@
   <si>
     <t>foto/saarijarvi.jpg</t>
   </si>
   <si>
     <t>122954/vili-saarijarvi</t>
   </si>
   <si>
     <t>Sabolic Robert</t>
   </si>
   <si>
     <t>foto/sabolic.jpg</t>
   </si>
   <si>
     <t>1895/hk-olimpija-ljubljana</t>
   </si>
   <si>
     <t>30086/robert-sabolic</t>
   </si>
   <si>
     <t>Saikkonen Dennis</t>
   </si>
   <si>
     <t>foto/saikonen.jpg</t>
   </si>
   <si>
-    <t>2015 - 2015</t>
-[...1 lines deleted...]
-  <si>
     <t>22252/dennis-saikkonen</t>
   </si>
   <si>
     <t>Salis Edgard</t>
   </si>
   <si>
     <t>foto/salis.jpg</t>
   </si>
   <si>
-    <t>1997 - 1999</t>
-[...1 lines deleted...]
-  <si>
     <t>27698/edgar-salis</t>
   </si>
   <si>
     <t>Sanese Gianni</t>
   </si>
   <si>
     <t>84324/gianni-sanese</t>
   </si>
   <si>
     <t>Sartore Ugo</t>
   </si>
   <si>
-    <t>1965 - 1967</t>
-[...1 lines deleted...]
-  <si>
     <t>Sartori Federico</t>
   </si>
   <si>
     <t>91112/federico-sartori</t>
   </si>
   <si>
     <t>Scalvini Elio</t>
   </si>
   <si>
-    <t>1974 - 1976</t>
-[...1 lines deleted...]
-  <si>
     <t>535501/elio-scalvini</t>
   </si>
   <si>
     <t>Scalvini Giordano</t>
   </si>
   <si>
     <t>foto/scalvini.jpg</t>
   </si>
   <si>
     <t>289959/giordano-scalvini</t>
   </si>
   <si>
     <t>Scandella Antonio</t>
   </si>
   <si>
     <t>foto/scandella.png</t>
   </si>
   <si>
-    <t>1954- 1969</t>
-[...1 lines deleted...]
-  <si>
     <t>763021/antonio-scandella</t>
   </si>
   <si>
     <t>Schena Thomas</t>
   </si>
   <si>
     <t>foto/schena.jpg</t>
   </si>
   <si>
-    <t>2005 - 2007</t>
-[...1 lines deleted...]
-  <si>
     <t>16507/thomas-schena</t>
   </si>
   <si>
     <t>Scherrer Enrico</t>
   </si>
   <si>
     <t>262356/enrico-scherrer</t>
   </si>
   <si>
     <t>Schlagenhauf Roman</t>
   </si>
   <si>
     <t>foto/shlag.jpg</t>
   </si>
   <si>
     <t>11836/roman-schlagenhauf</t>
   </si>
   <si>
     <t>Schneider Cory</t>
   </si>
   <si>
     <t>foto/schneider.jpg</t>
   </si>
   <si>
-    <t>2012 - 2013 NHL Lockout</t>
-[...1 lines deleted...]
-  <si>
     <t>9203/cory-schneider</t>
   </si>
   <si>
     <t>Schneider David</t>
   </si>
   <si>
     <t>foto/schneider_d.jpg</t>
   </si>
   <si>
     <t>3601/david-schneider</t>
   </si>
   <si>
     <t>Schulthess Marc</t>
   </si>
   <si>
     <t>foto/schulthess1.jpg</t>
   </si>
   <si>
     <t>18950/marc-schulthess</t>
   </si>
   <si>
     <t>Schumacher Fabio</t>
   </si>
   <si>
     <t>foto/schumacher.jpg</t>
   </si>
   <si>
     <t>41073/fabio-schumacher</t>
   </si>
   <si>
     <t>Schwab Robin</t>
   </si>
   <si>
     <t>foto/schwab.jpg</t>
   </si>
   <si>
-    <t>2019 - 2021</t>
-[...1 lines deleted...]
-  <si>
     <t>367912/robin-schwab</t>
   </si>
   <si>
     <t>Schönenberger Lovis</t>
   </si>
   <si>
     <t>foto/schonen.JPG</t>
   </si>
   <si>
-    <t>2007 - 2010</t>
-[...1 lines deleted...]
-  <si>
     <t>16504/lovis-schonenberger</t>
   </si>
   <si>
     <t>Sciaroni Gregory</t>
   </si>
   <si>
     <t>foto/sciaroni.jpg</t>
   </si>
   <si>
     <t>11839/gregory-sciaroni</t>
   </si>
   <si>
     <t>Scilacci Nadir</t>
   </si>
   <si>
     <t>foto/scilacci.jpeg</t>
   </si>
   <si>
-    <t>2023-2025</t>
-[...1 lines deleted...]
-  <si>
     <t>4069/ehc-winterthur</t>
   </si>
   <si>
     <t>749306/nadir-scilacci</t>
   </si>
   <si>
     <t>Sedlak Zdenek</t>
   </si>
   <si>
     <t>foto/sedlak.jpg</t>
   </si>
   <si>
     <t>18483/zdenek-sedlak</t>
   </si>
   <si>
     <t>Senn Gilles</t>
   </si>
   <si>
     <t>foto/senn.png</t>
   </si>
   <si>
-    <t>2025-2028</t>
-[...1 lines deleted...]
-  <si>
     <t>164037/gilles-senn</t>
   </si>
   <si>
     <t>Shastin Yegor</t>
   </si>
   <si>
     <t>foto/shastin.jpg</t>
   </si>
   <si>
     <t>RUS - UKR</t>
   </si>
   <si>
     <t>9560/yegor-shastin</t>
   </si>
   <si>
     <t>Shore Nick</t>
   </si>
   <si>
     <t>foto/shore.jpg</t>
   </si>
   <si>
     <t>6/linkoping-hc</t>
   </si>
   <si>
     <t>20724/nick-shore</t>
   </si>
   <si>
     <t>Shäfer Nolan</t>
   </si>
   <si>
     <t>foto/shafer.jpg</t>
   </si>
   <si>
     <t>8874/nolan-schaefer</t>
   </si>
   <si>
     <t>Sidler Patrick</t>
   </si>
   <si>
     <t>foto/sidler.jpg</t>
   </si>
   <si>
-    <t>2011 - 2016</t>
-[...1 lines deleted...]
-  <si>
     <t>20603/patrick-sidler</t>
   </si>
   <si>
     <t>Simun Jan</t>
   </si>
   <si>
     <t>foto/simun.gif</t>
   </si>
   <si>
-    <t>1976 - 1977</t>
-[...1 lines deleted...]
-  <si>
     <t>535494/jan-simun</t>
   </si>
   <si>
     <t>Siritsa Oleg</t>
   </si>
   <si>
     <t>foto/siritsa.jpg</t>
   </si>
   <si>
-    <t>2000 - 2002 / 2005 - 2008</t>
-[...1 lines deleted...]
-  <si>
     <t>16505/oleg-siritsa</t>
   </si>
   <si>
     <t>Small Wayne</t>
   </si>
   <si>
     <t>foto/small.gif</t>
   </si>
   <si>
     <t>284634/wayne-small</t>
   </si>
   <si>
     <t>Soldini Marco</t>
   </si>
   <si>
-    <t>1958 - 1694</t>
-[...1 lines deleted...]
-  <si>
     <t>763013/marco-soldini</t>
   </si>
   <si>
     <t>Somervuori Eero</t>
   </si>
   <si>
     <t>foto/somervouori.jpg</t>
   </si>
   <si>
     <t>2700/eero-somervuori</t>
   </si>
   <si>
     <t>Sonnenberg Martin</t>
   </si>
   <si>
     <t>foto/sonnenberg.jpg</t>
   </si>
   <si>
     <t>8495/martin-sonnenberg</t>
   </si>
   <si>
     <t>Spacek Michael</t>
   </si>
   <si>
     <t>foto/spacek.jpg</t>
   </si>
   <si>
     <t>199564/michael-spacek</t>
   </si>
   <si>
     <t>Spahr Rudi</t>
   </si>
   <si>
-    <t>1982 1985</t>
-[...1 lines deleted...]
-  <si>
     <t>272891/rudy-spahr</t>
   </si>
   <si>
     <t>Steck Bruno</t>
   </si>
   <si>
     <t>foto/steck.jpg</t>
   </si>
   <si>
     <t>30311/bruno-steck</t>
   </si>
   <si>
     <t>Steffen Franz</t>
   </si>
   <si>
     <t>foto/steffen.jpg</t>
   </si>
   <si>
     <t>30308/franz-steffen</t>
   </si>
   <si>
     <t>Steiner Daniel</t>
   </si>
   <si>
     <t>foto/steiner.jpg</t>
@@ -5873,53 +4826,50 @@
   <si>
     <t>18929/daniel-steiner</t>
   </si>
   <si>
     <t>Stepanek Martin</t>
   </si>
   <si>
     <t>foto/stepamek.jpg</t>
   </si>
   <si>
     <t>3591/martin-stepanek</t>
   </si>
   <si>
     <t>Stepanishev Anatoli</t>
   </si>
   <si>
     <t>UKR</t>
   </si>
   <si>
     <t>50022/anatoli-stepanischev</t>
   </si>
   <si>
     <t>Stephan Fabian</t>
   </si>
   <si>
-    <t>2008 - 2010</t>
-[...1 lines deleted...]
-  <si>
     <t>18510/fabian-stephan</t>
   </si>
   <si>
     <t>Sterchi Simon</t>
   </si>
   <si>
     <t>foto/sterchi.jpg</t>
   </si>
   <si>
     <t>85297/simon-sterchi</t>
   </si>
   <si>
     <t>Steve Moses</t>
   </si>
   <si>
     <t>699/bk-mlada-boleslav</t>
   </si>
   <si>
     <t>38086/steve-moses</t>
   </si>
   <si>
     <t>Stirnimann Reto</t>
   </si>
   <si>
     <t>foto/stirni.jpg</t>
@@ -5930,383 +4880,326 @@
   <si>
     <t>Stockmann Steve</t>
   </si>
   <si>
     <t>foto/stockmann.jpg</t>
   </si>
   <si>
     <t>31014/steven-stockman</t>
   </si>
   <si>
     <t>Streit Marco</t>
   </si>
   <si>
     <t>foto/streit.jpg</t>
   </si>
   <si>
     <t>18943/marco-streit</t>
   </si>
   <si>
     <t>Stucki Christian</t>
   </si>
   <si>
     <t>foto/stucki.jpg</t>
   </si>
   <si>
-    <t>2010 - 2017</t>
-[...1 lines deleted...]
-  <si>
     <t>91094/christian-stucki</t>
   </si>
   <si>
     <t>Studer Markus</t>
   </si>
   <si>
     <t>foto/studer.jpg</t>
   </si>
   <si>
-    <t>1992 - 1995</t>
-[...1 lines deleted...]
-  <si>
     <t>30313/markus-studer</t>
   </si>
   <si>
     <t>Stämpfli David</t>
   </si>
   <si>
     <t>35664/david-stampfli</t>
   </si>
   <si>
     <t>Svensson Frederick</t>
   </si>
   <si>
     <t>foto/svenson.jpg</t>
   </si>
   <si>
     <t>177/fredrik-svensson</t>
   </si>
   <si>
     <t>Szabo Toni</t>
   </si>
   <si>
     <t>foto/szabo.jpg</t>
   </si>
   <si>
     <t>409796/toni-szabo</t>
   </si>
   <si>
     <t>Szcepaniec Andy</t>
   </si>
   <si>
     <t>foto/sczepa_a.jpg</t>
   </si>
   <si>
     <t>433552/andrzej-szczepaniec</t>
   </si>
   <si>
     <t>Szcepaniec Oskar</t>
   </si>
   <si>
     <t>foto/sczepa.jpg</t>
   </si>
   <si>
     <t>POL - CH</t>
   </si>
   <si>
-    <t>1994 - 1997 / 2004 - 2006</t>
-[...1 lines deleted...]
-  <si>
     <t>27538/oskar-szczepaniec</t>
   </si>
   <si>
     <t>Taffe Jeff</t>
   </si>
   <si>
     <t>foto/taffe.jpg</t>
   </si>
   <si>
     <t>9385/jeff-taffe</t>
   </si>
   <si>
     <t>Tajcnar Rudi</t>
   </si>
   <si>
     <t>foto/tajcnar.gif</t>
   </si>
   <si>
-    <t>1979 - 1981</t>
-[...1 lines deleted...]
-  <si>
     <t>207113/rudolf-tajcnar</t>
   </si>
   <si>
     <t>Tallarini Alan</t>
   </si>
   <si>
     <t>foto/tala.jpg</t>
   </si>
   <si>
-    <t>2002 - 2008</t>
-[...1 lines deleted...]
-  <si>
     <t>12645/alan-tallarini</t>
   </si>
   <si>
     <t>Taragnoli Bruno</t>
   </si>
   <si>
     <t>foto/taragnoli.jpg</t>
   </si>
   <si>
-    <t>1978 - 1983</t>
-[...1 lines deleted...]
-  <si>
     <t>283024/bruno-taragnoli</t>
   </si>
   <si>
     <t>Tenconi Dani</t>
   </si>
   <si>
-    <t>1957 - 1963</t>
-[...1 lines deleted...]
-  <si>
     <t>763026/dani-tenconi</t>
   </si>
   <si>
     <t>Tenconi Ennio</t>
   </si>
   <si>
     <t>763032/ennio-tenconi</t>
   </si>
   <si>
     <t>Terenzi Giordano</t>
   </si>
   <si>
     <t>Terraneo Simone</t>
   </si>
   <si>
     <t>foto/terraneo.png</t>
   </si>
   <si>
-    <t>2021 - 2028</t>
-[...1 lines deleted...]
-  <si>
     <t>691660/simone-terraneo</t>
   </si>
   <si>
     <t>Ticozzi Claudio</t>
   </si>
   <si>
     <t>foto/nano.gif</t>
   </si>
   <si>
-    <t>1968 - 1982</t>
-[...1 lines deleted...]
-  <si>
     <t>522260/claudio-ticozzi</t>
   </si>
   <si>
     <t>Ticozzi Fabrizio</t>
   </si>
   <si>
     <t>foto/ticozzi_f.gif</t>
   </si>
   <si>
-    <t>1973 - 1978 / 1979 - 1982</t>
-[...1 lines deleted...]
-  <si>
     <t>522263/fabrizio-ticozzi</t>
   </si>
   <si>
     <t>bicio.pdf</t>
   </si>
   <si>
     <t>Ticozzi Iginio</t>
   </si>
   <si>
-    <t>1967 - 1971</t>
-[...1 lines deleted...]
-  <si>
     <t>Ticozzi Orlando</t>
   </si>
   <si>
-    <t>1963 - 1968</t>
-[...1 lines deleted...]
-  <si>
     <t>763045/orlando-ticozzi</t>
   </si>
   <si>
     <t>Tierney Chris</t>
   </si>
   <si>
     <t>foto/tierney.png</t>
   </si>
   <si>
-    <t>25-26 +1</t>
-[...1 lines deleted...]
-  <si>
     <t>92677/chris-tierney</t>
   </si>
   <si>
     <t>Tilikainen Jukka</t>
   </si>
   <si>
     <t>foto/tilik.jpg</t>
   </si>
   <si>
     <t>262/jukka-tiilikainen</t>
   </si>
   <si>
     <t>Tobler Michael</t>
   </si>
   <si>
     <t>foto/tobler.jpg</t>
   </si>
   <si>
     <t>18474/michael-tobler</t>
   </si>
   <si>
     <t>Togni Stefano</t>
   </si>
   <si>
     <t>foto/togni.jpg</t>
   </si>
   <si>
     <t>31106/stefano-togni</t>
   </si>
   <si>
     <t>Tognini Omar</t>
   </si>
   <si>
     <t>foto/tognini.jpg</t>
   </si>
   <si>
-    <t>1994 - 1998 / 2000 - 2002</t>
-[...1 lines deleted...]
-  <si>
     <t>16510/omar-tognini</t>
   </si>
   <si>
     <t>Toms Jeff</t>
   </si>
   <si>
     <t>foto/toms.jpg</t>
   </si>
   <si>
-    <t>2004 - 2007</t>
-[...1 lines deleted...]
-  <si>
     <t>10652/jeff-toms</t>
   </si>
   <si>
     <t>Tosques Sacha</t>
   </si>
   <si>
     <t>foto/tosques.jpg</t>
   </si>
   <si>
     <t>97115/sacha-tosques</t>
   </si>
   <si>
     <t>Trisconi Noele</t>
   </si>
   <si>
     <t>foto/trisconi.jpg</t>
   </si>
   <si>
     <t>100980/noele-trisconi</t>
   </si>
   <si>
     <t>Troglia Giovanni</t>
   </si>
   <si>
-    <t>1947 - 1948</t>
-[...1 lines deleted...]
-  <si>
     <t>Trudel Jean-Guy</t>
   </si>
   <si>
     <t>foto/trudel.jpg</t>
   </si>
   <si>
-    <t>2003 - 2007</t>
-[...1 lines deleted...]
-  <si>
     <t>10649/jean-guy-trudel</t>
   </si>
   <si>
     <t>Trunz Adrian</t>
   </si>
   <si>
     <t>foto/trunz.jpg</t>
   </si>
   <si>
-    <t>2001 - 2017</t>
-[...1 lines deleted...]
-  <si>
     <t>29226/adrian-trunz</t>
   </si>
   <si>
     <t>Tschanz Oliver</t>
   </si>
   <si>
     <t>230211/oliver-tschanz</t>
   </si>
   <si>
     <t>Tschumi Mike</t>
   </si>
   <si>
     <t>227859/mike-tschumi</t>
   </si>
   <si>
     <t>Tschumi Rick</t>
   </si>
   <si>
     <t>foto/tschumi.jpg</t>
   </si>
   <si>
     <t>27626/rick-tschumi</t>
   </si>
   <si>
     <t>Tschuor Sandro</t>
   </si>
   <si>
     <t>foto/tschuor.jpg</t>
   </si>
   <si>
     <t>17224/sandro-tschuor</t>
   </si>
   <si>
     <t>Tsygurov Dimitri</t>
   </si>
   <si>
     <t>foto/tsigurov.jpg</t>
   </si>
   <si>
-    <t>1996 - 1997</t>
-[...1 lines deleted...]
-  <si>
     <t>248666/dmitri-tsygurov</t>
   </si>
   <si>
     <t>Upshall Scottie</t>
   </si>
   <si>
     <t>foto/upshall.jpg</t>
   </si>
   <si>
     <t>9512/scottie-upshall</t>
   </si>
   <si>
     <t>Urietti Pascal</t>
   </si>
   <si>
     <t>foto/urietti.jpg</t>
   </si>
   <si>
     <t>84830/pascal-urietti</t>
   </si>
   <si>
     <t>Vassanelli Raphael</t>
   </si>
   <si>
     <t>foto/vasanelli.jpg</t>
@@ -6314,80 +5207,71 @@
   <si>
     <t>34986/raphael-vassanelli</t>
   </si>
   <si>
     <t>Vedan Harry</t>
   </si>
   <si>
     <t>753625/harry-vedan</t>
   </si>
   <si>
     <t>Veilleux Stephane</t>
   </si>
   <si>
     <t>foto/veilleux.jpg</t>
   </si>
   <si>
     <t>8839/stephane-veilleux</t>
   </si>
   <si>
     <t>Verret Claude</t>
   </si>
   <si>
     <t>foto/verret.gif</t>
   </si>
   <si>
-    <t>1998 - 2000 solo continental Cup</t>
-[...1 lines deleted...]
-  <si>
     <t>31107/claude-verret</t>
   </si>
   <si>
     <t>Vezzoli Mariello</t>
   </si>
   <si>
     <t>Vigano Luca</t>
   </si>
   <si>
     <t>foto/vigano.gif</t>
   </si>
   <si>
-    <t>1981 - 1997</t>
-[...1 lines deleted...]
-  <si>
     <t>84826/luca-vigano</t>
   </si>
   <si>
     <t>Virtanen Jesse</t>
   </si>
   <si>
     <t>foto/virtanen.jpg</t>
   </si>
   <si>
-    <t>2022-2028</t>
-[...1 lines deleted...]
-  <si>
     <t>38090/jesse-virtanen</t>
   </si>
   <si>
     <t>Vitolinsh Harjs</t>
   </si>
   <si>
     <t>foto/vitolinsh.jpg</t>
   </si>
   <si>
     <t>2142/harijs-vitolins</t>
   </si>
   <si>
     <t>Vlasak Thomas</t>
   </si>
   <si>
     <t>foto/vlasak.jpg</t>
   </si>
   <si>
     <t>10455/tomas-vlasak</t>
   </si>
   <si>
     <t>Vostrak Pavel</t>
   </si>
   <si>
     <t>foto/vostrak.jpg</t>
@@ -6422,258 +5306,225 @@
   <si>
     <t>foto/walker.jpg</t>
   </si>
   <si>
     <t>12653/julian-walker</t>
   </si>
   <si>
     <t>Weber Christian</t>
   </si>
   <si>
     <t>foto/weber_C.jpg</t>
   </si>
   <si>
     <t>27739/christian-weber</t>
   </si>
   <si>
     <t>Weber Tim</t>
   </si>
   <si>
     <t>12052/tim-weber</t>
   </si>
   <si>
     <t>Wenger Hans</t>
   </si>
   <si>
-    <t>1953 - 1955</t>
-[...1 lines deleted...]
-  <si>
     <t>Werro Marcel</t>
   </si>
   <si>
     <t>525148/marcel-verro</t>
   </si>
   <si>
     <t>Westrum Erik</t>
   </si>
   <si>
     <t>foto/westrum.jpg</t>
   </si>
   <si>
-    <t>2007 - 2012</t>
-[...1 lines deleted...]
-  <si>
     <t>11040/erik-westrum</t>
   </si>
   <si>
     <t>Wieser Nando</t>
   </si>
   <si>
     <t>foto/wieser.jpg</t>
   </si>
   <si>
     <t>29222/nando-wieser</t>
   </si>
   <si>
     <t>Williams Jason</t>
   </si>
   <si>
     <t>foto/williams.jpg</t>
   </si>
   <si>
     <t>8713/jason-williams</t>
   </si>
   <si>
     <t>Wittmann Theo</t>
   </si>
   <si>
     <t>foto/wittmann.jpg</t>
   </si>
   <si>
-    <t>1992 - 1999 / 2003 - 2004</t>
-[...1 lines deleted...]
-  <si>
     <t>27392/theo-wittmann</t>
   </si>
   <si>
     <t>Wolf Tim</t>
   </si>
   <si>
     <t>foto/wolf.jpg</t>
   </si>
   <si>
     <t>70436/tim-wolf</t>
   </si>
   <si>
     <t>Wolski Wojtek</t>
   </si>
   <si>
     <t>foto/wolski.jpeg</t>
   </si>
   <si>
     <t>CAN-POL</t>
   </si>
   <si>
     <t>8832/wojtek-wolski</t>
   </si>
   <si>
     <t>Wütrich Dario</t>
   </si>
   <si>
     <t>foto/wutrich.jpeg</t>
   </si>
   <si>
-    <t>2022 - 2023 -2028</t>
-[...1 lines deleted...]
-  <si>
     <t>274211/dario-wuthrich</t>
   </si>
   <si>
     <t>Wütrich Markus</t>
   </si>
   <si>
     <t>17218/markus-wuthrich</t>
   </si>
   <si>
     <t>Wütrich Philip</t>
   </si>
   <si>
     <t>foto/wutruchip.png</t>
   </si>
   <si>
     <t>174501/philip-wuthrich</t>
   </si>
   <si>
     <t>Wörndli Martin</t>
   </si>
   <si>
     <t>229979/martin-worndli</t>
   </si>
   <si>
     <t>Zack Mitchell</t>
   </si>
   <si>
     <t>foto/mitchell.jpg</t>
   </si>
   <si>
     <t>45410/zack-mitchell</t>
   </si>
   <si>
     <t>Zamberlani Cesare</t>
   </si>
   <si>
     <t>foto/kuki.gif</t>
   </si>
   <si>
-    <t>1977 - 1983 / 1985 - 1986</t>
-[...1 lines deleted...]
-  <si>
     <t>241053/cesare-zamberlani</t>
   </si>
   <si>
     <t>kuki</t>
   </si>
   <si>
     <t>Zamberlani Giovanni - Nani -</t>
   </si>
   <si>
-    <t>1947 - 1956</t>
-[...1 lines deleted...]
-  <si>
     <t>697105/giovanni-zamberlani</t>
   </si>
   <si>
     <t>Zanetti Mauro</t>
   </si>
   <si>
     <t>foto/zanettzi.jpg</t>
   </si>
   <si>
-    <t>2007 - 2009 / 2010 - 2011</t>
-[...1 lines deleted...]
-  <si>
     <t>16508/mauro-zanetti</t>
   </si>
   <si>
     <t>Zecchin Jascin</t>
   </si>
   <si>
     <t>270936/jascin-zecchin</t>
   </si>
   <si>
     <t>Zgraggen Jesse</t>
   </si>
   <si>
     <t>foto/zgraggen.jpg</t>
   </si>
   <si>
-    <t>2014 - 2018 / 2024-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>45749/jesse-zgraggen</t>
   </si>
   <si>
     <t>Ziegler Thomas</t>
   </si>
   <si>
     <t>foto/ziegler.jpg</t>
   </si>
   <si>
     <t>12660/thomas-ziegler</t>
   </si>
   <si>
     <t>Zurkirchen Sandro</t>
   </si>
   <si>
     <t>foto/zurkirchen.jpg</t>
   </si>
   <si>
-    <t>2013 - 2017</t>
-[...1 lines deleted...]
-  <si>
     <t>17703/sandro-zurkirchen</t>
   </si>
   <si>
     <t>Zwerger Dominic</t>
   </si>
   <si>
     <t>foto/zwerger.jpg</t>
   </si>
   <si>
-    <t>2017 - 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>133420/dominic-zwerger</t>
   </si>
   <si>
     <t>Züger Simon</t>
   </si>
   <si>
     <t>foto/zuger.jpg</t>
-  </si>
-[...1 lines deleted...]
-    <t>2002 - 2006</t>
   </si>
   <si>
     <t>24124/simon-zuger</t>
   </si>
   <si>
     <t>Zündel Kilian</t>
   </si>
   <si>
     <t>foto/zundel.jpg</t>
   </si>
   <si>
     <t>144/graz99ers</t>
   </si>
   <si>
     <t>291223/kilian-zundel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -6991,24745 +5842,22924 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N619"/>
+  <dimension ref="A1:M620"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="47" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="8" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="35" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="6" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="26" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="26" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="N1" t="s">
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>14</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="D2">
         <v>1972</v>
       </c>
       <c r="E2" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F2" t="s">
+        <v>17</v>
+      </c>
+      <c r="G2"/>
+      <c r="H2" t="s">
         <v>18</v>
       </c>
-      <c r="G2" t="s">
+      <c r="I2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2" t="s">
+        <v>17</v>
+      </c>
+      <c r="K2" t="s">
+        <v>17</v>
+      </c>
+      <c r="L2" t="s">
+        <v>17</v>
+      </c>
+      <c r="M2"/>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
         <v>19</v>
       </c>
-      <c r="H2"/>
-      <c r="I2" t="s">
+      <c r="B3" t="s">
         <v>20</v>
       </c>
-      <c r="J2" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D3">
         <v>1971</v>
       </c>
       <c r="E3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3"/>
+      <c r="H3" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L3" t="s">
+        <v>17</v>
+      </c>
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
         <v>24</v>
       </c>
-      <c r="F3" t="s">
+      <c r="B4" t="s">
         <v>25</v>
       </c>
-      <c r="G3" t="s">
-[...26 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D4">
         <v>1954</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="H4"/>
+        <v>17</v>
+      </c>
+      <c r="G4"/>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
       <c r="I4" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="J4" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K4" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L4" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="5" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D5">
         <v>1998</v>
       </c>
       <c r="E5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
+        <v>29</v>
+      </c>
+      <c r="G5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5" t="s">
+        <v>31</v>
+      </c>
+      <c r="I5" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" t="s">
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
+        <v>17</v>
+      </c>
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" t="s">
         <v>33</v>
       </c>
-      <c r="G5" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D6">
         <v>1977</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F6" t="s">
-        <v>39</v>
-[...4 lines deleted...]
-      <c r="H6"/>
+        <v>17</v>
+      </c>
+      <c r="G6"/>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
       <c r="I6" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="J6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K6" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L6" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="7" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M6"/>
+    </row>
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D7">
         <v>1964</v>
       </c>
       <c r="E7" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="F7" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="H7"/>
+        <v>17</v>
+      </c>
+      <c r="G7"/>
+      <c r="H7" t="s">
+        <v>38</v>
+      </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="J7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K7" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L7" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="8" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D8">
         <v>1969</v>
       </c>
       <c r="E8" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="H8"/>
+        <v>17</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
       <c r="I8" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="K8" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L8" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="9" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D9">
         <v>1978</v>
       </c>
       <c r="E9" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="F9" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="H9"/>
+        <v>17</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9" t="s">
+        <v>46</v>
+      </c>
       <c r="I9" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="J9" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="K9" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L9" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="10" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D10">
         <v>1985</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="G10" t="s">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="H10" t="s">
-        <v>60</v>
+        <v>51</v>
       </c>
       <c r="I10" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="J10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K10" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L10" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="11" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M10"/>
+    </row>
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="C11" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D11">
         <v>1961</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F11" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="H11"/>
+        <v>17</v>
+      </c>
+      <c r="G11"/>
+      <c r="H11" t="s">
+        <v>54</v>
+      </c>
       <c r="I11" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="J11" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="K11" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L11" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="12" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="C12" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D12">
         <v>2005</v>
       </c>
       <c r="E12" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F12" t="s">
-        <v>69</v>
+        <v>29</v>
       </c>
       <c r="G12" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H12" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="I12" t="s">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="J12" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K12" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L12" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="13" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M12"/>
+    </row>
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="B13" t="s">
-        <v>73</v>
+        <v>61</v>
       </c>
       <c r="C13" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D13">
         <v>1969</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F13" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="H13"/>
+        <v>17</v>
+      </c>
+      <c r="G13"/>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
       <c r="I13" t="s">
-        <v>75</v>
+        <v>17</v>
       </c>
       <c r="J13" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K13" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L13" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="14" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>76</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="C14" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D14">
         <v>1967</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F14" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="H14"/>
+        <v>17</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
       <c r="I14" t="s">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="J14" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K14" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L14" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="15" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M14"/>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>81</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
-        <v>82</v>
+        <v>68</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D15">
         <v>1950</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F15" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="H15"/>
+        <v>17</v>
+      </c>
+      <c r="G15"/>
+      <c r="H15" t="s">
+        <v>69</v>
+      </c>
       <c r="I15" t="s">
-        <v>84</v>
+        <v>17</v>
       </c>
       <c r="J15" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K15" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L15" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="16" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M15"/>
+    </row>
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>85</v>
+        <v>70</v>
       </c>
       <c r="B16" t="s">
-        <v>86</v>
+        <v>71</v>
       </c>
       <c r="C16" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D16">
         <v>1941</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F16" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="H16"/>
+        <v>17</v>
+      </c>
+      <c r="G16"/>
+      <c r="H16" t="s">
+        <v>72</v>
+      </c>
       <c r="I16" t="s">
-        <v>88</v>
+        <v>17</v>
       </c>
       <c r="J16" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K16" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L16" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="17" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>73</v>
       </c>
       <c r="B17" t="s">
-        <v>90</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D17">
         <v>1977</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F17" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-      <c r="H17"/>
+        <v>17</v>
+      </c>
+      <c r="G17"/>
+      <c r="H17" t="s">
+        <v>75</v>
+      </c>
       <c r="I17" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="J17" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K17" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L17" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="18" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="B18"/>
       <c r="C18" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D18">
         <v>1944</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F18" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-      <c r="H18"/>
+        <v>17</v>
+      </c>
+      <c r="G18"/>
+      <c r="H18" t="s">
+        <v>77</v>
+      </c>
       <c r="I18" t="s">
-        <v>95</v>
+        <v>17</v>
       </c>
       <c r="J18" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K18" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L18" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="19" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="C19" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D19">
         <v>1982</v>
       </c>
       <c r="E19" t="s">
-        <v>98</v>
+        <v>80</v>
       </c>
       <c r="F19" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="H19"/>
+        <v>17</v>
+      </c>
+      <c r="G19"/>
+      <c r="H19" t="s">
+        <v>81</v>
+      </c>
       <c r="I19" t="s">
-        <v>100</v>
+        <v>29</v>
       </c>
       <c r="J19" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="K19" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L19" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="20" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="B20"/>
       <c r="C20" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D20" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="E20" t="s">
-        <v>102</v>
+        <v>83</v>
       </c>
       <c r="F20" t="s">
-        <v>103</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G20"/>
       <c r="H20"/>
-      <c r="I20"/>
+      <c r="I20" t="s">
+        <v>17</v>
+      </c>
       <c r="J20" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K20" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L20" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="21" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>104</v>
+        <v>84</v>
       </c>
       <c r="B21" t="s">
-        <v>105</v>
+        <v>85</v>
       </c>
       <c r="C21" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D21">
         <v>2000</v>
       </c>
       <c r="E21" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F21" t="s">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="G21" t="s">
-        <v>34</v>
+        <v>86</v>
       </c>
       <c r="H21" t="s">
-        <v>107</v>
+        <v>87</v>
       </c>
       <c r="I21" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="J21" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K21" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L21" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="22" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M21"/>
+    </row>
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>88</v>
       </c>
       <c r="B22" t="s">
-        <v>110</v>
+        <v>89</v>
       </c>
       <c r="C22" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D22">
         <v>1981</v>
       </c>
       <c r="E22" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F22" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      <c r="H22"/>
+        <v>17</v>
+      </c>
+      <c r="G22"/>
+      <c r="H22" t="s">
+        <v>90</v>
+      </c>
       <c r="I22" t="s">
-        <v>112</v>
+        <v>17</v>
       </c>
       <c r="J22" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K22" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L22" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="23" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M22"/>
+    </row>
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="B23" t="s">
-        <v>114</v>
+        <v>92</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D23">
         <v>1959</v>
       </c>
       <c r="E23" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F23" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="H23"/>
+        <v>17</v>
+      </c>
+      <c r="G23"/>
+      <c r="H23" t="s">
+        <v>93</v>
+      </c>
       <c r="I23" t="s">
-        <v>116</v>
+        <v>29</v>
       </c>
       <c r="J23" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="K23" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L23" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="24" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M23"/>
+    </row>
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>117</v>
+        <v>94</v>
       </c>
       <c r="B24" t="s">
-        <v>118</v>
+        <v>95</v>
       </c>
       <c r="C24" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D24">
         <v>1980</v>
       </c>
       <c r="E24" t="s">
-        <v>119</v>
+        <v>96</v>
       </c>
       <c r="F24" t="s">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="H24"/>
+        <v>17</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24" t="s">
+        <v>97</v>
+      </c>
       <c r="I24" t="s">
-        <v>121</v>
+        <v>17</v>
       </c>
       <c r="J24" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K24" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L24" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="25" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>98</v>
       </c>
       <c r="B25" t="s">
-        <v>123</v>
+        <v>99</v>
       </c>
       <c r="C25" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D25">
         <v>1922</v>
       </c>
       <c r="E25" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F25" t="s">
-        <v>124</v>
-[...4 lines deleted...]
-      <c r="H25"/>
+        <v>17</v>
+      </c>
+      <c r="G25"/>
+      <c r="H25" t="s">
+        <v>100</v>
+      </c>
       <c r="I25" t="s">
-        <v>125</v>
+        <v>29</v>
       </c>
       <c r="J25" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="K25" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L25" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="M25" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:14">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>102</v>
       </c>
       <c r="B26" t="s">
-        <v>128</v>
+        <v>103</v>
       </c>
       <c r="C26" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D26">
         <v>1960</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F26" t="s">
-        <v>129</v>
-[...4 lines deleted...]
-      <c r="H26"/>
+        <v>17</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26" t="s">
+        <v>104</v>
+      </c>
       <c r="I26" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="J26" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K26" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L26" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="27" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M26"/>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>105</v>
       </c>
       <c r="B27" t="s">
-        <v>132</v>
+        <v>106</v>
       </c>
       <c r="C27" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D27">
         <v>1990</v>
       </c>
       <c r="E27" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F27" t="s">
-        <v>133</v>
-[...4 lines deleted...]
-      <c r="H27"/>
+        <v>17</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27" t="s">
+        <v>107</v>
+      </c>
       <c r="I27" t="s">
-        <v>134</v>
+        <v>17</v>
       </c>
       <c r="J27" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K27" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L27" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="28" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>135</v>
+        <v>108</v>
       </c>
       <c r="B28" t="s">
-        <v>136</v>
+        <v>109</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D28">
         <v>1972</v>
       </c>
       <c r="E28" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F28" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="H28"/>
+        <v>17</v>
+      </c>
+      <c r="G28"/>
+      <c r="H28" t="s">
+        <v>110</v>
+      </c>
       <c r="I28" t="s">
-        <v>138</v>
+        <v>17</v>
       </c>
       <c r="J28" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K28" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L28" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="29" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M28"/>
+    </row>
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>139</v>
+        <v>111</v>
       </c>
       <c r="B29" t="s">
-        <v>140</v>
+        <v>112</v>
       </c>
       <c r="C29" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D29">
         <v>1981</v>
       </c>
       <c r="E29" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F29" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-      <c r="H29"/>
+        <v>17</v>
+      </c>
+      <c r="G29"/>
+      <c r="H29" t="s">
+        <v>113</v>
+      </c>
       <c r="I29" t="s">
-        <v>142</v>
+        <v>17</v>
       </c>
       <c r="J29" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K29" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L29" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="30" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="B30"/>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D30">
         <v>1957</v>
       </c>
       <c r="E30" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F30" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      <c r="H30"/>
+        <v>17</v>
+      </c>
+      <c r="G30"/>
+      <c r="H30" t="s">
+        <v>115</v>
+      </c>
       <c r="I30" t="s">
-        <v>145</v>
+        <v>17</v>
       </c>
       <c r="J30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K30" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L30" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="31" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M30"/>
+    </row>
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>146</v>
+        <v>116</v>
       </c>
       <c r="B31" t="s">
-        <v>147</v>
+        <v>117</v>
       </c>
       <c r="C31" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="D31">
         <v>1989</v>
       </c>
       <c r="E31" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F31" t="s">
-        <v>148</v>
-[...4 lines deleted...]
-      <c r="H31"/>
+        <v>17</v>
+      </c>
+      <c r="G31"/>
+      <c r="H31" t="s">
+        <v>118</v>
+      </c>
       <c r="I31" t="s">
-        <v>149</v>
+        <v>17</v>
       </c>
       <c r="J31" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K31" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L31" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="32" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M31"/>
+    </row>
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>119</v>
       </c>
       <c r="B32"/>
       <c r="C32" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D32">
         <v>1973</v>
       </c>
       <c r="E32" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F32" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-      <c r="H32"/>
+        <v>17</v>
+      </c>
+      <c r="G32"/>
+      <c r="H32" t="s">
+        <v>120</v>
+      </c>
       <c r="I32" t="s">
-        <v>152</v>
+        <v>17</v>
       </c>
       <c r="J32" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K32" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L32" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="33" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M32"/>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>153</v>
+        <v>121</v>
       </c>
       <c r="B33" t="s">
-        <v>154</v>
+        <v>122</v>
       </c>
       <c r="C33" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D33">
         <v>1988</v>
       </c>
       <c r="E33" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F33" t="s">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="H33"/>
+        <v>17</v>
+      </c>
+      <c r="G33"/>
+      <c r="H33" t="s">
+        <v>123</v>
+      </c>
       <c r="I33" t="s">
-        <v>155</v>
+        <v>17</v>
       </c>
       <c r="J33" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K33" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L33" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="34" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M33"/>
+    </row>
+    <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>156</v>
+        <v>124</v>
       </c>
       <c r="B34" t="s">
-        <v>157</v>
+        <v>125</v>
       </c>
       <c r="C34" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D34">
         <v>1992</v>
       </c>
       <c r="E34" t="s">
-        <v>158</v>
+        <v>126</v>
       </c>
       <c r="F34" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-      <c r="H34"/>
+        <v>17</v>
+      </c>
+      <c r="G34"/>
+      <c r="H34" t="s">
+        <v>127</v>
+      </c>
       <c r="I34" t="s">
-        <v>160</v>
+        <v>17</v>
       </c>
       <c r="J34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K34" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L34" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="35" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M34"/>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>161</v>
+        <v>128</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D35">
         <v>1955</v>
       </c>
       <c r="E35" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F35" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="H35"/>
+        <v>17</v>
+      </c>
+      <c r="G35"/>
+      <c r="H35" t="s">
+        <v>129</v>
+      </c>
       <c r="I35" t="s">
-        <v>163</v>
+        <v>17</v>
       </c>
       <c r="J35" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K35" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L35" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="36" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M35"/>
+    </row>
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>164</v>
+        <v>130</v>
       </c>
       <c r="B36" t="s">
-        <v>165</v>
+        <v>131</v>
       </c>
       <c r="C36" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D36">
         <v>1989</v>
       </c>
       <c r="E36" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F36" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="G36" t="s">
-        <v>34</v>
+        <v>132</v>
       </c>
       <c r="H36" t="s">
-        <v>167</v>
+        <v>133</v>
       </c>
       <c r="I36" t="s">
-        <v>168</v>
+        <v>17</v>
       </c>
       <c r="J36" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K36" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L36" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="37" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M36"/>
+    </row>
+    <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>169</v>
+        <v>134</v>
       </c>
       <c r="B37" t="s">
-        <v>170</v>
+        <v>135</v>
       </c>
       <c r="C37" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D37">
         <v>1984</v>
       </c>
       <c r="E37" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F37" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="H37"/>
+        <v>17</v>
+      </c>
+      <c r="G37"/>
+      <c r="H37" t="s">
+        <v>136</v>
+      </c>
       <c r="I37" t="s">
-        <v>172</v>
+        <v>17</v>
       </c>
       <c r="J37" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K37" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L37" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="38" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M37"/>
+    </row>
+    <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>173</v>
+        <v>137</v>
       </c>
       <c r="B38"/>
       <c r="C38" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D38">
         <v>1962</v>
       </c>
       <c r="E38" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F38" t="s">
-        <v>174</v>
-[...4 lines deleted...]
-      <c r="H38"/>
+        <v>17</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38" t="s">
+        <v>138</v>
+      </c>
       <c r="I38" t="s">
-        <v>175</v>
+        <v>17</v>
       </c>
       <c r="J38" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K38" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L38" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="39" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M38"/>
+    </row>
+    <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>176</v>
+        <v>139</v>
       </c>
       <c r="B39"/>
       <c r="C39" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D39">
         <v>1952</v>
       </c>
       <c r="E39" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F39" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-      <c r="H39"/>
+        <v>17</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39" t="s">
+        <v>140</v>
+      </c>
       <c r="I39" t="s">
-        <v>178</v>
+        <v>17</v>
       </c>
       <c r="J39" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K39" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L39" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="40" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M39"/>
+    </row>
+    <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>179</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>180</v>
+        <v>142</v>
       </c>
       <c r="C40" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D40">
         <v>1997</v>
       </c>
       <c r="E40" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F40" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="H40"/>
+        <v>17</v>
+      </c>
+      <c r="G40"/>
+      <c r="H40" t="s">
+        <v>143</v>
+      </c>
       <c r="I40" t="s">
-        <v>181</v>
+        <v>17</v>
       </c>
       <c r="J40" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K40" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L40" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="41" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M40"/>
+    </row>
+    <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="B41" t="s">
-        <v>183</v>
+        <v>145</v>
       </c>
       <c r="C41" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D41">
         <v>1985</v>
       </c>
       <c r="E41" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F41" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-      <c r="H41"/>
+        <v>17</v>
+      </c>
+      <c r="G41"/>
+      <c r="H41" t="s">
+        <v>146</v>
+      </c>
       <c r="I41" t="s">
-        <v>185</v>
+        <v>17</v>
       </c>
       <c r="J41" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K41" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L41" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="42" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M41"/>
+    </row>
+    <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>186</v>
+        <v>147</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42">
         <v>1947</v>
       </c>
       <c r="E42" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F42" t="s">
-        <v>187</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G42"/>
       <c r="H42"/>
-      <c r="I42"/>
+      <c r="I42" t="s">
+        <v>17</v>
+      </c>
       <c r="J42" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K42" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L42" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="43" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M42"/>
+    </row>
+    <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>188</v>
+        <v>148</v>
       </c>
       <c r="B43" t="s">
-        <v>189</v>
+        <v>149</v>
       </c>
       <c r="C43" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D43">
         <v>1978</v>
       </c>
       <c r="E43" t="s">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="F43" t="s">
-        <v>191</v>
-[...4 lines deleted...]
-      <c r="H43"/>
+        <v>17</v>
+      </c>
+      <c r="G43"/>
+      <c r="H43" t="s">
+        <v>151</v>
+      </c>
       <c r="I43" t="s">
-        <v>192</v>
+        <v>29</v>
       </c>
       <c r="J43" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="K43" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L43" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="44" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M43"/>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>193</v>
+        <v>152</v>
       </c>
       <c r="B44" t="s">
-        <v>194</v>
+        <v>153</v>
       </c>
       <c r="C44" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D44">
         <v>1968</v>
       </c>
       <c r="E44" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F44" t="s">
-        <v>195</v>
-[...4 lines deleted...]
-      <c r="H44"/>
+        <v>17</v>
+      </c>
+      <c r="G44"/>
+      <c r="H44" t="s">
+        <v>154</v>
+      </c>
       <c r="I44" t="s">
-        <v>196</v>
+        <v>17</v>
       </c>
       <c r="J44" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K44" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L44" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="45" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M44"/>
+    </row>
+    <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>197</v>
+        <v>155</v>
       </c>
       <c r="B45" t="s">
-        <v>198</v>
+        <v>156</v>
       </c>
       <c r="C45" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D45">
         <v>1973</v>
       </c>
       <c r="E45" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="F45" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-      <c r="H45"/>
+        <v>17</v>
+      </c>
+      <c r="G45"/>
+      <c r="H45" t="s">
+        <v>157</v>
+      </c>
       <c r="I45" t="s">
-        <v>199</v>
+        <v>17</v>
       </c>
       <c r="J45" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="K45" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L45" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="46" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M45"/>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>200</v>
+        <v>158</v>
       </c>
       <c r="B46" t="s">
-        <v>201</v>
+        <v>159</v>
       </c>
       <c r="C46" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D46">
         <v>1985</v>
       </c>
       <c r="E46" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F46" t="s">
-        <v>202</v>
-[...4 lines deleted...]
-      <c r="H46"/>
+        <v>17</v>
+      </c>
+      <c r="G46"/>
+      <c r="H46" t="s">
+        <v>160</v>
+      </c>
       <c r="I46" t="s">
-        <v>203</v>
+        <v>17</v>
       </c>
       <c r="J46" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K46" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L46" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="47" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M46"/>
+    </row>
+    <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>204</v>
+        <v>161</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D47">
         <v>1979</v>
       </c>
       <c r="E47" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F47" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-      <c r="H47"/>
+        <v>17</v>
+      </c>
+      <c r="G47"/>
+      <c r="H47" t="s">
+        <v>162</v>
+      </c>
       <c r="I47" t="s">
-        <v>206</v>
+        <v>17</v>
       </c>
       <c r="J47" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K47" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L47" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="48" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M47"/>
+    </row>
+    <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="B48"/>
       <c r="C48" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D48">
         <v>1958</v>
       </c>
       <c r="E48" t="s">
+        <v>49</v>
+      </c>
+      <c r="F48" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48"/>
+      <c r="H48" t="s">
+        <v>164</v>
+      </c>
+      <c r="I48" t="s">
+        <v>17</v>
+      </c>
+      <c r="J48" t="s">
+        <v>17</v>
+      </c>
+      <c r="K48" t="s">
+        <v>17</v>
+      </c>
+      <c r="L48" t="s">
+        <v>17</v>
+      </c>
+      <c r="M48"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" t="s">
+        <v>166</v>
+      </c>
+      <c r="C49" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49">
+        <v>2006</v>
+      </c>
+      <c r="E49" t="s">
+        <v>57</v>
+      </c>
+      <c r="F49" t="s">
+        <v>29</v>
+      </c>
+      <c r="G49" t="s">
         <v>58</v>
       </c>
-      <c r="F48" t="s">
-[...33 lines deleted...]
-      <c r="D49">
+      <c r="H49" t="s">
+        <v>167</v>
+      </c>
+      <c r="I49" t="s">
+        <v>17</v>
+      </c>
+      <c r="J49" t="s">
+        <v>17</v>
+      </c>
+      <c r="K49" t="s">
+        <v>17</v>
+      </c>
+      <c r="L49" t="s">
+        <v>17</v>
+      </c>
+      <c r="M49"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" t="s">
+        <v>168</v>
+      </c>
+      <c r="B50" t="s">
+        <v>169</v>
+      </c>
+      <c r="C50" t="s">
+        <v>15</v>
+      </c>
+      <c r="D50">
         <v>1936</v>
       </c>
-      <c r="E49" t="s">
-[...36 lines deleted...]
-      <c r="D50">
+      <c r="E50" t="s">
+        <v>49</v>
+      </c>
+      <c r="F50" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50"/>
+      <c r="H50" t="s">
+        <v>170</v>
+      </c>
+      <c r="I50" t="s">
+        <v>17</v>
+      </c>
+      <c r="J50" t="s">
+        <v>17</v>
+      </c>
+      <c r="K50" t="s">
+        <v>17</v>
+      </c>
+      <c r="L50" t="s">
+        <v>17</v>
+      </c>
+      <c r="M50"/>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" t="s">
+        <v>171</v>
+      </c>
+      <c r="B51" t="s">
+        <v>172</v>
+      </c>
+      <c r="C51" t="s">
+        <v>21</v>
+      </c>
+      <c r="D51">
         <v>1984</v>
       </c>
-      <c r="E50" t="s">
-[...36 lines deleted...]
-      <c r="D51">
+      <c r="E51" t="s">
+        <v>173</v>
+      </c>
+      <c r="F51" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51"/>
+      <c r="H51" t="s">
+        <v>174</v>
+      </c>
+      <c r="I51" t="s">
+        <v>17</v>
+      </c>
+      <c r="J51" t="s">
+        <v>17</v>
+      </c>
+      <c r="K51" t="s">
+        <v>17</v>
+      </c>
+      <c r="L51" t="s">
+        <v>17</v>
+      </c>
+      <c r="M51"/>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" t="s">
+        <v>175</v>
+      </c>
+      <c r="B52" t="s">
+        <v>176</v>
+      </c>
+      <c r="C52" t="s">
+        <v>15</v>
+      </c>
+      <c r="D52">
         <v>1985</v>
       </c>
-      <c r="E51" t="s">
-[...36 lines deleted...]
-      <c r="D52">
+      <c r="E52" t="s">
+        <v>177</v>
+      </c>
+      <c r="F52" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52"/>
+      <c r="H52" t="s">
+        <v>178</v>
+      </c>
+      <c r="I52" t="s">
+        <v>29</v>
+      </c>
+      <c r="J52" t="s">
+        <v>29</v>
+      </c>
+      <c r="K52" t="s">
+        <v>17</v>
+      </c>
+      <c r="L52" t="s">
+        <v>17</v>
+      </c>
+      <c r="M52"/>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" t="s">
+        <v>179</v>
+      </c>
+      <c r="B53" t="s">
+        <v>180</v>
+      </c>
+      <c r="C53" t="s">
+        <v>15</v>
+      </c>
+      <c r="D53">
         <v>1966</v>
       </c>
-      <c r="E52" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E53" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="F53" t="s">
-        <v>228</v>
-[...4 lines deleted...]
-      <c r="H53"/>
+        <v>17</v>
+      </c>
+      <c r="G53"/>
+      <c r="H53" t="s">
+        <v>181</v>
+      </c>
       <c r="I53" t="s">
-        <v>229</v>
+        <v>17</v>
       </c>
       <c r="J53" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K53" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L53" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="54" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M53"/>
+    </row>
+    <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>230</v>
+        <v>182</v>
       </c>
       <c r="B54"/>
       <c r="C54" t="s">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="D54">
+        <v>1967</v>
+      </c>
+      <c r="E54" t="s">
+        <v>49</v>
+      </c>
+      <c r="F54" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54"/>
+      <c r="H54" t="s">
+        <v>183</v>
+      </c>
+      <c r="I54" t="s">
+        <v>17</v>
+      </c>
+      <c r="J54" t="s">
+        <v>17</v>
+      </c>
+      <c r="K54" t="s">
+        <v>17</v>
+      </c>
+      <c r="L54" t="s">
+        <v>17</v>
+      </c>
+      <c r="M54"/>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" t="s">
+        <v>184</v>
+      </c>
+      <c r="B55"/>
+      <c r="C55" t="s">
+        <v>15</v>
+      </c>
+      <c r="D55">
         <v>1969</v>
       </c>
-      <c r="E54" t="s">
-[...2 lines deleted...]
-      <c r="F54" t="s">
+      <c r="E55" t="s">
+        <v>49</v>
+      </c>
+      <c r="F55" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55"/>
+      <c r="H55" t="s">
+        <v>185</v>
+      </c>
+      <c r="I55" t="s">
+        <v>17</v>
+      </c>
+      <c r="J55" t="s">
+        <v>17</v>
+      </c>
+      <c r="K55" t="s">
+        <v>17</v>
+      </c>
+      <c r="L55" t="s">
+        <v>17</v>
+      </c>
+      <c r="M55"/>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" t="s">
+        <v>186</v>
+      </c>
+      <c r="B56" t="s">
+        <v>187</v>
+      </c>
+      <c r="C56" t="s">
+        <v>15</v>
+      </c>
+      <c r="D56">
+        <v>1982</v>
+      </c>
+      <c r="E56" t="s">
+        <v>188</v>
+      </c>
+      <c r="F56" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56"/>
+      <c r="H56" t="s">
+        <v>189</v>
+      </c>
+      <c r="I56" t="s">
+        <v>17</v>
+      </c>
+      <c r="J56" t="s">
+        <v>17</v>
+      </c>
+      <c r="K56" t="s">
+        <v>17</v>
+      </c>
+      <c r="L56" t="s">
+        <v>17</v>
+      </c>
+      <c r="M56"/>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" t="s">
+        <v>190</v>
+      </c>
+      <c r="B57"/>
+      <c r="C57" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57">
+        <v>1963</v>
+      </c>
+      <c r="E57" t="s">
+        <v>191</v>
+      </c>
+      <c r="F57" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57"/>
+      <c r="H57" t="s">
+        <v>192</v>
+      </c>
+      <c r="I57" t="s">
+        <v>17</v>
+      </c>
+      <c r="J57" t="s">
+        <v>17</v>
+      </c>
+      <c r="K57" t="s">
+        <v>17</v>
+      </c>
+      <c r="L57" t="s">
+        <v>17</v>
+      </c>
+      <c r="M57"/>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" t="s">
+        <v>193</v>
+      </c>
+      <c r="B58" t="s">
+        <v>194</v>
+      </c>
+      <c r="C58" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58">
+        <v>1987</v>
+      </c>
+      <c r="E58" t="s">
+        <v>49</v>
+      </c>
+      <c r="F58" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58"/>
+      <c r="H58" t="s">
+        <v>195</v>
+      </c>
+      <c r="I58" t="s">
+        <v>17</v>
+      </c>
+      <c r="J58" t="s">
+        <v>17</v>
+      </c>
+      <c r="K58" t="s">
+        <v>17</v>
+      </c>
+      <c r="L58" t="s">
+        <v>17</v>
+      </c>
+      <c r="M58"/>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" t="s">
+        <v>196</v>
+      </c>
+      <c r="B59" t="s">
+        <v>197</v>
+      </c>
+      <c r="C59" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59">
+        <v>1970</v>
+      </c>
+      <c r="E59" t="s">
+        <v>49</v>
+      </c>
+      <c r="F59" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59"/>
+      <c r="H59" t="s">
+        <v>198</v>
+      </c>
+      <c r="I59" t="s">
+        <v>17</v>
+      </c>
+      <c r="J59" t="s">
+        <v>17</v>
+      </c>
+      <c r="K59" t="s">
+        <v>17</v>
+      </c>
+      <c r="L59" t="s">
+        <v>17</v>
+      </c>
+      <c r="M59"/>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" t="s">
+        <v>199</v>
+      </c>
+      <c r="B60" t="s">
+        <v>200</v>
+      </c>
+      <c r="C60" t="s">
+        <v>21</v>
+      </c>
+      <c r="D60">
+        <v>1999</v>
+      </c>
+      <c r="E60" t="s">
+        <v>57</v>
+      </c>
+      <c r="F60" t="s">
+        <v>29</v>
+      </c>
+      <c r="G60" t="s">
+        <v>201</v>
+      </c>
+      <c r="H60" t="s">
+        <v>202</v>
+      </c>
+      <c r="I60" t="s">
+        <v>17</v>
+      </c>
+      <c r="J60" t="s">
+        <v>17</v>
+      </c>
+      <c r="K60" t="s">
+        <v>17</v>
+      </c>
+      <c r="L60" t="s">
+        <v>17</v>
+      </c>
+      <c r="M60"/>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" t="s">
+        <v>203</v>
+      </c>
+      <c r="B61" t="s">
+        <v>204</v>
+      </c>
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61">
+        <v>1961</v>
+      </c>
+      <c r="E61" t="s">
+        <v>22</v>
+      </c>
+      <c r="F61" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61"/>
+      <c r="H61" t="s">
+        <v>205</v>
+      </c>
+      <c r="I61" t="s">
+        <v>29</v>
+      </c>
+      <c r="J61" t="s">
+        <v>17</v>
+      </c>
+      <c r="K61" t="s">
+        <v>17</v>
+      </c>
+      <c r="L61" t="s">
+        <v>17</v>
+      </c>
+      <c r="M61"/>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" t="s">
+        <v>206</v>
+      </c>
+      <c r="B62" t="s">
+        <v>207</v>
+      </c>
+      <c r="C62" t="s">
+        <v>15</v>
+      </c>
+      <c r="D62">
+        <v>1978</v>
+      </c>
+      <c r="E62" t="s">
+        <v>49</v>
+      </c>
+      <c r="F62" t="s">
+        <v>17</v>
+      </c>
+      <c r="G62"/>
+      <c r="H62" t="s">
+        <v>208</v>
+      </c>
+      <c r="I62" t="s">
+        <v>17</v>
+      </c>
+      <c r="J62" t="s">
+        <v>17</v>
+      </c>
+      <c r="K62" t="s">
+        <v>17</v>
+      </c>
+      <c r="L62" t="s">
+        <v>17</v>
+      </c>
+      <c r="M62"/>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" t="s">
+        <v>209</v>
+      </c>
+      <c r="B63" t="s">
+        <v>210</v>
+      </c>
+      <c r="C63" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63">
+        <v>1980</v>
+      </c>
+      <c r="E63" t="s">
+        <v>49</v>
+      </c>
+      <c r="F63" t="s">
+        <v>17</v>
+      </c>
+      <c r="G63"/>
+      <c r="H63" t="s">
+        <v>211</v>
+      </c>
+      <c r="I63" t="s">
+        <v>17</v>
+      </c>
+      <c r="J63" t="s">
+        <v>17</v>
+      </c>
+      <c r="K63" t="s">
+        <v>17</v>
+      </c>
+      <c r="L63" t="s">
+        <v>17</v>
+      </c>
+      <c r="M63"/>
+    </row>
+    <row r="64" spans="1:13">
+      <c r="A64" t="s">
+        <v>212</v>
+      </c>
+      <c r="B64" t="s">
+        <v>213</v>
+      </c>
+      <c r="C64" t="s">
+        <v>15</v>
+      </c>
+      <c r="D64">
+        <v>1997</v>
+      </c>
+      <c r="E64" t="s">
+        <v>57</v>
+      </c>
+      <c r="F64" t="s">
+        <v>29</v>
+      </c>
+      <c r="G64" t="s">
+        <v>214</v>
+      </c>
+      <c r="H64" t="s">
+        <v>215</v>
+      </c>
+      <c r="I64" t="s">
+        <v>17</v>
+      </c>
+      <c r="J64" t="s">
+        <v>17</v>
+      </c>
+      <c r="K64" t="s">
+        <v>17</v>
+      </c>
+      <c r="L64" t="s">
+        <v>17</v>
+      </c>
+      <c r="M64"/>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" t="s">
+        <v>216</v>
+      </c>
+      <c r="B65" t="s">
+        <v>217</v>
+      </c>
+      <c r="C65" t="s">
+        <v>21</v>
+      </c>
+      <c r="D65">
+        <v>1950</v>
+      </c>
+      <c r="E65" t="s">
+        <v>49</v>
+      </c>
+      <c r="F65" t="s">
+        <v>17</v>
+      </c>
+      <c r="G65"/>
+      <c r="H65" t="s">
+        <v>218</v>
+      </c>
+      <c r="I65" t="s">
+        <v>17</v>
+      </c>
+      <c r="J65" t="s">
+        <v>17</v>
+      </c>
+      <c r="K65" t="s">
+        <v>17</v>
+      </c>
+      <c r="L65" t="s">
+        <v>17</v>
+      </c>
+      <c r="M65"/>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" t="s">
+        <v>219</v>
+      </c>
+      <c r="B66" t="s">
+        <v>220</v>
+      </c>
+      <c r="C66" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66">
+        <v>1987</v>
+      </c>
+      <c r="E66" t="s">
+        <v>57</v>
+      </c>
+      <c r="F66" t="s">
+        <v>17</v>
+      </c>
+      <c r="G66"/>
+      <c r="H66" t="s">
+        <v>221</v>
+      </c>
+      <c r="I66" t="s">
+        <v>17</v>
+      </c>
+      <c r="J66" t="s">
+        <v>17</v>
+      </c>
+      <c r="K66" t="s">
+        <v>17</v>
+      </c>
+      <c r="L66" t="s">
+        <v>17</v>
+      </c>
+      <c r="M66"/>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" t="s">
+        <v>222</v>
+      </c>
+      <c r="B67" t="s">
+        <v>223</v>
+      </c>
+      <c r="C67" t="s">
+        <v>21</v>
+      </c>
+      <c r="D67">
+        <v>1957</v>
+      </c>
+      <c r="E67" t="s">
+        <v>49</v>
+      </c>
+      <c r="F67" t="s">
+        <v>17</v>
+      </c>
+      <c r="G67"/>
+      <c r="H67" t="s">
+        <v>224</v>
+      </c>
+      <c r="I67" t="s">
+        <v>17</v>
+      </c>
+      <c r="J67" t="s">
+        <v>17</v>
+      </c>
+      <c r="K67" t="s">
+        <v>17</v>
+      </c>
+      <c r="L67" t="s">
+        <v>17</v>
+      </c>
+      <c r="M67"/>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" t="s">
+        <v>225</v>
+      </c>
+      <c r="B68" t="s">
+        <v>226</v>
+      </c>
+      <c r="C68" t="s">
+        <v>65</v>
+      </c>
+      <c r="D68">
+        <v>1984</v>
+      </c>
+      <c r="E68" t="s">
+        <v>49</v>
+      </c>
+      <c r="F68" t="s">
+        <v>17</v>
+      </c>
+      <c r="G68"/>
+      <c r="H68" t="s">
+        <v>227</v>
+      </c>
+      <c r="I68" t="s">
+        <v>17</v>
+      </c>
+      <c r="J68" t="s">
+        <v>17</v>
+      </c>
+      <c r="K68" t="s">
+        <v>17</v>
+      </c>
+      <c r="L68" t="s">
+        <v>17</v>
+      </c>
+      <c r="M68"/>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" t="s">
+        <v>228</v>
+      </c>
+      <c r="B69" t="s">
+        <v>229</v>
+      </c>
+      <c r="C69" t="s">
+        <v>21</v>
+      </c>
+      <c r="D69">
+        <v>2000</v>
+      </c>
+      <c r="E69" t="s">
+        <v>150</v>
+      </c>
+      <c r="F69" t="s">
+        <v>29</v>
+      </c>
+      <c r="G69" t="s">
+        <v>214</v>
+      </c>
+      <c r="H69" t="s">
+        <v>230</v>
+      </c>
+      <c r="I69" t="s">
+        <v>17</v>
+      </c>
+      <c r="J69" t="s">
+        <v>17</v>
+      </c>
+      <c r="K69" t="s">
+        <v>17</v>
+      </c>
+      <c r="L69" t="s">
+        <v>17</v>
+      </c>
+      <c r="M69"/>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" t="s">
         <v>231</v>
       </c>
-      <c r="G54" t="s">
-[...3 lines deleted...]
-      <c r="I54" t="s">
+      <c r="B70" t="s">
         <v>232</v>
       </c>
-      <c r="J54" t="s">
-[...14 lines deleted...]
-      <c r="A55" t="s">
+      <c r="C70" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70">
+        <v>1992</v>
+      </c>
+      <c r="E70" t="s">
+        <v>80</v>
+      </c>
+      <c r="F70" t="s">
+        <v>29</v>
+      </c>
+      <c r="G70" t="s">
         <v>233</v>
       </c>
-      <c r="B55" t="s">
+      <c r="H70" t="s">
         <v>234</v>
       </c>
-      <c r="C55" t="s">
-[...5 lines deleted...]
-      <c r="E55" t="s">
+      <c r="I70" t="s">
+        <v>17</v>
+      </c>
+      <c r="J70" t="s">
+        <v>29</v>
+      </c>
+      <c r="K70" t="s">
+        <v>29</v>
+      </c>
+      <c r="L70" t="s">
+        <v>17</v>
+      </c>
+      <c r="M70"/>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" t="s">
         <v>235</v>
       </c>
-      <c r="F55" t="s">
+      <c r="B71" t="s">
         <v>236</v>
       </c>
-      <c r="G55" t="s">
-[...3 lines deleted...]
-      <c r="I55" t="s">
+      <c r="C71" t="s">
+        <v>21</v>
+      </c>
+      <c r="D71">
+        <v>1981</v>
+      </c>
+      <c r="E71" t="s">
+        <v>49</v>
+      </c>
+      <c r="F71" t="s">
+        <v>17</v>
+      </c>
+      <c r="G71"/>
+      <c r="H71" t="s">
         <v>237</v>
       </c>
-      <c r="J55" t="s">
-[...14 lines deleted...]
-      <c r="A56" t="s">
+      <c r="I71" t="s">
+        <v>17</v>
+      </c>
+      <c r="J71" t="s">
+        <v>17</v>
+      </c>
+      <c r="K71" t="s">
+        <v>17</v>
+      </c>
+      <c r="L71" t="s">
+        <v>17</v>
+      </c>
+      <c r="M71"/>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" t="s">
         <v>238</v>
       </c>
-      <c r="B56"/>
-[...6 lines deleted...]
-      <c r="E56" t="s">
+      <c r="B72" t="s">
         <v>239</v>
       </c>
-      <c r="F56" t="s">
+      <c r="C72" t="s">
+        <v>21</v>
+      </c>
+      <c r="D72">
+        <v>1973</v>
+      </c>
+      <c r="E72" t="s">
         <v>240</v>
       </c>
-      <c r="G56" t="s">
-[...3 lines deleted...]
-      <c r="I56" t="s">
+      <c r="F72" t="s">
+        <v>17</v>
+      </c>
+      <c r="G72"/>
+      <c r="H72" t="s">
         <v>241</v>
       </c>
-      <c r="J56" t="s">
-[...14 lines deleted...]
-      <c r="A57" t="s">
+      <c r="I72" t="s">
+        <v>17</v>
+      </c>
+      <c r="J72" t="s">
+        <v>17</v>
+      </c>
+      <c r="K72" t="s">
+        <v>17</v>
+      </c>
+      <c r="L72" t="s">
+        <v>17</v>
+      </c>
+      <c r="M72"/>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" t="s">
         <v>242</v>
       </c>
-      <c r="B57" t="s">
+      <c r="B73" t="s">
         <v>243</v>
       </c>
-      <c r="C57" t="s">
-[...8 lines deleted...]
-      <c r="F57" t="s">
+      <c r="C73" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73">
+        <v>1989</v>
+      </c>
+      <c r="E73" t="s">
+        <v>49</v>
+      </c>
+      <c r="F73" t="s">
+        <v>17</v>
+      </c>
+      <c r="G73"/>
+      <c r="H73" t="s">
         <v>244</v>
       </c>
-      <c r="G57" t="s">
-[...3 lines deleted...]
-      <c r="I57" t="s">
+      <c r="I73" t="s">
+        <v>17</v>
+      </c>
+      <c r="J73" t="s">
+        <v>17</v>
+      </c>
+      <c r="K73" t="s">
+        <v>17</v>
+      </c>
+      <c r="L73" t="s">
+        <v>17</v>
+      </c>
+      <c r="M73"/>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" t="s">
         <v>245</v>
       </c>
-      <c r="J57" t="s">
-[...14 lines deleted...]
-      <c r="A58" t="s">
+      <c r="B74"/>
+      <c r="C74" t="s">
+        <v>15</v>
+      </c>
+      <c r="D74">
+        <v>1956</v>
+      </c>
+      <c r="E74" t="s">
+        <v>49</v>
+      </c>
+      <c r="F74" t="s">
+        <v>17</v>
+      </c>
+      <c r="G74"/>
+      <c r="H74" t="s">
         <v>246</v>
       </c>
-      <c r="B58" t="s">
+      <c r="I74" t="s">
+        <v>17</v>
+      </c>
+      <c r="J74" t="s">
+        <v>17</v>
+      </c>
+      <c r="K74" t="s">
+        <v>17</v>
+      </c>
+      <c r="L74" t="s">
+        <v>17</v>
+      </c>
+      <c r="M74"/>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" t="s">
         <v>247</v>
       </c>
-      <c r="C58" t="s">
-[...8 lines deleted...]
-      <c r="F58" t="s">
+      <c r="B75" t="s">
         <v>248</v>
       </c>
-      <c r="G58" t="s">
-[...3 lines deleted...]
-      <c r="I58" t="s">
+      <c r="C75" t="s">
+        <v>15</v>
+      </c>
+      <c r="D75">
+        <v>1990</v>
+      </c>
+      <c r="E75" t="s">
+        <v>49</v>
+      </c>
+      <c r="F75" t="s">
+        <v>17</v>
+      </c>
+      <c r="G75"/>
+      <c r="H75" t="s">
         <v>249</v>
       </c>
-      <c r="J58" t="s">
-[...14 lines deleted...]
-      <c r="A59" t="s">
+      <c r="I75" t="s">
+        <v>17</v>
+      </c>
+      <c r="J75" t="s">
+        <v>17</v>
+      </c>
+      <c r="K75" t="s">
+        <v>17</v>
+      </c>
+      <c r="L75" t="s">
+        <v>17</v>
+      </c>
+      <c r="M75"/>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" t="s">
         <v>250</v>
-      </c>
-[...682 lines deleted...]
-        <v>317</v>
       </c>
       <c r="B76"/>
       <c r="C76" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D76">
-        <v>1955</v>
+        <v>1947</v>
       </c>
       <c r="E76" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F76" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G76"/>
       <c r="H76"/>
       <c r="I76" t="s">
-        <v>319</v>
+        <v>17</v>
       </c>
       <c r="J76" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K76" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L76" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="77" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M76"/>
+    </row>
+    <row r="77" spans="1:13">
       <c r="A77" t="s">
-        <v>320</v>
+        <v>251</v>
       </c>
       <c r="B77"/>
       <c r="C77" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D77">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="E77" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F77" t="s">
-        <v>321</v>
-[...4 lines deleted...]
-      <c r="H77"/>
+        <v>17</v>
+      </c>
+      <c r="G77"/>
+      <c r="H77" t="s">
+        <v>252</v>
+      </c>
       <c r="I77" t="s">
-        <v>322</v>
+        <v>17</v>
       </c>
       <c r="J77" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K77" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L77" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="78" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M77"/>
+    </row>
+    <row r="78" spans="1:13">
       <c r="A78" t="s">
-        <v>323</v>
+        <v>253</v>
       </c>
       <c r="B78"/>
       <c r="C78" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D78">
+        <v>1956</v>
+      </c>
+      <c r="E78" t="s">
+        <v>57</v>
+      </c>
+      <c r="F78" t="s">
+        <v>17</v>
+      </c>
+      <c r="G78"/>
+      <c r="H78" t="s">
+        <v>254</v>
+      </c>
+      <c r="I78" t="s">
+        <v>17</v>
+      </c>
+      <c r="J78" t="s">
+        <v>17</v>
+      </c>
+      <c r="K78" t="s">
+        <v>17</v>
+      </c>
+      <c r="L78" t="s">
+        <v>17</v>
+      </c>
+      <c r="M78"/>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" t="s">
+        <v>255</v>
+      </c>
+      <c r="B79"/>
+      <c r="C79" t="s">
+        <v>21</v>
+      </c>
+      <c r="D79">
         <v>1951</v>
       </c>
-      <c r="E78" t="s">
-[...32 lines deleted...]
-      <c r="D79">
+      <c r="E79" t="s">
+        <v>57</v>
+      </c>
+      <c r="F79" t="s">
+        <v>17</v>
+      </c>
+      <c r="G79"/>
+      <c r="H79" t="s">
+        <v>256</v>
+      </c>
+      <c r="I79" t="s">
+        <v>17</v>
+      </c>
+      <c r="J79" t="s">
+        <v>17</v>
+      </c>
+      <c r="K79" t="s">
+        <v>17</v>
+      </c>
+      <c r="L79" t="s">
+        <v>17</v>
+      </c>
+      <c r="M79"/>
+    </row>
+    <row r="80" spans="1:13">
+      <c r="A80" t="s">
+        <v>257</v>
+      </c>
+      <c r="B80"/>
+      <c r="C80"/>
+      <c r="D80">
         <v>1926</v>
       </c>
-      <c r="E79" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E80" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F80" t="s">
-        <v>330</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G80"/>
       <c r="H80"/>
       <c r="I80" t="s">
-        <v>331</v>
+        <v>17</v>
       </c>
       <c r="J80" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K80" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L80" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="81" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M80"/>
+    </row>
+    <row r="81" spans="1:13">
       <c r="A81" t="s">
-        <v>332</v>
+        <v>258</v>
       </c>
       <c r="B81" t="s">
-        <v>333</v>
+        <v>259</v>
       </c>
       <c r="C81" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D81">
+        <v>1928</v>
+      </c>
+      <c r="E81" t="s">
+        <v>57</v>
+      </c>
+      <c r="F81" t="s">
+        <v>17</v>
+      </c>
+      <c r="G81"/>
+      <c r="H81" t="s">
+        <v>260</v>
+      </c>
+      <c r="I81" t="s">
+        <v>17</v>
+      </c>
+      <c r="J81" t="s">
+        <v>17</v>
+      </c>
+      <c r="K81" t="s">
+        <v>17</v>
+      </c>
+      <c r="L81" t="s">
+        <v>17</v>
+      </c>
+      <c r="M81"/>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="A82" t="s">
+        <v>261</v>
+      </c>
+      <c r="B82" t="s">
+        <v>262</v>
+      </c>
+      <c r="C82" t="s">
+        <v>15</v>
+      </c>
+      <c r="D82">
         <v>1965</v>
       </c>
-      <c r="E81" t="s">
-[...36 lines deleted...]
-      <c r="D82">
+      <c r="E82" t="s">
+        <v>57</v>
+      </c>
+      <c r="F82" t="s">
+        <v>17</v>
+      </c>
+      <c r="G82"/>
+      <c r="H82" t="s">
+        <v>263</v>
+      </c>
+      <c r="I82" t="s">
+        <v>17</v>
+      </c>
+      <c r="J82" t="s">
+        <v>17</v>
+      </c>
+      <c r="K82" t="s">
+        <v>17</v>
+      </c>
+      <c r="L82" t="s">
+        <v>17</v>
+      </c>
+      <c r="M82"/>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" t="s">
+        <v>264</v>
+      </c>
+      <c r="B83" t="s">
+        <v>265</v>
+      </c>
+      <c r="C83" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83">
         <v>1940</v>
       </c>
-      <c r="E82" t="s">
-[...38 lines deleted...]
-      <c r="D83">
+      <c r="E83" t="s">
+        <v>57</v>
+      </c>
+      <c r="F83" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83"/>
+      <c r="H83" t="s">
+        <v>266</v>
+      </c>
+      <c r="I83" t="s">
+        <v>17</v>
+      </c>
+      <c r="J83" t="s">
+        <v>17</v>
+      </c>
+      <c r="K83" t="s">
+        <v>17</v>
+      </c>
+      <c r="L83" t="s">
+        <v>17</v>
+      </c>
+      <c r="M83" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" t="s">
+        <v>268</v>
+      </c>
+      <c r="B84" t="s">
+        <v>269</v>
+      </c>
+      <c r="C84" t="s">
+        <v>21</v>
+      </c>
+      <c r="D84">
         <v>1985</v>
       </c>
-      <c r="E83" t="s">
-[...36 lines deleted...]
-      <c r="D84">
+      <c r="E84" t="s">
+        <v>57</v>
+      </c>
+      <c r="F84" t="s">
+        <v>17</v>
+      </c>
+      <c r="G84"/>
+      <c r="H84" t="s">
+        <v>270</v>
+      </c>
+      <c r="I84" t="s">
+        <v>17</v>
+      </c>
+      <c r="J84" t="s">
+        <v>17</v>
+      </c>
+      <c r="K84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L84" t="s">
+        <v>17</v>
+      </c>
+      <c r="M84"/>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" t="s">
+        <v>271</v>
+      </c>
+      <c r="B85" t="s">
+        <v>272</v>
+      </c>
+      <c r="C85" t="s">
+        <v>21</v>
+      </c>
+      <c r="D85">
         <v>1972</v>
       </c>
-      <c r="E84" t="s">
-[...36 lines deleted...]
-      <c r="D85">
+      <c r="E85" t="s">
+        <v>57</v>
+      </c>
+      <c r="F85" t="s">
+        <v>17</v>
+      </c>
+      <c r="G85"/>
+      <c r="H85" t="s">
+        <v>273</v>
+      </c>
+      <c r="I85" t="s">
+        <v>17</v>
+      </c>
+      <c r="J85" t="s">
+        <v>17</v>
+      </c>
+      <c r="K85" t="s">
+        <v>17</v>
+      </c>
+      <c r="L85" t="s">
+        <v>17</v>
+      </c>
+      <c r="M85"/>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" t="s">
+        <v>271</v>
+      </c>
+      <c r="B86" t="s">
+        <v>274</v>
+      </c>
+      <c r="C86" t="s">
+        <v>21</v>
+      </c>
+      <c r="D86">
         <v>1982</v>
       </c>
-      <c r="E85" t="s">
-[...32 lines deleted...]
-      <c r="D86">
+      <c r="E86" t="s">
+        <v>57</v>
+      </c>
+      <c r="F86" t="s">
+        <v>17</v>
+      </c>
+      <c r="G86"/>
+      <c r="H86" t="s">
+        <v>275</v>
+      </c>
+      <c r="I86" t="s">
+        <v>17</v>
+      </c>
+      <c r="J86" t="s">
+        <v>17</v>
+      </c>
+      <c r="K86" t="s">
+        <v>17</v>
+      </c>
+      <c r="L86" t="s">
+        <v>17</v>
+      </c>
+      <c r="M86"/>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" t="s">
+        <v>276</v>
+      </c>
+      <c r="B87"/>
+      <c r="C87"/>
+      <c r="D87">
         <v>1972</v>
       </c>
-      <c r="E86" t="s">
-[...36 lines deleted...]
-      <c r="D87">
+      <c r="E87" t="s">
+        <v>57</v>
+      </c>
+      <c r="F87" t="s">
+        <v>17</v>
+      </c>
+      <c r="G87"/>
+      <c r="H87" t="s">
+        <v>277</v>
+      </c>
+      <c r="I87" t="s">
+        <v>17</v>
+      </c>
+      <c r="J87" t="s">
+        <v>17</v>
+      </c>
+      <c r="K87" t="s">
+        <v>17</v>
+      </c>
+      <c r="L87" t="s">
+        <v>17</v>
+      </c>
+      <c r="M87"/>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" t="s">
+        <v>278</v>
+      </c>
+      <c r="B88" t="s">
+        <v>279</v>
+      </c>
+      <c r="C88" t="s">
+        <v>15</v>
+      </c>
+      <c r="D88">
         <v>1966</v>
       </c>
-      <c r="E87" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="E88" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F88" t="s">
-        <v>359</v>
-[...4 lines deleted...]
-      <c r="H88"/>
+        <v>17</v>
+      </c>
+      <c r="G88"/>
+      <c r="H88" t="s">
+        <v>280</v>
+      </c>
       <c r="I88" t="s">
-        <v>360</v>
+        <v>17</v>
       </c>
       <c r="J88" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K88" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L88" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="89" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M88"/>
+    </row>
+    <row r="89" spans="1:13">
       <c r="A89" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="B89"/>
+        <v>281</v>
+      </c>
+      <c r="B89" t="s">
+        <v>282</v>
+      </c>
       <c r="C89" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D89">
         <v>1943</v>
       </c>
       <c r="E89" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F89" t="s">
-        <v>362</v>
-[...4 lines deleted...]
-      <c r="H89"/>
+        <v>17</v>
+      </c>
+      <c r="G89"/>
+      <c r="H89" t="s">
+        <v>283</v>
+      </c>
       <c r="I89" t="s">
-        <v>363</v>
+        <v>17</v>
       </c>
       <c r="J89" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K89" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L89" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="90" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M89"/>
+    </row>
+    <row r="90" spans="1:13">
       <c r="A90" t="s">
-        <v>364</v>
-[...3 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="B90"/>
       <c r="C90" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D90">
+        <v>1943</v>
+      </c>
+      <c r="E90" t="s">
+        <v>57</v>
+      </c>
+      <c r="F90" t="s">
+        <v>17</v>
+      </c>
+      <c r="G90"/>
+      <c r="H90" t="s">
+        <v>285</v>
+      </c>
+      <c r="I90" t="s">
+        <v>17</v>
+      </c>
+      <c r="J90" t="s">
+        <v>17</v>
+      </c>
+      <c r="K90" t="s">
+        <v>17</v>
+      </c>
+      <c r="L90" t="s">
+        <v>17</v>
+      </c>
+      <c r="M90"/>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" t="s">
+        <v>286</v>
+      </c>
+      <c r="B91" t="s">
+        <v>287</v>
+      </c>
+      <c r="C91" t="s">
+        <v>21</v>
+      </c>
+      <c r="D91">
         <v>1966</v>
       </c>
-      <c r="E90" t="s">
-[...36 lines deleted...]
-      <c r="D91">
+      <c r="E91" t="s">
+        <v>57</v>
+      </c>
+      <c r="F91" t="s">
+        <v>17</v>
+      </c>
+      <c r="G91"/>
+      <c r="H91" t="s">
+        <v>288</v>
+      </c>
+      <c r="I91" t="s">
+        <v>17</v>
+      </c>
+      <c r="J91" t="s">
+        <v>17</v>
+      </c>
+      <c r="K91" t="s">
+        <v>17</v>
+      </c>
+      <c r="L91" t="s">
+        <v>17</v>
+      </c>
+      <c r="M91"/>
+    </row>
+    <row r="92" spans="1:13">
+      <c r="A92" t="s">
+        <v>289</v>
+      </c>
+      <c r="B92" t="s">
+        <v>290</v>
+      </c>
+      <c r="C92" t="s">
+        <v>21</v>
+      </c>
+      <c r="D92">
         <v>1972</v>
       </c>
-      <c r="E91" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="E92" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F92" t="s">
-        <v>374</v>
-[...4 lines deleted...]
-      <c r="H92"/>
+        <v>17</v>
+      </c>
+      <c r="G92"/>
+      <c r="H92" t="s">
+        <v>291</v>
+      </c>
       <c r="I92" t="s">
-        <v>375</v>
+        <v>17</v>
       </c>
       <c r="J92" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K92" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L92" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="M92" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-    <row r="93" spans="1:14">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
       <c r="A93" t="s">
-        <v>376</v>
+        <v>293</v>
       </c>
       <c r="B93"/>
       <c r="C93" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D93">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="E93" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F93" t="s">
-        <v>330</v>
-[...4 lines deleted...]
-      <c r="H93"/>
+        <v>17</v>
+      </c>
+      <c r="G93"/>
+      <c r="H93" t="s">
+        <v>294</v>
+      </c>
       <c r="I93" t="s">
-        <v>377</v>
+        <v>17</v>
       </c>
       <c r="J93" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K93" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L93" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="94" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M93"/>
+    </row>
+    <row r="94" spans="1:13">
       <c r="A94" t="s">
-        <v>378</v>
+        <v>295</v>
       </c>
       <c r="B94"/>
       <c r="C94" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D94">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="E94" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F94" t="s">
-        <v>379</v>
-[...4 lines deleted...]
-      <c r="H94"/>
+        <v>17</v>
+      </c>
+      <c r="G94"/>
+      <c r="H94" t="s">
+        <v>296</v>
+      </c>
       <c r="I94" t="s">
-        <v>380</v>
+        <v>17</v>
       </c>
       <c r="J94" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K94" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L94" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="95" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M94"/>
+    </row>
+    <row r="95" spans="1:13">
       <c r="A95" t="s">
-        <v>381</v>
+        <v>297</v>
       </c>
       <c r="B95"/>
       <c r="C95" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D95">
+        <v>1928</v>
+      </c>
+      <c r="E95" t="s">
+        <v>57</v>
+      </c>
+      <c r="F95" t="s">
+        <v>17</v>
+      </c>
+      <c r="G95"/>
+      <c r="H95" t="s">
+        <v>298</v>
+      </c>
+      <c r="I95" t="s">
+        <v>17</v>
+      </c>
+      <c r="J95" t="s">
+        <v>17</v>
+      </c>
+      <c r="K95" t="s">
+        <v>17</v>
+      </c>
+      <c r="L95" t="s">
+        <v>17</v>
+      </c>
+      <c r="M95"/>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" t="s">
+        <v>299</v>
+      </c>
+      <c r="B96"/>
+      <c r="C96" t="s">
+        <v>21</v>
+      </c>
+      <c r="D96">
         <v>1953</v>
       </c>
-      <c r="E95" t="s">
-[...36 lines deleted...]
-      <c r="D96">
+      <c r="E96" t="s">
+        <v>57</v>
+      </c>
+      <c r="F96" t="s">
+        <v>17</v>
+      </c>
+      <c r="G96"/>
+      <c r="H96" t="s">
+        <v>300</v>
+      </c>
+      <c r="I96" t="s">
+        <v>17</v>
+      </c>
+      <c r="J96" t="s">
+        <v>17</v>
+      </c>
+      <c r="K96" t="s">
+        <v>17</v>
+      </c>
+      <c r="L96" t="s">
+        <v>17</v>
+      </c>
+      <c r="M96"/>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" t="s">
+        <v>301</v>
+      </c>
+      <c r="B97" t="s">
+        <v>302</v>
+      </c>
+      <c r="C97" t="s">
+        <v>21</v>
+      </c>
+      <c r="D97">
         <v>1981</v>
       </c>
-      <c r="E96" t="s">
-[...36 lines deleted...]
-      <c r="D97">
+      <c r="E97" t="s">
+        <v>57</v>
+      </c>
+      <c r="F97" t="s">
+        <v>17</v>
+      </c>
+      <c r="G97"/>
+      <c r="H97" t="s">
+        <v>303</v>
+      </c>
+      <c r="I97" t="s">
+        <v>17</v>
+      </c>
+      <c r="J97" t="s">
+        <v>29</v>
+      </c>
+      <c r="K97" t="s">
+        <v>17</v>
+      </c>
+      <c r="L97" t="s">
+        <v>17</v>
+      </c>
+      <c r="M97"/>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" t="s">
+        <v>304</v>
+      </c>
+      <c r="B98" t="s">
+        <v>305</v>
+      </c>
+      <c r="C98" t="s">
+        <v>15</v>
+      </c>
+      <c r="D98">
         <v>1989</v>
       </c>
-      <c r="E97" t="s">
-[...36 lines deleted...]
-      <c r="D98">
+      <c r="E98" t="s">
+        <v>57</v>
+      </c>
+      <c r="F98" t="s">
+        <v>17</v>
+      </c>
+      <c r="G98"/>
+      <c r="H98" t="s">
+        <v>306</v>
+      </c>
+      <c r="I98" t="s">
+        <v>17</v>
+      </c>
+      <c r="J98" t="s">
+        <v>17</v>
+      </c>
+      <c r="K98" t="s">
+        <v>17</v>
+      </c>
+      <c r="L98" t="s">
+        <v>17</v>
+      </c>
+      <c r="M98"/>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" t="s">
+        <v>307</v>
+      </c>
+      <c r="B99" t="s">
+        <v>308</v>
+      </c>
+      <c r="C99" t="s">
+        <v>21</v>
+      </c>
+      <c r="D99">
         <v>1968</v>
       </c>
-      <c r="E98" t="s">
-[...36 lines deleted...]
-      <c r="D99">
+      <c r="E99" t="s">
+        <v>309</v>
+      </c>
+      <c r="F99" t="s">
+        <v>17</v>
+      </c>
+      <c r="G99"/>
+      <c r="H99" t="s">
+        <v>310</v>
+      </c>
+      <c r="I99" t="s">
+        <v>29</v>
+      </c>
+      <c r="J99" t="s">
+        <v>29</v>
+      </c>
+      <c r="K99" t="s">
+        <v>17</v>
+      </c>
+      <c r="L99" t="s">
+        <v>17</v>
+      </c>
+      <c r="M99"/>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" t="s">
+        <v>311</v>
+      </c>
+      <c r="B100" t="s">
+        <v>312</v>
+      </c>
+      <c r="C100" t="s">
+        <v>15</v>
+      </c>
+      <c r="D100">
         <v>1987</v>
       </c>
-      <c r="E99" t="s">
-[...36 lines deleted...]
-      <c r="D100">
+      <c r="E100" t="s">
+        <v>57</v>
+      </c>
+      <c r="F100" t="s">
+        <v>17</v>
+      </c>
+      <c r="G100"/>
+      <c r="H100" t="s">
+        <v>313</v>
+      </c>
+      <c r="I100" t="s">
+        <v>17</v>
+      </c>
+      <c r="J100" t="s">
+        <v>17</v>
+      </c>
+      <c r="K100" t="s">
+        <v>17</v>
+      </c>
+      <c r="L100" t="s">
+        <v>17</v>
+      </c>
+      <c r="M100"/>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" t="s">
+        <v>314</v>
+      </c>
+      <c r="B101" t="s">
+        <v>315</v>
+      </c>
+      <c r="C101" t="s">
+        <v>21</v>
+      </c>
+      <c r="D101">
         <v>1989</v>
       </c>
-      <c r="E100" t="s">
-[...38 lines deleted...]
-      <c r="D101">
+      <c r="E101" t="s">
+        <v>316</v>
+      </c>
+      <c r="F101" t="s">
+        <v>29</v>
+      </c>
+      <c r="G101" t="s">
+        <v>317</v>
+      </c>
+      <c r="H101" t="s">
+        <v>318</v>
+      </c>
+      <c r="I101" t="s">
+        <v>17</v>
+      </c>
+      <c r="J101" t="s">
+        <v>17</v>
+      </c>
+      <c r="K101" t="s">
+        <v>17</v>
+      </c>
+      <c r="L101" t="s">
+        <v>17</v>
+      </c>
+      <c r="M101"/>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" t="s">
+        <v>319</v>
+      </c>
+      <c r="B102" t="s">
+        <v>320</v>
+      </c>
+      <c r="C102" t="s">
+        <v>21</v>
+      </c>
+      <c r="D102">
         <v>1997</v>
       </c>
-      <c r="E101" t="s">
-[...38 lines deleted...]
-      <c r="D102">
+      <c r="E102" t="s">
+        <v>150</v>
+      </c>
+      <c r="F102" t="s">
+        <v>29</v>
+      </c>
+      <c r="G102" t="s">
+        <v>321</v>
+      </c>
+      <c r="H102" t="s">
+        <v>322</v>
+      </c>
+      <c r="I102" t="s">
+        <v>29</v>
+      </c>
+      <c r="J102" t="s">
+        <v>29</v>
+      </c>
+      <c r="K102" t="s">
+        <v>17</v>
+      </c>
+      <c r="L102" t="s">
+        <v>17</v>
+      </c>
+      <c r="M102"/>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" t="s">
+        <v>323</v>
+      </c>
+      <c r="B103" t="s">
+        <v>324</v>
+      </c>
+      <c r="C103" t="s">
+        <v>21</v>
+      </c>
+      <c r="D103">
         <v>1983</v>
       </c>
-      <c r="E102" t="s">
-[...36 lines deleted...]
-      <c r="D103">
+      <c r="E103" t="s">
+        <v>57</v>
+      </c>
+      <c r="F103" t="s">
+        <v>17</v>
+      </c>
+      <c r="G103"/>
+      <c r="H103" t="s">
+        <v>325</v>
+      </c>
+      <c r="I103" t="s">
+        <v>17</v>
+      </c>
+      <c r="J103" t="s">
+        <v>17</v>
+      </c>
+      <c r="K103" t="s">
+        <v>17</v>
+      </c>
+      <c r="L103" t="s">
+        <v>17</v>
+      </c>
+      <c r="M103"/>
+    </row>
+    <row r="104" spans="1:13">
+      <c r="A104" t="s">
+        <v>326</v>
+      </c>
+      <c r="B104" t="s">
+        <v>327</v>
+      </c>
+      <c r="C104" t="s">
+        <v>65</v>
+      </c>
+      <c r="D104">
         <v>1989</v>
       </c>
-      <c r="E103" t="s">
-[...38 lines deleted...]
-      <c r="D104">
+      <c r="E104" t="s">
+        <v>57</v>
+      </c>
+      <c r="F104" t="s">
+        <v>29</v>
+      </c>
+      <c r="G104" t="s">
+        <v>328</v>
+      </c>
+      <c r="H104" t="s">
+        <v>329</v>
+      </c>
+      <c r="I104" t="s">
+        <v>17</v>
+      </c>
+      <c r="J104" t="s">
+        <v>17</v>
+      </c>
+      <c r="K104" t="s">
+        <v>17</v>
+      </c>
+      <c r="L104" t="s">
+        <v>17</v>
+      </c>
+      <c r="M104"/>
+    </row>
+    <row r="105" spans="1:13">
+      <c r="A105" t="s">
+        <v>330</v>
+      </c>
+      <c r="B105" t="s">
+        <v>331</v>
+      </c>
+      <c r="C105" t="s">
+        <v>21</v>
+      </c>
+      <c r="D105">
         <v>1979</v>
       </c>
-      <c r="E104" t="s">
-[...36 lines deleted...]
-      <c r="D105">
+      <c r="E105" t="s">
+        <v>45</v>
+      </c>
+      <c r="F105" t="s">
+        <v>17</v>
+      </c>
+      <c r="G105"/>
+      <c r="H105" t="s">
+        <v>332</v>
+      </c>
+      <c r="I105" t="s">
+        <v>29</v>
+      </c>
+      <c r="J105" t="s">
+        <v>29</v>
+      </c>
+      <c r="K105" t="s">
+        <v>17</v>
+      </c>
+      <c r="L105" t="s">
+        <v>17</v>
+      </c>
+      <c r="M105"/>
+    </row>
+    <row r="106" spans="1:13">
+      <c r="A106" t="s">
+        <v>333</v>
+      </c>
+      <c r="B106" t="s">
+        <v>334</v>
+      </c>
+      <c r="C106" t="s">
+        <v>21</v>
+      </c>
+      <c r="D106">
         <v>1974</v>
       </c>
-      <c r="E105" t="s">
-[...36 lines deleted...]
-      <c r="D106">
+      <c r="E106" t="s">
+        <v>22</v>
+      </c>
+      <c r="F106" t="s">
+        <v>17</v>
+      </c>
+      <c r="G106"/>
+      <c r="H106" t="s">
+        <v>335</v>
+      </c>
+      <c r="I106" t="s">
+        <v>29</v>
+      </c>
+      <c r="J106" t="s">
+        <v>29</v>
+      </c>
+      <c r="K106" t="s">
+        <v>17</v>
+      </c>
+      <c r="L106" t="s">
+        <v>17</v>
+      </c>
+      <c r="M106"/>
+    </row>
+    <row r="107" spans="1:13">
+      <c r="A107" t="s">
+        <v>336</v>
+      </c>
+      <c r="B107" t="s">
+        <v>337</v>
+      </c>
+      <c r="C107" t="s">
+        <v>15</v>
+      </c>
+      <c r="D107">
         <v>1975</v>
       </c>
-      <c r="E106" t="s">
-[...36 lines deleted...]
-      <c r="D107">
+      <c r="E107" t="s">
+        <v>45</v>
+      </c>
+      <c r="F107" t="s">
+        <v>17</v>
+      </c>
+      <c r="G107"/>
+      <c r="H107" t="s">
+        <v>338</v>
+      </c>
+      <c r="I107" t="s">
+        <v>17</v>
+      </c>
+      <c r="J107" t="s">
+        <v>29</v>
+      </c>
+      <c r="K107" t="s">
+        <v>29</v>
+      </c>
+      <c r="L107" t="s">
+        <v>17</v>
+      </c>
+      <c r="M107"/>
+    </row>
+    <row r="108" spans="1:13">
+      <c r="A108" t="s">
+        <v>339</v>
+      </c>
+      <c r="B108" t="s">
+        <v>340</v>
+      </c>
+      <c r="C108" t="s">
+        <v>15</v>
+      </c>
+      <c r="D108">
         <v>1985</v>
       </c>
-      <c r="E107" t="s">
-[...36 lines deleted...]
-      <c r="D108">
+      <c r="E108" t="s">
+        <v>57</v>
+      </c>
+      <c r="F108" t="s">
+        <v>17</v>
+      </c>
+      <c r="G108"/>
+      <c r="H108" t="s">
+        <v>341</v>
+      </c>
+      <c r="I108" t="s">
+        <v>17</v>
+      </c>
+      <c r="J108" t="s">
+        <v>17</v>
+      </c>
+      <c r="K108" t="s">
+        <v>17</v>
+      </c>
+      <c r="L108" t="s">
+        <v>17</v>
+      </c>
+      <c r="M108"/>
+    </row>
+    <row r="109" spans="1:13">
+      <c r="A109" t="s">
+        <v>342</v>
+      </c>
+      <c r="B109" t="s">
+        <v>343</v>
+      </c>
+      <c r="C109" t="s">
+        <v>21</v>
+      </c>
+      <c r="D109">
         <v>1989</v>
       </c>
-      <c r="E108" t="s">
-[...36 lines deleted...]
-      <c r="D109">
+      <c r="E109" t="s">
+        <v>22</v>
+      </c>
+      <c r="F109" t="s">
+        <v>29</v>
+      </c>
+      <c r="G109" t="s">
+        <v>344</v>
+      </c>
+      <c r="H109" t="s">
+        <v>345</v>
+      </c>
+      <c r="I109" t="s">
+        <v>29</v>
+      </c>
+      <c r="J109" t="s">
+        <v>29</v>
+      </c>
+      <c r="K109" t="s">
+        <v>17</v>
+      </c>
+      <c r="L109" t="s">
+        <v>17</v>
+      </c>
+      <c r="M109"/>
+    </row>
+    <row r="110" spans="1:13">
+      <c r="A110" t="s">
+        <v>346</v>
+      </c>
+      <c r="B110"/>
+      <c r="C110" t="s">
+        <v>15</v>
+      </c>
+      <c r="D110">
         <v>2002</v>
       </c>
-      <c r="E109" t="s">
-[...38 lines deleted...]
-      <c r="D110">
+      <c r="E110" t="s">
+        <v>57</v>
+      </c>
+      <c r="F110" t="s">
+        <v>29</v>
+      </c>
+      <c r="G110" t="s">
+        <v>132</v>
+      </c>
+      <c r="H110" t="s">
+        <v>347</v>
+      </c>
+      <c r="I110" t="s">
+        <v>17</v>
+      </c>
+      <c r="J110" t="s">
+        <v>17</v>
+      </c>
+      <c r="K110" t="s">
+        <v>17</v>
+      </c>
+      <c r="L110" t="s">
+        <v>17</v>
+      </c>
+      <c r="M110"/>
+    </row>
+    <row r="111" spans="1:13">
+      <c r="A111" t="s">
+        <v>348</v>
+      </c>
+      <c r="B111" t="s">
+        <v>349</v>
+      </c>
+      <c r="C111" t="s">
+        <v>21</v>
+      </c>
+      <c r="D111">
         <v>1980</v>
       </c>
-      <c r="E110" t="s">
-[...36 lines deleted...]
-      <c r="D111">
+      <c r="E111" t="s">
+        <v>57</v>
+      </c>
+      <c r="F111" t="s">
+        <v>17</v>
+      </c>
+      <c r="G111"/>
+      <c r="H111" t="s">
+        <v>350</v>
+      </c>
+      <c r="I111" t="s">
+        <v>17</v>
+      </c>
+      <c r="J111" t="s">
+        <v>17</v>
+      </c>
+      <c r="K111" t="s">
+        <v>17</v>
+      </c>
+      <c r="L111" t="s">
+        <v>17</v>
+      </c>
+      <c r="M111"/>
+    </row>
+    <row r="112" spans="1:13">
+      <c r="A112" t="s">
+        <v>351</v>
+      </c>
+      <c r="B112" t="s">
+        <v>352</v>
+      </c>
+      <c r="C112" t="s">
+        <v>65</v>
+      </c>
+      <c r="D112">
         <v>1991</v>
       </c>
-      <c r="E111" t="s">
-[...36 lines deleted...]
-      <c r="D112">
+      <c r="E112" t="s">
+        <v>57</v>
+      </c>
+      <c r="F112" t="s">
+        <v>29</v>
+      </c>
+      <c r="G112" t="s">
+        <v>328</v>
+      </c>
+      <c r="H112" t="s">
+        <v>353</v>
+      </c>
+      <c r="I112" t="s">
+        <v>17</v>
+      </c>
+      <c r="J112" t="s">
+        <v>17</v>
+      </c>
+      <c r="K112" t="s">
+        <v>17</v>
+      </c>
+      <c r="L112" t="s">
+        <v>17</v>
+      </c>
+      <c r="M112"/>
+    </row>
+    <row r="113" spans="1:13">
+      <c r="A113" t="s">
+        <v>354</v>
+      </c>
+      <c r="B113"/>
+      <c r="C113" t="s">
+        <v>15</v>
+      </c>
+      <c r="D113">
         <v>1930</v>
       </c>
-      <c r="E112" t="s">
-[...36 lines deleted...]
-      <c r="D113">
+      <c r="E113" t="s">
+        <v>57</v>
+      </c>
+      <c r="F113" t="s">
+        <v>17</v>
+      </c>
+      <c r="G113"/>
+      <c r="H113" t="s">
+        <v>355</v>
+      </c>
+      <c r="I113" t="s">
+        <v>17</v>
+      </c>
+      <c r="J113" t="s">
+        <v>17</v>
+      </c>
+      <c r="K113" t="s">
+        <v>17</v>
+      </c>
+      <c r="L113" t="s">
+        <v>17</v>
+      </c>
+      <c r="M113"/>
+    </row>
+    <row r="114" spans="1:13">
+      <c r="A114" t="s">
+        <v>356</v>
+      </c>
+      <c r="B114" t="s">
+        <v>357</v>
+      </c>
+      <c r="C114" t="s">
+        <v>15</v>
+      </c>
+      <c r="D114">
         <v>1946</v>
       </c>
-      <c r="E113" t="s">
-[...34 lines deleted...]
-      <c r="D114">
+      <c r="E114" t="s">
+        <v>57</v>
+      </c>
+      <c r="F114" t="s">
+        <v>17</v>
+      </c>
+      <c r="G114"/>
+      <c r="H114" t="s">
+        <v>358</v>
+      </c>
+      <c r="I114" t="s">
+        <v>17</v>
+      </c>
+      <c r="J114" t="s">
+        <v>17</v>
+      </c>
+      <c r="K114" t="s">
+        <v>17</v>
+      </c>
+      <c r="L114" t="s">
+        <v>17</v>
+      </c>
+      <c r="M114"/>
+    </row>
+    <row r="115" spans="1:13">
+      <c r="A115" t="s">
+        <v>359</v>
+      </c>
+      <c r="B115"/>
+      <c r="C115" t="s">
+        <v>15</v>
+      </c>
+      <c r="D115">
         <v>1952</v>
       </c>
-      <c r="E114" t="s">
-[...36 lines deleted...]
-      <c r="D115">
+      <c r="E115" t="s">
+        <v>57</v>
+      </c>
+      <c r="F115" t="s">
+        <v>17</v>
+      </c>
+      <c r="G115"/>
+      <c r="H115" t="s">
+        <v>360</v>
+      </c>
+      <c r="I115" t="s">
+        <v>17</v>
+      </c>
+      <c r="J115" t="s">
+        <v>17</v>
+      </c>
+      <c r="K115" t="s">
+        <v>17</v>
+      </c>
+      <c r="L115" t="s">
+        <v>17</v>
+      </c>
+      <c r="M115"/>
+    </row>
+    <row r="116" spans="1:13">
+      <c r="A116" t="s">
+        <v>361</v>
+      </c>
+      <c r="B116" t="s">
+        <v>362</v>
+      </c>
+      <c r="C116" t="s">
+        <v>65</v>
+      </c>
+      <c r="D116">
         <v>1983</v>
       </c>
-      <c r="E115" t="s">
-[...34 lines deleted...]
-      <c r="D116">
+      <c r="E116" t="s">
+        <v>57</v>
+      </c>
+      <c r="F116" t="s">
+        <v>17</v>
+      </c>
+      <c r="G116"/>
+      <c r="H116" t="s">
+        <v>363</v>
+      </c>
+      <c r="I116" t="s">
+        <v>17</v>
+      </c>
+      <c r="J116" t="s">
+        <v>17</v>
+      </c>
+      <c r="K116" t="s">
+        <v>17</v>
+      </c>
+      <c r="L116" t="s">
+        <v>17</v>
+      </c>
+      <c r="M116"/>
+    </row>
+    <row r="117" spans="1:13">
+      <c r="A117" t="s">
+        <v>364</v>
+      </c>
+      <c r="B117"/>
+      <c r="C117" t="s">
+        <v>65</v>
+      </c>
+      <c r="D117">
         <v>1920</v>
       </c>
-      <c r="E116" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E117" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F117" t="s">
-        <v>468</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G117"/>
       <c r="H117"/>
       <c r="I117" t="s">
-        <v>469</v>
+        <v>17</v>
       </c>
       <c r="J117" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K117" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L117" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-    <row r="118" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M117"/>
+    </row>
+    <row r="118" spans="1:13">
       <c r="A118" t="s">
-        <v>470</v>
+        <v>365</v>
       </c>
       <c r="B118" t="s">
-        <v>471</v>
+        <v>366</v>
       </c>
       <c r="C118" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D118">
+        <v>1989</v>
+      </c>
+      <c r="E118" t="s">
+        <v>22</v>
+      </c>
+      <c r="F118" t="s">
+        <v>17</v>
+      </c>
+      <c r="G118"/>
+      <c r="H118" t="s">
+        <v>367</v>
+      </c>
+      <c r="I118" t="s">
+        <v>17</v>
+      </c>
+      <c r="J118" t="s">
+        <v>29</v>
+      </c>
+      <c r="K118" t="s">
+        <v>29</v>
+      </c>
+      <c r="L118" t="s">
+        <v>17</v>
+      </c>
+      <c r="M118"/>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" t="s">
+        <v>368</v>
+      </c>
+      <c r="B119" t="s">
+        <v>369</v>
+      </c>
+      <c r="C119" t="s">
+        <v>21</v>
+      </c>
+      <c r="D119">
         <v>1943</v>
       </c>
-      <c r="E118" t="s">
-[...36 lines deleted...]
-      <c r="D119">
+      <c r="E119" t="s">
+        <v>150</v>
+      </c>
+      <c r="F119" t="s">
+        <v>17</v>
+      </c>
+      <c r="G119"/>
+      <c r="H119" t="s">
+        <v>370</v>
+      </c>
+      <c r="I119" t="s">
+        <v>17</v>
+      </c>
+      <c r="J119" t="s">
+        <v>17</v>
+      </c>
+      <c r="K119" t="s">
+        <v>17</v>
+      </c>
+      <c r="L119" t="s">
+        <v>17</v>
+      </c>
+      <c r="M119"/>
+    </row>
+    <row r="120" spans="1:13">
+      <c r="A120" t="s">
+        <v>371</v>
+      </c>
+      <c r="B120" t="s">
+        <v>372</v>
+      </c>
+      <c r="C120" t="s">
+        <v>21</v>
+      </c>
+      <c r="D120">
         <v>1986</v>
       </c>
-      <c r="E119" t="s">
-[...34 lines deleted...]
-      <c r="D120">
+      <c r="E120" t="s">
+        <v>22</v>
+      </c>
+      <c r="F120" t="s">
+        <v>17</v>
+      </c>
+      <c r="G120"/>
+      <c r="H120" t="s">
+        <v>373</v>
+      </c>
+      <c r="I120" t="s">
+        <v>29</v>
+      </c>
+      <c r="J120" t="s">
+        <v>29</v>
+      </c>
+      <c r="K120" t="s">
+        <v>17</v>
+      </c>
+      <c r="L120" t="s">
+        <v>17</v>
+      </c>
+      <c r="M120"/>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" t="s">
+        <v>374</v>
+      </c>
+      <c r="B121"/>
+      <c r="C121" t="s">
+        <v>15</v>
+      </c>
+      <c r="D121">
         <v>1957</v>
       </c>
-      <c r="E120" t="s">
-[...36 lines deleted...]
-      <c r="D121">
+      <c r="E121" t="s">
+        <v>57</v>
+      </c>
+      <c r="F121" t="s">
+        <v>17</v>
+      </c>
+      <c r="G121"/>
+      <c r="H121" t="s">
+        <v>375</v>
+      </c>
+      <c r="I121" t="s">
+        <v>17</v>
+      </c>
+      <c r="J121" t="s">
+        <v>17</v>
+      </c>
+      <c r="K121" t="s">
+        <v>17</v>
+      </c>
+      <c r="L121" t="s">
+        <v>17</v>
+      </c>
+      <c r="M121"/>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" t="s">
+        <v>376</v>
+      </c>
+      <c r="B122" t="s">
+        <v>377</v>
+      </c>
+      <c r="C122" t="s">
+        <v>65</v>
+      </c>
+      <c r="D122">
         <v>1964</v>
       </c>
-      <c r="E121" t="s">
-[...36 lines deleted...]
-      <c r="D122">
+      <c r="E122" t="s">
+        <v>378</v>
+      </c>
+      <c r="F122" t="s">
+        <v>17</v>
+      </c>
+      <c r="G122"/>
+      <c r="H122" t="s">
+        <v>379</v>
+      </c>
+      <c r="I122" t="s">
+        <v>17</v>
+      </c>
+      <c r="J122" t="s">
+        <v>17</v>
+      </c>
+      <c r="K122" t="s">
+        <v>17</v>
+      </c>
+      <c r="L122" t="s">
+        <v>17</v>
+      </c>
+      <c r="M122"/>
+    </row>
+    <row r="123" spans="1:13">
+      <c r="A123" t="s">
+        <v>380</v>
+      </c>
+      <c r="B123" t="s">
+        <v>381</v>
+      </c>
+      <c r="C123" t="s">
+        <v>21</v>
+      </c>
+      <c r="D123">
         <v>1993</v>
       </c>
-      <c r="E122" t="s">
-[...36 lines deleted...]
-      <c r="D123">
+      <c r="E123" t="s">
+        <v>57</v>
+      </c>
+      <c r="F123" t="s">
+        <v>17</v>
+      </c>
+      <c r="G123"/>
+      <c r="H123" t="s">
+        <v>382</v>
+      </c>
+      <c r="I123" t="s">
+        <v>17</v>
+      </c>
+      <c r="J123" t="s">
+        <v>17</v>
+      </c>
+      <c r="K123" t="s">
+        <v>17</v>
+      </c>
+      <c r="L123" t="s">
+        <v>17</v>
+      </c>
+      <c r="M123"/>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" t="s">
+        <v>383</v>
+      </c>
+      <c r="B124" t="s">
+        <v>384</v>
+      </c>
+      <c r="C124" t="s">
+        <v>21</v>
+      </c>
+      <c r="D124">
         <v>1946</v>
       </c>
-      <c r="E123" t="s">
-[...36 lines deleted...]
-      <c r="D124">
+      <c r="E124" t="s">
+        <v>57</v>
+      </c>
+      <c r="F124" t="s">
+        <v>17</v>
+      </c>
+      <c r="G124"/>
+      <c r="H124" t="s">
+        <v>385</v>
+      </c>
+      <c r="I124" t="s">
+        <v>17</v>
+      </c>
+      <c r="J124" t="s">
+        <v>17</v>
+      </c>
+      <c r="K124" t="s">
+        <v>17</v>
+      </c>
+      <c r="L124" t="s">
+        <v>17</v>
+      </c>
+      <c r="M124"/>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" t="s">
+        <v>386</v>
+      </c>
+      <c r="B125" t="s">
+        <v>387</v>
+      </c>
+      <c r="C125" t="s">
+        <v>21</v>
+      </c>
+      <c r="D125">
         <v>1995</v>
       </c>
-      <c r="E124" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="E125" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="F125" t="s">
-        <v>500</v>
+        <v>29</v>
       </c>
       <c r="G125" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="H125"/>
+        <v>388</v>
+      </c>
+      <c r="H125" t="s">
+        <v>389</v>
+      </c>
       <c r="I125" t="s">
-        <v>501</v>
+        <v>29</v>
       </c>
       <c r="J125" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="K125" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L125" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="126" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M125"/>
+    </row>
+    <row r="126" spans="1:13">
       <c r="A126" t="s">
-        <v>502</v>
+        <v>390</v>
       </c>
       <c r="B126"/>
       <c r="C126" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="D126">
-        <v>1980</v>
+        <v>1963</v>
       </c>
       <c r="E126" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F126" t="s">
-        <v>503</v>
-[...4 lines deleted...]
-      <c r="H126"/>
+        <v>17</v>
+      </c>
+      <c r="G126"/>
+      <c r="H126" t="s">
+        <v>391</v>
+      </c>
       <c r="I126" t="s">
-        <v>504</v>
+        <v>17</v>
       </c>
       <c r="J126" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K126" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L126" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="127" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M126"/>
+    </row>
+    <row r="127" spans="1:13">
       <c r="A127" t="s">
-        <v>505</v>
+        <v>392</v>
       </c>
       <c r="B127"/>
       <c r="C127" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="D127">
+        <v>1980</v>
+      </c>
+      <c r="E127" t="s">
+        <v>57</v>
+      </c>
+      <c r="F127" t="s">
+        <v>17</v>
+      </c>
+      <c r="G127"/>
+      <c r="H127" t="s">
+        <v>393</v>
+      </c>
+      <c r="I127" t="s">
+        <v>17</v>
+      </c>
+      <c r="J127" t="s">
+        <v>17</v>
+      </c>
+      <c r="K127" t="s">
+        <v>17</v>
+      </c>
+      <c r="L127" t="s">
+        <v>17</v>
+      </c>
+      <c r="M127"/>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" t="s">
+        <v>394</v>
+      </c>
+      <c r="B128"/>
+      <c r="C128" t="s">
+        <v>65</v>
+      </c>
+      <c r="D128">
         <v>1958</v>
       </c>
-      <c r="E127" t="s">
-[...36 lines deleted...]
-      <c r="D128">
+      <c r="E128" t="s">
+        <v>57</v>
+      </c>
+      <c r="F128" t="s">
+        <v>17</v>
+      </c>
+      <c r="G128"/>
+      <c r="H128" t="s">
+        <v>395</v>
+      </c>
+      <c r="I128" t="s">
+        <v>17</v>
+      </c>
+      <c r="J128" t="s">
+        <v>17</v>
+      </c>
+      <c r="K128" t="s">
+        <v>17</v>
+      </c>
+      <c r="L128" t="s">
+        <v>17</v>
+      </c>
+      <c r="M128"/>
+    </row>
+    <row r="129" spans="1:13">
+      <c r="A129" t="s">
+        <v>396</v>
+      </c>
+      <c r="B129" t="s">
+        <v>397</v>
+      </c>
+      <c r="C129" t="s">
+        <v>21</v>
+      </c>
+      <c r="D129">
         <v>2004</v>
       </c>
-      <c r="E128" t="s">
-[...38 lines deleted...]
-      <c r="D129">
+      <c r="E129" t="s">
+        <v>398</v>
+      </c>
+      <c r="F129" t="s">
+        <v>29</v>
+      </c>
+      <c r="G129" t="s">
+        <v>58</v>
+      </c>
+      <c r="H129" t="s">
+        <v>399</v>
+      </c>
+      <c r="I129" t="s">
+        <v>17</v>
+      </c>
+      <c r="J129" t="s">
+        <v>17</v>
+      </c>
+      <c r="K129" t="s">
+        <v>17</v>
+      </c>
+      <c r="L129" t="s">
+        <v>17</v>
+      </c>
+      <c r="M129"/>
+    </row>
+    <row r="130" spans="1:13">
+      <c r="A130" t="s">
+        <v>400</v>
+      </c>
+      <c r="B130" t="s">
+        <v>401</v>
+      </c>
+      <c r="C130" t="s">
+        <v>21</v>
+      </c>
+      <c r="D130">
         <v>1949</v>
       </c>
-      <c r="E129" t="s">
-[...36 lines deleted...]
-      <c r="D130">
+      <c r="E130" t="s">
+        <v>22</v>
+      </c>
+      <c r="F130" t="s">
+        <v>17</v>
+      </c>
+      <c r="G130"/>
+      <c r="H130" t="s">
+        <v>402</v>
+      </c>
+      <c r="I130" t="s">
+        <v>29</v>
+      </c>
+      <c r="J130" t="s">
+        <v>17</v>
+      </c>
+      <c r="K130" t="s">
+        <v>17</v>
+      </c>
+      <c r="L130" t="s">
+        <v>17</v>
+      </c>
+      <c r="M130"/>
+    </row>
+    <row r="131" spans="1:13">
+      <c r="A131" t="s">
+        <v>403</v>
+      </c>
+      <c r="B131" t="s">
+        <v>404</v>
+      </c>
+      <c r="C131" t="s">
+        <v>15</v>
+      </c>
+      <c r="D131">
         <v>1998</v>
       </c>
-      <c r="E130" t="s">
-[...34 lines deleted...]
-      <c r="D131">
+      <c r="E131" t="s">
+        <v>57</v>
+      </c>
+      <c r="F131" t="s">
+        <v>17</v>
+      </c>
+      <c r="G131"/>
+      <c r="H131" t="s">
+        <v>405</v>
+      </c>
+      <c r="I131" t="s">
+        <v>17</v>
+      </c>
+      <c r="J131" t="s">
+        <v>17</v>
+      </c>
+      <c r="K131" t="s">
+        <v>17</v>
+      </c>
+      <c r="L131" t="s">
+        <v>17</v>
+      </c>
+      <c r="M131"/>
+    </row>
+    <row r="132" spans="1:13">
+      <c r="A132" t="s">
+        <v>406</v>
+      </c>
+      <c r="B132"/>
+      <c r="C132" t="s">
+        <v>15</v>
+      </c>
+      <c r="D132">
         <v>1954</v>
       </c>
-      <c r="E131" t="s">
-[...36 lines deleted...]
-      <c r="D132">
+      <c r="E132" t="s">
+        <v>57</v>
+      </c>
+      <c r="F132" t="s">
+        <v>17</v>
+      </c>
+      <c r="G132"/>
+      <c r="H132" t="s">
+        <v>407</v>
+      </c>
+      <c r="I132" t="s">
+        <v>17</v>
+      </c>
+      <c r="J132" t="s">
+        <v>17</v>
+      </c>
+      <c r="K132" t="s">
+        <v>17</v>
+      </c>
+      <c r="L132" t="s">
+        <v>17</v>
+      </c>
+      <c r="M132"/>
+    </row>
+    <row r="133" spans="1:13">
+      <c r="A133" t="s">
+        <v>408</v>
+      </c>
+      <c r="B133" t="s">
+        <v>409</v>
+      </c>
+      <c r="C133" t="s">
+        <v>65</v>
+      </c>
+      <c r="D133">
         <v>1977</v>
       </c>
-      <c r="E132" t="s">
-[...34 lines deleted...]
-      <c r="D133">
+      <c r="E133" t="s">
+        <v>410</v>
+      </c>
+      <c r="F133" t="s">
+        <v>17</v>
+      </c>
+      <c r="G133"/>
+      <c r="H133" t="s">
+        <v>411</v>
+      </c>
+      <c r="I133" t="s">
+        <v>17</v>
+      </c>
+      <c r="J133" t="s">
+        <v>17</v>
+      </c>
+      <c r="K133" t="s">
+        <v>29</v>
+      </c>
+      <c r="L133" t="s">
+        <v>17</v>
+      </c>
+      <c r="M133"/>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="A134" t="s">
+        <v>412</v>
+      </c>
+      <c r="B134"/>
+      <c r="C134" t="s">
+        <v>65</v>
+      </c>
+      <c r="D134">
         <v>1960</v>
       </c>
-      <c r="E133" t="s">
-[...36 lines deleted...]
-      <c r="D134">
+      <c r="E134" t="s">
+        <v>57</v>
+      </c>
+      <c r="F134" t="s">
+        <v>17</v>
+      </c>
+      <c r="G134"/>
+      <c r="H134" t="s">
+        <v>413</v>
+      </c>
+      <c r="I134" t="s">
+        <v>17</v>
+      </c>
+      <c r="J134" t="s">
+        <v>17</v>
+      </c>
+      <c r="K134" t="s">
+        <v>17</v>
+      </c>
+      <c r="L134" t="s">
+        <v>17</v>
+      </c>
+      <c r="M134"/>
+    </row>
+    <row r="135" spans="1:13">
+      <c r="A135" t="s">
+        <v>414</v>
+      </c>
+      <c r="B135" t="s">
+        <v>415</v>
+      </c>
+      <c r="C135" t="s">
+        <v>21</v>
+      </c>
+      <c r="D135">
         <v>1979</v>
       </c>
-      <c r="E134" t="s">
-[...38 lines deleted...]
-      <c r="D135">
+      <c r="E135" t="s">
+        <v>57</v>
+      </c>
+      <c r="F135" t="s">
+        <v>29</v>
+      </c>
+      <c r="G135" t="s">
+        <v>416</v>
+      </c>
+      <c r="H135" t="s">
+        <v>417</v>
+      </c>
+      <c r="I135" t="s">
+        <v>17</v>
+      </c>
+      <c r="J135" t="s">
+        <v>17</v>
+      </c>
+      <c r="K135" t="s">
+        <v>17</v>
+      </c>
+      <c r="L135" t="s">
+        <v>17</v>
+      </c>
+      <c r="M135"/>
+    </row>
+    <row r="136" spans="1:13">
+      <c r="A136" t="s">
+        <v>418</v>
+      </c>
+      <c r="B136" t="s">
+        <v>419</v>
+      </c>
+      <c r="C136" t="s">
+        <v>21</v>
+      </c>
+      <c r="D136">
         <v>1970</v>
       </c>
-      <c r="E135" t="s">
-[...36 lines deleted...]
-      <c r="D136">
+      <c r="E136" t="s">
+        <v>420</v>
+      </c>
+      <c r="F136" t="s">
+        <v>17</v>
+      </c>
+      <c r="G136"/>
+      <c r="H136" t="s">
+        <v>421</v>
+      </c>
+      <c r="I136" t="s">
+        <v>17</v>
+      </c>
+      <c r="J136" t="s">
+        <v>17</v>
+      </c>
+      <c r="K136" t="s">
+        <v>29</v>
+      </c>
+      <c r="L136" t="s">
+        <v>17</v>
+      </c>
+      <c r="M136"/>
+    </row>
+    <row r="137" spans="1:13">
+      <c r="A137" t="s">
+        <v>422</v>
+      </c>
+      <c r="B137" t="s">
+        <v>423</v>
+      </c>
+      <c r="C137" t="s">
+        <v>15</v>
+      </c>
+      <c r="D137">
         <v>1984</v>
       </c>
-      <c r="E136" t="s">
-[...36 lines deleted...]
-      <c r="D137">
+      <c r="E137" t="s">
+        <v>424</v>
+      </c>
+      <c r="F137" t="s">
+        <v>17</v>
+      </c>
+      <c r="G137"/>
+      <c r="H137" t="s">
+        <v>425</v>
+      </c>
+      <c r="I137" t="s">
+        <v>17</v>
+      </c>
+      <c r="J137" t="s">
+        <v>29</v>
+      </c>
+      <c r="K137" t="s">
+        <v>29</v>
+      </c>
+      <c r="L137" t="s">
+        <v>17</v>
+      </c>
+      <c r="M137"/>
+    </row>
+    <row r="138" spans="1:13">
+      <c r="A138" t="s">
+        <v>426</v>
+      </c>
+      <c r="B138" t="s">
+        <v>427</v>
+      </c>
+      <c r="C138" t="s">
+        <v>21</v>
+      </c>
+      <c r="D138">
         <v>1958</v>
       </c>
-      <c r="E137" t="s">
-[...36 lines deleted...]
-      <c r="D138">
+      <c r="E138" t="s">
+        <v>22</v>
+      </c>
+      <c r="F138" t="s">
+        <v>17</v>
+      </c>
+      <c r="G138"/>
+      <c r="H138" t="s">
+        <v>428</v>
+      </c>
+      <c r="I138" t="s">
+        <v>29</v>
+      </c>
+      <c r="J138" t="s">
+        <v>29</v>
+      </c>
+      <c r="K138" t="s">
+        <v>17</v>
+      </c>
+      <c r="L138" t="s">
+        <v>17</v>
+      </c>
+      <c r="M138"/>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" t="s">
+        <v>429</v>
+      </c>
+      <c r="B139" t="s">
+        <v>430</v>
+      </c>
+      <c r="C139" t="s">
+        <v>65</v>
+      </c>
+      <c r="D139">
         <v>1996</v>
       </c>
-      <c r="E138" t="s">
-[...2 lines deleted...]
-      <c r="F138" t="s">
+      <c r="E139" t="s">
+        <v>57</v>
+      </c>
+      <c r="F139" t="s">
+        <v>17</v>
+      </c>
+      <c r="G139"/>
+      <c r="H139" t="s">
+        <v>431</v>
+      </c>
+      <c r="I139" t="s">
+        <v>17</v>
+      </c>
+      <c r="J139" t="s">
+        <v>17</v>
+      </c>
+      <c r="K139" t="s">
+        <v>17</v>
+      </c>
+      <c r="L139" t="s">
+        <v>17</v>
+      </c>
+      <c r="M139"/>
+    </row>
+    <row r="140" spans="1:13">
+      <c r="A140" t="s">
+        <v>432</v>
+      </c>
+      <c r="B140" t="s">
         <v>433</v>
       </c>
-      <c r="G138" t="s">
-[...30 lines deleted...]
-      <c r="D139">
+      <c r="C140" t="s">
+        <v>21</v>
+      </c>
+      <c r="D140">
         <v>1970</v>
       </c>
-      <c r="E139" t="s">
-[...36 lines deleted...]
-      <c r="D140">
+      <c r="E140" t="s">
+        <v>434</v>
+      </c>
+      <c r="F140" t="s">
+        <v>17</v>
+      </c>
+      <c r="G140"/>
+      <c r="H140" t="s">
+        <v>435</v>
+      </c>
+      <c r="I140" t="s">
+        <v>29</v>
+      </c>
+      <c r="J140" t="s">
+        <v>29</v>
+      </c>
+      <c r="K140" t="s">
+        <v>17</v>
+      </c>
+      <c r="L140" t="s">
+        <v>17</v>
+      </c>
+      <c r="M140"/>
+    </row>
+    <row r="141" spans="1:13">
+      <c r="A141" t="s">
+        <v>436</v>
+      </c>
+      <c r="B141" t="s">
+        <v>437</v>
+      </c>
+      <c r="C141" t="s">
+        <v>21</v>
+      </c>
+      <c r="D141">
         <v>1989</v>
       </c>
-      <c r="E140" t="s">
-[...38 lines deleted...]
-      <c r="D141">
+      <c r="E141" t="s">
+        <v>22</v>
+      </c>
+      <c r="F141" t="s">
+        <v>29</v>
+      </c>
+      <c r="G141"/>
+      <c r="H141" t="s">
+        <v>438</v>
+      </c>
+      <c r="I141" t="s">
+        <v>29</v>
+      </c>
+      <c r="J141" t="s">
+        <v>29</v>
+      </c>
+      <c r="K141" t="s">
+        <v>17</v>
+      </c>
+      <c r="L141" t="s">
+        <v>17</v>
+      </c>
+      <c r="M141"/>
+    </row>
+    <row r="142" spans="1:13">
+      <c r="A142" t="s">
+        <v>439</v>
+      </c>
+      <c r="B142" t="s">
+        <v>440</v>
+      </c>
+      <c r="C142" t="s">
+        <v>21</v>
+      </c>
+      <c r="D142">
         <v>1976</v>
       </c>
-      <c r="E141" t="s">
-[...36 lines deleted...]
-      <c r="D142">
+      <c r="E142" t="s">
+        <v>22</v>
+      </c>
+      <c r="F142" t="s">
+        <v>17</v>
+      </c>
+      <c r="G142"/>
+      <c r="H142" t="s">
+        <v>441</v>
+      </c>
+      <c r="I142" t="s">
+        <v>29</v>
+      </c>
+      <c r="J142" t="s">
+        <v>29</v>
+      </c>
+      <c r="K142" t="s">
+        <v>17</v>
+      </c>
+      <c r="L142" t="s">
+        <v>17</v>
+      </c>
+      <c r="M142"/>
+    </row>
+    <row r="143" spans="1:13">
+      <c r="A143" t="s">
+        <v>442</v>
+      </c>
+      <c r="B143" t="s">
+        <v>443</v>
+      </c>
+      <c r="C143" t="s">
+        <v>21</v>
+      </c>
+      <c r="D143">
         <v>1984</v>
       </c>
-      <c r="E142" t="s">
-[...36 lines deleted...]
-      <c r="D143">
+      <c r="E143" t="s">
+        <v>57</v>
+      </c>
+      <c r="F143" t="s">
+        <v>17</v>
+      </c>
+      <c r="G143"/>
+      <c r="H143" t="s">
+        <v>444</v>
+      </c>
+      <c r="I143" t="s">
+        <v>17</v>
+      </c>
+      <c r="J143" t="s">
+        <v>17</v>
+      </c>
+      <c r="K143" t="s">
+        <v>17</v>
+      </c>
+      <c r="L143" t="s">
+        <v>17</v>
+      </c>
+      <c r="M143"/>
+    </row>
+    <row r="144" spans="1:13">
+      <c r="A144" t="s">
+        <v>445</v>
+      </c>
+      <c r="B144" t="s">
+        <v>446</v>
+      </c>
+      <c r="C144" t="s">
+        <v>21</v>
+      </c>
+      <c r="D144">
         <v>1989</v>
       </c>
-      <c r="E143" t="s">
-[...36 lines deleted...]
-      <c r="D144">
+      <c r="E144" t="s">
+        <v>57</v>
+      </c>
+      <c r="F144" t="s">
+        <v>17</v>
+      </c>
+      <c r="G144"/>
+      <c r="H144" t="s">
+        <v>447</v>
+      </c>
+      <c r="I144" t="s">
+        <v>17</v>
+      </c>
+      <c r="J144" t="s">
+        <v>17</v>
+      </c>
+      <c r="K144" t="s">
+        <v>17</v>
+      </c>
+      <c r="L144" t="s">
+        <v>17</v>
+      </c>
+      <c r="M144"/>
+    </row>
+    <row r="145" spans="1:13">
+      <c r="A145" t="s">
+        <v>448</v>
+      </c>
+      <c r="B145" t="s">
+        <v>449</v>
+      </c>
+      <c r="C145" t="s">
+        <v>21</v>
+      </c>
+      <c r="D145">
         <v>1968</v>
       </c>
-      <c r="E144" t="s">
-[...36 lines deleted...]
-      <c r="D145">
+      <c r="E145" t="s">
+        <v>420</v>
+      </c>
+      <c r="F145" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145"/>
+      <c r="H145" t="s">
+        <v>450</v>
+      </c>
+      <c r="I145" t="s">
+        <v>17</v>
+      </c>
+      <c r="J145" t="s">
+        <v>17</v>
+      </c>
+      <c r="K145" t="s">
+        <v>17</v>
+      </c>
+      <c r="L145" t="s">
+        <v>17</v>
+      </c>
+      <c r="M145"/>
+    </row>
+    <row r="146" spans="1:13">
+      <c r="A146" t="s">
+        <v>451</v>
+      </c>
+      <c r="B146" t="s">
+        <v>452</v>
+      </c>
+      <c r="C146" t="s">
+        <v>21</v>
+      </c>
+      <c r="D146">
         <v>1989</v>
       </c>
-      <c r="E145" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="E146" t="s">
-        <v>68</v>
+        <v>453</v>
       </c>
       <c r="F146" t="s">
-        <v>585</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G146"/>
       <c r="H146" t="s">
-        <v>70</v>
+        <v>454</v>
       </c>
       <c r="I146" t="s">
-        <v>586</v>
+        <v>17</v>
       </c>
       <c r="J146" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K146" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="L146" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="147" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M146"/>
+    </row>
+    <row r="147" spans="1:13">
       <c r="A147" t="s">
-        <v>587</v>
+        <v>455</v>
       </c>
       <c r="B147" t="s">
-        <v>588</v>
+        <v>456</v>
       </c>
       <c r="C147" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D147">
         <v>1994</v>
       </c>
       <c r="E147" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F147" t="s">
-        <v>589</v>
+        <v>29</v>
       </c>
       <c r="G147" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="H147" t="s">
-        <v>70</v>
+        <v>457</v>
       </c>
       <c r="I147" t="s">
-        <v>590</v>
+        <v>17</v>
       </c>
       <c r="J147" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K147" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L147" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="148" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M147"/>
+    </row>
+    <row r="148" spans="1:13">
       <c r="A148" t="s">
-        <v>591</v>
+        <v>458</v>
       </c>
       <c r="B148" t="s">
-        <v>592</v>
+        <v>459</v>
       </c>
       <c r="C148" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D148">
+        <v>1994</v>
+      </c>
+      <c r="E148" t="s">
+        <v>57</v>
+      </c>
+      <c r="F148" t="s">
+        <v>29</v>
+      </c>
+      <c r="G148" t="s">
+        <v>58</v>
+      </c>
+      <c r="H148" t="s">
+        <v>460</v>
+      </c>
+      <c r="I148" t="s">
+        <v>17</v>
+      </c>
+      <c r="J148" t="s">
+        <v>17</v>
+      </c>
+      <c r="K148" t="s">
+        <v>17</v>
+      </c>
+      <c r="L148" t="s">
+        <v>17</v>
+      </c>
+      <c r="M148"/>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" t="s">
+        <v>461</v>
+      </c>
+      <c r="B149" t="s">
+        <v>462</v>
+      </c>
+      <c r="C149" t="s">
+        <v>21</v>
+      </c>
+      <c r="D149">
         <v>1995</v>
       </c>
-      <c r="E148" t="s">
-[...38 lines deleted...]
-      <c r="D149">
+      <c r="E149" t="s">
+        <v>126</v>
+      </c>
+      <c r="F149" t="s">
+        <v>29</v>
+      </c>
+      <c r="G149" t="s">
+        <v>463</v>
+      </c>
+      <c r="H149" t="s">
+        <v>464</v>
+      </c>
+      <c r="I149" t="s">
+        <v>17</v>
+      </c>
+      <c r="J149" t="s">
+        <v>17</v>
+      </c>
+      <c r="K149" t="s">
+        <v>17</v>
+      </c>
+      <c r="L149" t="s">
+        <v>29</v>
+      </c>
+      <c r="M149"/>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" t="s">
+        <v>465</v>
+      </c>
+      <c r="B150" t="s">
+        <v>466</v>
+      </c>
+      <c r="C150" t="s">
+        <v>15</v>
+      </c>
+      <c r="D150">
         <v>1963</v>
       </c>
-      <c r="E149" t="s">
-[...36 lines deleted...]
-      <c r="D150">
+      <c r="E150" t="s">
+        <v>57</v>
+      </c>
+      <c r="F150" t="s">
+        <v>17</v>
+      </c>
+      <c r="G150"/>
+      <c r="H150" t="s">
+        <v>467</v>
+      </c>
+      <c r="I150" t="s">
+        <v>17</v>
+      </c>
+      <c r="J150" t="s">
+        <v>17</v>
+      </c>
+      <c r="K150" t="s">
+        <v>17</v>
+      </c>
+      <c r="L150" t="s">
+        <v>17</v>
+      </c>
+      <c r="M150"/>
+    </row>
+    <row r="151" spans="1:13">
+      <c r="A151" t="s">
+        <v>468</v>
+      </c>
+      <c r="B151" t="s">
+        <v>469</v>
+      </c>
+      <c r="C151" t="s">
+        <v>15</v>
+      </c>
+      <c r="D151">
         <v>1958</v>
       </c>
-      <c r="E150" t="s">
-[...36 lines deleted...]
-      <c r="D151">
+      <c r="E151" t="s">
+        <v>57</v>
+      </c>
+      <c r="F151" t="s">
+        <v>17</v>
+      </c>
+      <c r="G151"/>
+      <c r="H151" t="s">
+        <v>470</v>
+      </c>
+      <c r="I151" t="s">
+        <v>17</v>
+      </c>
+      <c r="J151" t="s">
+        <v>17</v>
+      </c>
+      <c r="K151" t="s">
+        <v>17</v>
+      </c>
+      <c r="L151" t="s">
+        <v>17</v>
+      </c>
+      <c r="M151"/>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" t="s">
+        <v>471</v>
+      </c>
+      <c r="B152" t="s">
+        <v>472</v>
+      </c>
+      <c r="C152" t="s">
+        <v>21</v>
+      </c>
+      <c r="D152">
         <v>1981</v>
       </c>
-      <c r="E151" t="s">
-[...36 lines deleted...]
-      <c r="D152">
+      <c r="E152" t="s">
+        <v>57</v>
+      </c>
+      <c r="F152" t="s">
+        <v>17</v>
+      </c>
+      <c r="G152"/>
+      <c r="H152" t="s">
+        <v>473</v>
+      </c>
+      <c r="I152" t="s">
+        <v>17</v>
+      </c>
+      <c r="J152" t="s">
+        <v>17</v>
+      </c>
+      <c r="K152" t="s">
+        <v>17</v>
+      </c>
+      <c r="L152" t="s">
+        <v>17</v>
+      </c>
+      <c r="M152"/>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" t="s">
+        <v>474</v>
+      </c>
+      <c r="B153" t="s">
+        <v>475</v>
+      </c>
+      <c r="C153" t="s">
+        <v>21</v>
+      </c>
+      <c r="D153">
         <v>1991</v>
       </c>
-      <c r="E152" t="s">
-[...38 lines deleted...]
-      <c r="D153">
+      <c r="E153" t="s">
+        <v>22</v>
+      </c>
+      <c r="F153" t="s">
+        <v>29</v>
+      </c>
+      <c r="G153" t="s">
+        <v>476</v>
+      </c>
+      <c r="H153" t="s">
+        <v>477</v>
+      </c>
+      <c r="I153" t="s">
+        <v>29</v>
+      </c>
+      <c r="J153" t="s">
+        <v>17</v>
+      </c>
+      <c r="K153" t="s">
+        <v>17</v>
+      </c>
+      <c r="L153" t="s">
+        <v>17</v>
+      </c>
+      <c r="M153"/>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" t="s">
+        <v>478</v>
+      </c>
+      <c r="B154" t="s">
+        <v>479</v>
+      </c>
+      <c r="C154" t="s">
+        <v>21</v>
+      </c>
+      <c r="D154">
         <v>2002</v>
       </c>
-      <c r="E153" t="s">
-[...38 lines deleted...]
-      <c r="D154">
+      <c r="E154" t="s">
+        <v>57</v>
+      </c>
+      <c r="F154" t="s">
+        <v>29</v>
+      </c>
+      <c r="G154" t="s">
+        <v>480</v>
+      </c>
+      <c r="H154" t="s">
+        <v>481</v>
+      </c>
+      <c r="I154" t="s">
+        <v>17</v>
+      </c>
+      <c r="J154" t="s">
+        <v>17</v>
+      </c>
+      <c r="K154" t="s">
+        <v>17</v>
+      </c>
+      <c r="L154" t="s">
+        <v>17</v>
+      </c>
+      <c r="M154"/>
+    </row>
+    <row r="155" spans="1:13">
+      <c r="A155" t="s">
+        <v>482</v>
+      </c>
+      <c r="B155" t="s">
+        <v>483</v>
+      </c>
+      <c r="C155" t="s">
+        <v>21</v>
+      </c>
+      <c r="D155">
         <v>1999</v>
       </c>
-      <c r="E154" t="s">
-[...38 lines deleted...]
-      <c r="D155">
+      <c r="E155" t="s">
+        <v>57</v>
+      </c>
+      <c r="F155" t="s">
+        <v>29</v>
+      </c>
+      <c r="G155" t="s">
+        <v>484</v>
+      </c>
+      <c r="H155" t="s">
+        <v>485</v>
+      </c>
+      <c r="I155" t="s">
+        <v>17</v>
+      </c>
+      <c r="J155" t="s">
+        <v>17</v>
+      </c>
+      <c r="K155" t="s">
+        <v>17</v>
+      </c>
+      <c r="L155" t="s">
+        <v>17</v>
+      </c>
+      <c r="M155"/>
+    </row>
+    <row r="156" spans="1:13">
+      <c r="A156" t="s">
+        <v>486</v>
+      </c>
+      <c r="B156" t="s">
+        <v>487</v>
+      </c>
+      <c r="C156" t="s">
+        <v>21</v>
+      </c>
+      <c r="D156">
         <v>1996</v>
       </c>
-      <c r="E155" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="E156" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F156" t="s">
-        <v>351</v>
+        <v>29</v>
       </c>
       <c r="G156" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="H156"/>
+        <v>488</v>
+      </c>
+      <c r="H156" t="s">
+        <v>489</v>
+      </c>
       <c r="I156" t="s">
-        <v>629</v>
+        <v>17</v>
       </c>
       <c r="J156" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K156" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L156" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="157" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M156"/>
+    </row>
+    <row r="157" spans="1:13">
       <c r="A157" t="s">
-        <v>630</v>
+        <v>490</v>
       </c>
       <c r="B157"/>
       <c r="C157" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D157">
+        <v>1966</v>
+      </c>
+      <c r="E157" t="s">
+        <v>57</v>
+      </c>
+      <c r="F157" t="s">
+        <v>17</v>
+      </c>
+      <c r="G157"/>
+      <c r="H157" t="s">
+        <v>491</v>
+      </c>
+      <c r="I157" t="s">
+        <v>17</v>
+      </c>
+      <c r="J157" t="s">
+        <v>17</v>
+      </c>
+      <c r="K157" t="s">
+        <v>17</v>
+      </c>
+      <c r="L157" t="s">
+        <v>17</v>
+      </c>
+      <c r="M157"/>
+    </row>
+    <row r="158" spans="1:13">
+      <c r="A158" t="s">
+        <v>492</v>
+      </c>
+      <c r="B158"/>
+      <c r="C158" t="s">
+        <v>21</v>
+      </c>
+      <c r="D158">
         <v>1959</v>
       </c>
-      <c r="E157" t="s">
-[...33 lines deleted...]
-      <c r="C158" t="s">
+      <c r="E158" t="s">
+        <v>57</v>
+      </c>
+      <c r="F158" t="s">
+        <v>17</v>
+      </c>
+      <c r="G158"/>
+      <c r="H158" t="s">
+        <v>493</v>
+      </c>
+      <c r="I158" t="s">
+        <v>17</v>
+      </c>
+      <c r="J158" t="s">
+        <v>17</v>
+      </c>
+      <c r="K158" t="s">
+        <v>17</v>
+      </c>
+      <c r="L158" t="s">
+        <v>17</v>
+      </c>
+      <c r="M158"/>
+    </row>
+    <row r="159" spans="1:13">
+      <c r="A159" t="s">
+        <v>494</v>
+      </c>
+      <c r="B159" t="s">
+        <v>495</v>
+      </c>
+      <c r="C159" t="s">
+        <v>15</v>
+      </c>
+      <c r="D159">
+        <v>1991</v>
+      </c>
+      <c r="E159" t="s">
+        <v>57</v>
+      </c>
+      <c r="F159" t="s">
+        <v>17</v>
+      </c>
+      <c r="G159"/>
+      <c r="H159" t="s">
+        <v>496</v>
+      </c>
+      <c r="I159" t="s">
+        <v>17</v>
+      </c>
+      <c r="J159" t="s">
+        <v>17</v>
+      </c>
+      <c r="K159" t="s">
+        <v>17</v>
+      </c>
+      <c r="L159" t="s">
+        <v>17</v>
+      </c>
+      <c r="M159"/>
+    </row>
+    <row r="160" spans="1:13">
+      <c r="A160" t="s">
+        <v>497</v>
+      </c>
+      <c r="B160" t="s">
+        <v>498</v>
+      </c>
+      <c r="C160" t="s">
+        <v>21</v>
+      </c>
+      <c r="D160">
+        <v>1988</v>
+      </c>
+      <c r="E160" t="s">
+        <v>22</v>
+      </c>
+      <c r="F160" t="s">
+        <v>17</v>
+      </c>
+      <c r="G160"/>
+      <c r="H160" t="s">
+        <v>499</v>
+      </c>
+      <c r="I160" t="s">
+        <v>29</v>
+      </c>
+      <c r="J160" t="s">
+        <v>29</v>
+      </c>
+      <c r="K160" t="s">
+        <v>29</v>
+      </c>
+      <c r="L160" t="s">
+        <v>17</v>
+      </c>
+      <c r="M160"/>
+    </row>
+    <row r="161" spans="1:13">
+      <c r="A161" t="s">
+        <v>500</v>
+      </c>
+      <c r="B161" t="s">
+        <v>501</v>
+      </c>
+      <c r="C161" t="s">
+        <v>21</v>
+      </c>
+      <c r="D161">
+        <v>1981</v>
+      </c>
+      <c r="E161" t="s">
+        <v>49</v>
+      </c>
+      <c r="F161" t="s">
+        <v>17</v>
+      </c>
+      <c r="G161"/>
+      <c r="H161" t="s">
+        <v>493</v>
+      </c>
+      <c r="I161" t="s">
+        <v>17</v>
+      </c>
+      <c r="J161" t="s">
+        <v>17</v>
+      </c>
+      <c r="K161" t="s">
+        <v>17</v>
+      </c>
+      <c r="L161" t="s">
+        <v>17</v>
+      </c>
+      <c r="M161"/>
+    </row>
+    <row r="162" spans="1:13">
+      <c r="A162" t="s">
+        <v>502</v>
+      </c>
+      <c r="B162" t="s">
+        <v>503</v>
+      </c>
+      <c r="C162" t="s">
+        <v>21</v>
+      </c>
+      <c r="D162">
+        <v>1956</v>
+      </c>
+      <c r="E162" t="s">
         <v>16</v>
       </c>
-      <c r="D158">
-[...119 lines deleted...]
-      <c r="D161">
+      <c r="F162" t="s">
+        <v>17</v>
+      </c>
+      <c r="G162"/>
+      <c r="H162" t="s">
+        <v>504</v>
+      </c>
+      <c r="I162" t="s">
+        <v>17</v>
+      </c>
+      <c r="J162" t="s">
+        <v>17</v>
+      </c>
+      <c r="K162" t="s">
+        <v>17</v>
+      </c>
+      <c r="L162" t="s">
+        <v>17</v>
+      </c>
+      <c r="M162"/>
+    </row>
+    <row r="163" spans="1:13">
+      <c r="A163" t="s">
+        <v>505</v>
+      </c>
+      <c r="B163" t="s">
+        <v>506</v>
+      </c>
+      <c r="C163" t="s">
+        <v>21</v>
+      </c>
+      <c r="D163">
+        <v>1973</v>
+      </c>
+      <c r="E163" t="s">
+        <v>57</v>
+      </c>
+      <c r="F163" t="s">
+        <v>17</v>
+      </c>
+      <c r="G163"/>
+      <c r="H163" t="s">
+        <v>507</v>
+      </c>
+      <c r="I163" t="s">
+        <v>17</v>
+      </c>
+      <c r="J163" t="s">
+        <v>17</v>
+      </c>
+      <c r="K163" t="s">
+        <v>17</v>
+      </c>
+      <c r="L163" t="s">
+        <v>17</v>
+      </c>
+      <c r="M163"/>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" t="s">
+        <v>508</v>
+      </c>
+      <c r="B164" t="s">
+        <v>509</v>
+      </c>
+      <c r="C164" t="s">
+        <v>65</v>
+      </c>
+      <c r="D164">
+        <v>1948</v>
+      </c>
+      <c r="E164" t="s">
+        <v>57</v>
+      </c>
+      <c r="F164" t="s">
+        <v>17</v>
+      </c>
+      <c r="G164"/>
+      <c r="H164" t="s">
+        <v>510</v>
+      </c>
+      <c r="I164" t="s">
+        <v>17</v>
+      </c>
+      <c r="J164" t="s">
+        <v>17</v>
+      </c>
+      <c r="K164" t="s">
+        <v>17</v>
+      </c>
+      <c r="L164" t="s">
+        <v>17</v>
+      </c>
+      <c r="M164"/>
+    </row>
+    <row r="165" spans="1:13">
+      <c r="A165" t="s">
+        <v>511</v>
+      </c>
+      <c r="B165"/>
+      <c r="C165"/>
+      <c r="D165">
+        <v>1953</v>
+      </c>
+      <c r="E165" t="s">
+        <v>57</v>
+      </c>
+      <c r="F165" t="s">
+        <v>17</v>
+      </c>
+      <c r="G165"/>
+      <c r="H165" t="s">
+        <v>512</v>
+      </c>
+      <c r="I165" t="s">
+        <v>17</v>
+      </c>
+      <c r="J165" t="s">
+        <v>17</v>
+      </c>
+      <c r="K165" t="s">
+        <v>17</v>
+      </c>
+      <c r="L165" t="s">
+        <v>17</v>
+      </c>
+      <c r="M165"/>
+    </row>
+    <row r="166" spans="1:13">
+      <c r="A166" t="s">
+        <v>513</v>
+      </c>
+      <c r="B166"/>
+      <c r="C166" t="s">
+        <v>21</v>
+      </c>
+      <c r="D166">
         <v>1956</v>
       </c>
-      <c r="E161" t="s">
-[...190 lines deleted...]
-      <c r="D166">
+      <c r="E166" t="s">
+        <v>57</v>
+      </c>
+      <c r="F166" t="s">
+        <v>17</v>
+      </c>
+      <c r="G166"/>
+      <c r="H166" t="s">
+        <v>514</v>
+      </c>
+      <c r="I166" t="s">
+        <v>17</v>
+      </c>
+      <c r="J166" t="s">
+        <v>17</v>
+      </c>
+      <c r="K166" t="s">
+        <v>17</v>
+      </c>
+      <c r="L166" t="s">
+        <v>17</v>
+      </c>
+      <c r="M166"/>
+    </row>
+    <row r="167" spans="1:13">
+      <c r="A167" t="s">
+        <v>515</v>
+      </c>
+      <c r="B167" t="s">
+        <v>516</v>
+      </c>
+      <c r="C167" t="s">
+        <v>65</v>
+      </c>
+      <c r="D167">
         <v>2001</v>
       </c>
-      <c r="E166" t="s">
-[...38 lines deleted...]
-      <c r="D167">
+      <c r="E167" t="s">
+        <v>398</v>
+      </c>
+      <c r="F167" t="s">
+        <v>29</v>
+      </c>
+      <c r="G167" t="s">
+        <v>517</v>
+      </c>
+      <c r="H167" t="s">
+        <v>518</v>
+      </c>
+      <c r="I167" t="s">
+        <v>17</v>
+      </c>
+      <c r="J167" t="s">
+        <v>17</v>
+      </c>
+      <c r="K167" t="s">
+        <v>17</v>
+      </c>
+      <c r="L167" t="s">
+        <v>17</v>
+      </c>
+      <c r="M167"/>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" t="s">
+        <v>519</v>
+      </c>
+      <c r="B168" t="s">
+        <v>520</v>
+      </c>
+      <c r="C168" t="s">
+        <v>21</v>
+      </c>
+      <c r="D168">
         <v>1968</v>
       </c>
-      <c r="E167" t="s">
-[...36 lines deleted...]
-      <c r="D168">
+      <c r="E168" t="s">
+        <v>521</v>
+      </c>
+      <c r="F168" t="s">
+        <v>17</v>
+      </c>
+      <c r="G168"/>
+      <c r="H168" t="s">
+        <v>522</v>
+      </c>
+      <c r="I168" t="s">
+        <v>17</v>
+      </c>
+      <c r="J168" t="s">
+        <v>17</v>
+      </c>
+      <c r="K168" t="s">
+        <v>17</v>
+      </c>
+      <c r="L168" t="s">
+        <v>17</v>
+      </c>
+      <c r="M168"/>
+    </row>
+    <row r="169" spans="1:13">
+      <c r="A169" t="s">
+        <v>523</v>
+      </c>
+      <c r="B169" t="s">
+        <v>524</v>
+      </c>
+      <c r="C169" t="s">
+        <v>21</v>
+      </c>
+      <c r="D169">
         <v>1987</v>
       </c>
-      <c r="E168" t="s">
-[...36 lines deleted...]
-      <c r="D169">
+      <c r="E169" t="s">
+        <v>57</v>
+      </c>
+      <c r="F169" t="s">
+        <v>17</v>
+      </c>
+      <c r="G169"/>
+      <c r="H169" t="s">
+        <v>525</v>
+      </c>
+      <c r="I169" t="s">
+        <v>17</v>
+      </c>
+      <c r="J169" t="s">
+        <v>17</v>
+      </c>
+      <c r="K169" t="s">
+        <v>17</v>
+      </c>
+      <c r="L169" t="s">
+        <v>17</v>
+      </c>
+      <c r="M169"/>
+    </row>
+    <row r="170" spans="1:13">
+      <c r="A170" t="s">
+        <v>526</v>
+      </c>
+      <c r="B170" t="s">
+        <v>527</v>
+      </c>
+      <c r="C170" t="s">
+        <v>21</v>
+      </c>
+      <c r="D170">
         <v>1966</v>
       </c>
-      <c r="E169" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E170" t="s">
-        <v>68</v>
+        <v>420</v>
       </c>
       <c r="F170" t="s">
-        <v>678</v>
-[...5 lines deleted...]
-      <c r="I170"/>
+        <v>17</v>
+      </c>
+      <c r="G170"/>
+      <c r="H170" t="s">
+        <v>528</v>
+      </c>
+      <c r="I170" t="s">
+        <v>17</v>
+      </c>
       <c r="J170" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K170" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L170" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="171" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M170"/>
+    </row>
+    <row r="171" spans="1:13">
       <c r="A171" t="s">
-        <v>679</v>
+        <v>529</v>
       </c>
       <c r="B171"/>
       <c r="C171" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D171">
-        <v>1966</v>
+        <v>1948</v>
       </c>
       <c r="E171" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F171" t="s">
-        <v>680</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G171"/>
       <c r="H171"/>
       <c r="I171" t="s">
-        <v>681</v>
+        <v>17</v>
       </c>
       <c r="J171" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K171" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L171" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="172" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M171"/>
+    </row>
+    <row r="172" spans="1:13">
       <c r="A172" t="s">
-        <v>682</v>
-[...3 lines deleted...]
-      </c>
+        <v>530</v>
+      </c>
+      <c r="B172"/>
       <c r="C172" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D172">
-        <v>1990</v>
+        <v>1966</v>
       </c>
       <c r="E172" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F172" t="s">
-        <v>684</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G172"/>
       <c r="H172" t="s">
-        <v>418</v>
+        <v>531</v>
       </c>
       <c r="I172" t="s">
-        <v>685</v>
+        <v>17</v>
       </c>
       <c r="J172" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K172" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L172" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="173" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M172"/>
+    </row>
+    <row r="173" spans="1:13">
       <c r="A173" t="s">
-        <v>686</v>
+        <v>532</v>
       </c>
       <c r="B173" t="s">
-        <v>687</v>
+        <v>533</v>
       </c>
       <c r="C173" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D173">
         <v>1990</v>
       </c>
       <c r="E173" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F173" t="s">
-        <v>688</v>
+        <v>29</v>
       </c>
       <c r="G173" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="H173"/>
+        <v>328</v>
+      </c>
+      <c r="H173" t="s">
+        <v>534</v>
+      </c>
       <c r="I173" t="s">
-        <v>689</v>
+        <v>17</v>
       </c>
       <c r="J173" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K173" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L173" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="174" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M173"/>
+    </row>
+    <row r="174" spans="1:13">
       <c r="A174" t="s">
-        <v>690</v>
+        <v>535</v>
       </c>
       <c r="B174" t="s">
-        <v>691</v>
+        <v>536</v>
       </c>
       <c r="C174" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="D174">
+        <v>1990</v>
+      </c>
+      <c r="E174" t="s">
+        <v>57</v>
+      </c>
+      <c r="F174" t="s">
+        <v>17</v>
+      </c>
+      <c r="G174"/>
+      <c r="H174" t="s">
+        <v>537</v>
+      </c>
+      <c r="I174" t="s">
+        <v>17</v>
+      </c>
+      <c r="J174" t="s">
+        <v>17</v>
+      </c>
+      <c r="K174" t="s">
+        <v>17</v>
+      </c>
+      <c r="L174" t="s">
+        <v>17</v>
+      </c>
+      <c r="M174"/>
+    </row>
+    <row r="175" spans="1:13">
+      <c r="A175" t="s">
+        <v>538</v>
+      </c>
+      <c r="B175" t="s">
+        <v>539</v>
+      </c>
+      <c r="C175" t="s">
+        <v>21</v>
+      </c>
+      <c r="D175">
         <v>1988</v>
       </c>
-      <c r="E174" t="s">
-[...36 lines deleted...]
-      <c r="D175">
+      <c r="E175" t="s">
+        <v>45</v>
+      </c>
+      <c r="F175" t="s">
+        <v>17</v>
+      </c>
+      <c r="G175"/>
+      <c r="H175" t="s">
+        <v>540</v>
+      </c>
+      <c r="I175" t="s">
+        <v>29</v>
+      </c>
+      <c r="J175" t="s">
+        <v>29</v>
+      </c>
+      <c r="K175" t="s">
+        <v>17</v>
+      </c>
+      <c r="L175" t="s">
+        <v>17</v>
+      </c>
+      <c r="M175"/>
+    </row>
+    <row r="176" spans="1:13">
+      <c r="A176" t="s">
+        <v>541</v>
+      </c>
+      <c r="B176" t="s">
+        <v>542</v>
+      </c>
+      <c r="C176" t="s">
+        <v>15</v>
+      </c>
+      <c r="D176">
         <v>1997</v>
       </c>
-      <c r="E175" t="s">
-[...38 lines deleted...]
-      <c r="D176">
+      <c r="E176" t="s">
+        <v>543</v>
+      </c>
+      <c r="F176" t="s">
+        <v>29</v>
+      </c>
+      <c r="G176" t="s">
+        <v>544</v>
+      </c>
+      <c r="H176" t="s">
+        <v>545</v>
+      </c>
+      <c r="I176" t="s">
+        <v>17</v>
+      </c>
+      <c r="J176" t="s">
+        <v>17</v>
+      </c>
+      <c r="K176" t="s">
+        <v>17</v>
+      </c>
+      <c r="L176" t="s">
+        <v>17</v>
+      </c>
+      <c r="M176"/>
+    </row>
+    <row r="177" spans="1:13">
+      <c r="A177" t="s">
+        <v>546</v>
+      </c>
+      <c r="B177" t="s">
+        <v>547</v>
+      </c>
+      <c r="C177" t="s">
+        <v>15</v>
+      </c>
+      <c r="D177">
         <v>1995</v>
       </c>
-      <c r="E176" t="s">
-[...38 lines deleted...]
-      <c r="D177">
+      <c r="E177" t="s">
+        <v>57</v>
+      </c>
+      <c r="F177" t="s">
+        <v>29</v>
+      </c>
+      <c r="G177" t="s">
+        <v>488</v>
+      </c>
+      <c r="H177" t="s">
+        <v>548</v>
+      </c>
+      <c r="I177" t="s">
+        <v>17</v>
+      </c>
+      <c r="J177" t="s">
+        <v>29</v>
+      </c>
+      <c r="K177" t="s">
+        <v>17</v>
+      </c>
+      <c r="L177" t="s">
+        <v>17</v>
+      </c>
+      <c r="M177"/>
+    </row>
+    <row r="178" spans="1:13">
+      <c r="A178" t="s">
+        <v>549</v>
+      </c>
+      <c r="B178" t="s">
+        <v>550</v>
+      </c>
+      <c r="C178" t="s">
+        <v>21</v>
+      </c>
+      <c r="D178">
         <v>1981</v>
       </c>
-      <c r="E177" t="s">
+      <c r="E178" t="s">
+        <v>434</v>
+      </c>
+      <c r="F178" t="s">
+        <v>17</v>
+      </c>
+      <c r="G178"/>
+      <c r="H178" t="s">
+        <v>551</v>
+      </c>
+      <c r="I178" t="s">
+        <v>17</v>
+      </c>
+      <c r="J178" t="s">
+        <v>29</v>
+      </c>
+      <c r="K178" t="s">
+        <v>17</v>
+      </c>
+      <c r="L178" t="s">
+        <v>17</v>
+      </c>
+      <c r="M178"/>
+    </row>
+    <row r="179" spans="1:13">
+      <c r="A179" t="s">
+        <v>552</v>
+      </c>
+      <c r="B179" t="s">
+        <v>553</v>
+      </c>
+      <c r="C179" t="s">
+        <v>21</v>
+      </c>
+      <c r="D179">
+        <v>1999</v>
+      </c>
+      <c r="E179" t="s">
+        <v>22</v>
+      </c>
+      <c r="F179" t="s">
+        <v>29</v>
+      </c>
+      <c r="G179" t="s">
+        <v>58</v>
+      </c>
+      <c r="H179" t="s">
+        <v>554</v>
+      </c>
+      <c r="I179" t="s">
+        <v>29</v>
+      </c>
+      <c r="J179" t="s">
+        <v>29</v>
+      </c>
+      <c r="K179" t="s">
+        <v>17</v>
+      </c>
+      <c r="L179" t="s">
+        <v>17</v>
+      </c>
+      <c r="M179" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13">
+      <c r="A180" t="s">
         <v>556</v>
-      </c>
-[...108 lines deleted...]
-        <v>715</v>
       </c>
       <c r="B180"/>
       <c r="C180" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D180">
+        <v>1930</v>
+      </c>
+      <c r="E180" t="s">
+        <v>57</v>
+      </c>
+      <c r="F180" t="s">
+        <v>17</v>
+      </c>
+      <c r="G180"/>
+      <c r="H180" t="s">
+        <v>557</v>
+      </c>
+      <c r="I180" t="s">
+        <v>17</v>
+      </c>
+      <c r="J180" t="s">
+        <v>17</v>
+      </c>
+      <c r="K180" t="s">
+        <v>17</v>
+      </c>
+      <c r="L180" t="s">
+        <v>17</v>
+      </c>
+      <c r="M180"/>
+    </row>
+    <row r="181" spans="1:13">
+      <c r="A181" t="s">
+        <v>558</v>
+      </c>
+      <c r="B181"/>
+      <c r="C181" t="s">
+        <v>15</v>
+      </c>
+      <c r="D181">
         <v>1962</v>
       </c>
-      <c r="E180" t="s">
-[...36 lines deleted...]
-      <c r="D181">
+      <c r="E181" t="s">
+        <v>57</v>
+      </c>
+      <c r="F181" t="s">
+        <v>17</v>
+      </c>
+      <c r="G181"/>
+      <c r="H181" t="s">
+        <v>559</v>
+      </c>
+      <c r="I181" t="s">
+        <v>17</v>
+      </c>
+      <c r="J181" t="s">
+        <v>17</v>
+      </c>
+      <c r="K181" t="s">
+        <v>17</v>
+      </c>
+      <c r="L181" t="s">
+        <v>17</v>
+      </c>
+      <c r="M181"/>
+    </row>
+    <row r="182" spans="1:13">
+      <c r="A182" t="s">
+        <v>560</v>
+      </c>
+      <c r="B182" t="s">
+        <v>561</v>
+      </c>
+      <c r="C182" t="s">
+        <v>21</v>
+      </c>
+      <c r="D182">
         <v>1960</v>
       </c>
-      <c r="E181" t="s">
-[...36 lines deleted...]
-      <c r="D182">
+      <c r="E182" t="s">
+        <v>57</v>
+      </c>
+      <c r="F182" t="s">
+        <v>17</v>
+      </c>
+      <c r="G182"/>
+      <c r="H182" t="s">
+        <v>562</v>
+      </c>
+      <c r="I182" t="s">
+        <v>17</v>
+      </c>
+      <c r="J182" t="s">
+        <v>17</v>
+      </c>
+      <c r="K182" t="s">
+        <v>17</v>
+      </c>
+      <c r="L182" t="s">
+        <v>17</v>
+      </c>
+      <c r="M182"/>
+    </row>
+    <row r="183" spans="1:13">
+      <c r="A183" t="s">
+        <v>563</v>
+      </c>
+      <c r="B183" t="s">
+        <v>564</v>
+      </c>
+      <c r="C183" t="s">
+        <v>21</v>
+      </c>
+      <c r="D183">
         <v>1976</v>
       </c>
-      <c r="E182" t="s">
-[...36 lines deleted...]
-      <c r="D183">
+      <c r="E183" t="s">
+        <v>45</v>
+      </c>
+      <c r="F183" t="s">
+        <v>17</v>
+      </c>
+      <c r="G183"/>
+      <c r="H183" t="s">
+        <v>565</v>
+      </c>
+      <c r="I183" t="s">
+        <v>17</v>
+      </c>
+      <c r="J183" t="s">
+        <v>17</v>
+      </c>
+      <c r="K183" t="s">
+        <v>17</v>
+      </c>
+      <c r="L183" t="s">
+        <v>17</v>
+      </c>
+      <c r="M183"/>
+    </row>
+    <row r="184" spans="1:13">
+      <c r="A184" t="s">
+        <v>566</v>
+      </c>
+      <c r="B184" t="s">
+        <v>567</v>
+      </c>
+      <c r="C184" t="s">
+        <v>21</v>
+      </c>
+      <c r="D184">
         <v>1959</v>
       </c>
-      <c r="E183" t="s">
-[...34 lines deleted...]
-      <c r="D184">
+      <c r="E184" t="s">
+        <v>57</v>
+      </c>
+      <c r="F184" t="s">
+        <v>17</v>
+      </c>
+      <c r="G184"/>
+      <c r="H184" t="s">
+        <v>568</v>
+      </c>
+      <c r="I184" t="s">
+        <v>17</v>
+      </c>
+      <c r="J184" t="s">
+        <v>17</v>
+      </c>
+      <c r="K184" t="s">
+        <v>17</v>
+      </c>
+      <c r="L184" t="s">
+        <v>17</v>
+      </c>
+      <c r="M184"/>
+    </row>
+    <row r="185" spans="1:13">
+      <c r="A185" t="s">
+        <v>569</v>
+      </c>
+      <c r="B185"/>
+      <c r="C185" t="s">
+        <v>21</v>
+      </c>
+      <c r="D185">
         <v>1961</v>
       </c>
-      <c r="E184" t="s">
-[...36 lines deleted...]
-      <c r="D185">
+      <c r="E185" t="s">
+        <v>57</v>
+      </c>
+      <c r="F185" t="s">
+        <v>17</v>
+      </c>
+      <c r="G185"/>
+      <c r="H185" t="s">
+        <v>570</v>
+      </c>
+      <c r="I185" t="s">
+        <v>17</v>
+      </c>
+      <c r="J185" t="s">
+        <v>17</v>
+      </c>
+      <c r="K185" t="s">
+        <v>17</v>
+      </c>
+      <c r="L185" t="s">
+        <v>17</v>
+      </c>
+      <c r="M185"/>
+    </row>
+    <row r="186" spans="1:13">
+      <c r="A186" t="s">
+        <v>571</v>
+      </c>
+      <c r="B186" t="s">
+        <v>572</v>
+      </c>
+      <c r="C186" t="s">
+        <v>21</v>
+      </c>
+      <c r="D186">
         <v>1973</v>
       </c>
-      <c r="E185" t="s">
-[...34 lines deleted...]
-      <c r="D186">
+      <c r="E186" t="s">
+        <v>57</v>
+      </c>
+      <c r="F186" t="s">
+        <v>17</v>
+      </c>
+      <c r="G186"/>
+      <c r="H186" t="s">
+        <v>573</v>
+      </c>
+      <c r="I186" t="s">
+        <v>17</v>
+      </c>
+      <c r="J186" t="s">
+        <v>17</v>
+      </c>
+      <c r="K186" t="s">
+        <v>17</v>
+      </c>
+      <c r="L186" t="s">
+        <v>17</v>
+      </c>
+      <c r="M186"/>
+    </row>
+    <row r="187" spans="1:13">
+      <c r="A187" t="s">
+        <v>574</v>
+      </c>
+      <c r="B187"/>
+      <c r="C187" t="s">
+        <v>65</v>
+      </c>
+      <c r="D187">
         <v>1951</v>
       </c>
-      <c r="E186" t="s">
-[...36 lines deleted...]
-      <c r="D187">
+      <c r="E187" t="s">
+        <v>57</v>
+      </c>
+      <c r="F187" t="s">
+        <v>17</v>
+      </c>
+      <c r="G187"/>
+      <c r="H187" t="s">
+        <v>575</v>
+      </c>
+      <c r="I187" t="s">
+        <v>17</v>
+      </c>
+      <c r="J187" t="s">
+        <v>17</v>
+      </c>
+      <c r="K187" t="s">
+        <v>17</v>
+      </c>
+      <c r="L187" t="s">
+        <v>17</v>
+      </c>
+      <c r="M187"/>
+    </row>
+    <row r="188" spans="1:13">
+      <c r="A188" t="s">
+        <v>576</v>
+      </c>
+      <c r="B188" t="s">
+        <v>577</v>
+      </c>
+      <c r="C188" t="s">
+        <v>21</v>
+      </c>
+      <c r="D188">
         <v>1966</v>
       </c>
-      <c r="E187" t="s">
-[...34 lines deleted...]
-      <c r="D188">
+      <c r="E188" t="s">
+        <v>578</v>
+      </c>
+      <c r="F188" t="s">
+        <v>17</v>
+      </c>
+      <c r="G188"/>
+      <c r="H188" t="s">
+        <v>579</v>
+      </c>
+      <c r="I188" t="s">
+        <v>17</v>
+      </c>
+      <c r="J188" t="s">
+        <v>29</v>
+      </c>
+      <c r="K188" t="s">
+        <v>17</v>
+      </c>
+      <c r="L188" t="s">
+        <v>17</v>
+      </c>
+      <c r="M188"/>
+    </row>
+    <row r="189" spans="1:13">
+      <c r="A189" t="s">
+        <v>580</v>
+      </c>
+      <c r="B189"/>
+      <c r="C189" t="s">
+        <v>21</v>
+      </c>
+      <c r="D189">
         <v>1958</v>
       </c>
-      <c r="E188" t="s">
-[...36 lines deleted...]
-      <c r="D189">
+      <c r="E189" t="s">
+        <v>57</v>
+      </c>
+      <c r="F189" t="s">
+        <v>17</v>
+      </c>
+      <c r="G189"/>
+      <c r="H189" t="s">
+        <v>581</v>
+      </c>
+      <c r="I189" t="s">
+        <v>17</v>
+      </c>
+      <c r="J189" t="s">
+        <v>17</v>
+      </c>
+      <c r="K189" t="s">
+        <v>17</v>
+      </c>
+      <c r="L189" t="s">
+        <v>17</v>
+      </c>
+      <c r="M189"/>
+    </row>
+    <row r="190" spans="1:13">
+      <c r="A190" t="s">
+        <v>582</v>
+      </c>
+      <c r="B190" t="s">
+        <v>583</v>
+      </c>
+      <c r="C190" t="s">
+        <v>21</v>
+      </c>
+      <c r="D190">
         <v>1995</v>
       </c>
-      <c r="E189" t="s">
-[...8 lines deleted...]
-      <c r="H189" t="s">
+      <c r="E190" t="s">
+        <v>57</v>
+      </c>
+      <c r="F190" t="s">
+        <v>29</v>
+      </c>
+      <c r="G190" t="s">
+        <v>463</v>
+      </c>
+      <c r="H190" t="s">
+        <v>584</v>
+      </c>
+      <c r="I190" t="s">
+        <v>17</v>
+      </c>
+      <c r="J190" t="s">
+        <v>17</v>
+      </c>
+      <c r="K190" t="s">
+        <v>17</v>
+      </c>
+      <c r="L190" t="s">
+        <v>17</v>
+      </c>
+      <c r="M190"/>
+    </row>
+    <row r="191" spans="1:13">
+      <c r="A191" t="s">
+        <v>585</v>
+      </c>
+      <c r="B191" t="s">
+        <v>586</v>
+      </c>
+      <c r="C191" t="s">
+        <v>21</v>
+      </c>
+      <c r="D191">
+        <v>1972</v>
+      </c>
+      <c r="E191" t="s">
+        <v>521</v>
+      </c>
+      <c r="F191" t="s">
+        <v>17</v>
+      </c>
+      <c r="G191"/>
+      <c r="H191" t="s">
+        <v>587</v>
+      </c>
+      <c r="I191" t="s">
+        <v>17</v>
+      </c>
+      <c r="J191" t="s">
+        <v>17</v>
+      </c>
+      <c r="K191" t="s">
+        <v>17</v>
+      </c>
+      <c r="L191" t="s">
+        <v>17</v>
+      </c>
+      <c r="M191"/>
+    </row>
+    <row r="192" spans="1:13">
+      <c r="A192" t="s">
+        <v>588</v>
+      </c>
+      <c r="B192" t="s">
+        <v>589</v>
+      </c>
+      <c r="C192" t="s">
+        <v>21</v>
+      </c>
+      <c r="D192">
+        <v>2001</v>
+      </c>
+      <c r="E192" t="s">
+        <v>57</v>
+      </c>
+      <c r="F192" t="s">
+        <v>29</v>
+      </c>
+      <c r="G192" t="s">
+        <v>590</v>
+      </c>
+      <c r="H192" t="s">
+        <v>591</v>
+      </c>
+      <c r="I192" t="s">
+        <v>17</v>
+      </c>
+      <c r="J192" t="s">
+        <v>17</v>
+      </c>
+      <c r="K192" t="s">
+        <v>17</v>
+      </c>
+      <c r="L192" t="s">
+        <v>17</v>
+      </c>
+      <c r="M192"/>
+    </row>
+    <row r="193" spans="1:13">
+      <c r="A193" t="s">
+        <v>592</v>
+      </c>
+      <c r="B193" t="s">
+        <v>593</v>
+      </c>
+      <c r="C193" t="s">
+        <v>21</v>
+      </c>
+      <c r="D193">
+        <v>1952</v>
+      </c>
+      <c r="E193" t="s">
+        <v>57</v>
+      </c>
+      <c r="F193" t="s">
+        <v>17</v>
+      </c>
+      <c r="G193"/>
+      <c r="H193" t="s">
         <v>594</v>
       </c>
-      <c r="I189" t="s">
-[...108 lines deleted...]
-      <c r="D192">
+      <c r="I193" t="s">
+        <v>17</v>
+      </c>
+      <c r="J193" t="s">
+        <v>17</v>
+      </c>
+      <c r="K193" t="s">
+        <v>17</v>
+      </c>
+      <c r="L193" t="s">
+        <v>17</v>
+      </c>
+      <c r="M193"/>
+    </row>
+    <row r="194" spans="1:13">
+      <c r="A194" t="s">
+        <v>595</v>
+      </c>
+      <c r="B194" t="s">
+        <v>596</v>
+      </c>
+      <c r="C194" t="s">
+        <v>21</v>
+      </c>
+      <c r="D194">
+        <v>1964</v>
+      </c>
+      <c r="E194" t="s">
+        <v>22</v>
+      </c>
+      <c r="F194" t="s">
+        <v>17</v>
+      </c>
+      <c r="G194"/>
+      <c r="H194" t="s">
+        <v>597</v>
+      </c>
+      <c r="I194" t="s">
+        <v>29</v>
+      </c>
+      <c r="J194" t="s">
+        <v>29</v>
+      </c>
+      <c r="K194" t="s">
+        <v>17</v>
+      </c>
+      <c r="L194" t="s">
+        <v>17</v>
+      </c>
+      <c r="M194"/>
+    </row>
+    <row r="195" spans="1:13">
+      <c r="A195" t="s">
+        <v>598</v>
+      </c>
+      <c r="B195" t="s">
+        <v>599</v>
+      </c>
+      <c r="C195" t="s">
+        <v>21</v>
+      </c>
+      <c r="D195">
         <v>1952</v>
       </c>
-      <c r="E192" t="s">
-[...76 lines deleted...]
-      <c r="D194">
+      <c r="E195" t="s">
+        <v>22</v>
+      </c>
+      <c r="F195" t="s">
+        <v>17</v>
+      </c>
+      <c r="G195"/>
+      <c r="H195" t="s">
+        <v>600</v>
+      </c>
+      <c r="I195" t="s">
+        <v>29</v>
+      </c>
+      <c r="J195" t="s">
+        <v>29</v>
+      </c>
+      <c r="K195" t="s">
+        <v>17</v>
+      </c>
+      <c r="L195" t="s">
+        <v>17</v>
+      </c>
+      <c r="M195"/>
+    </row>
+    <row r="196" spans="1:13">
+      <c r="A196" t="s">
+        <v>601</v>
+      </c>
+      <c r="B196" t="s">
+        <v>602</v>
+      </c>
+      <c r="C196" t="s">
+        <v>21</v>
+      </c>
+      <c r="D196">
+        <v>1978</v>
+      </c>
+      <c r="E196" t="s">
+        <v>603</v>
+      </c>
+      <c r="F196" t="s">
+        <v>17</v>
+      </c>
+      <c r="G196"/>
+      <c r="H196" t="s">
+        <v>604</v>
+      </c>
+      <c r="I196" t="s">
+        <v>17</v>
+      </c>
+      <c r="J196" t="s">
+        <v>17</v>
+      </c>
+      <c r="K196" t="s">
+        <v>17</v>
+      </c>
+      <c r="L196" t="s">
+        <v>17</v>
+      </c>
+      <c r="M196"/>
+    </row>
+    <row r="197" spans="1:13">
+      <c r="A197" t="s">
+        <v>605</v>
+      </c>
+      <c r="B197" t="s">
+        <v>606</v>
+      </c>
+      <c r="C197" t="s">
+        <v>15</v>
+      </c>
+      <c r="D197">
+        <v>1973</v>
+      </c>
+      <c r="E197" t="s">
+        <v>22</v>
+      </c>
+      <c r="F197" t="s">
+        <v>17</v>
+      </c>
+      <c r="G197"/>
+      <c r="H197" t="s">
+        <v>607</v>
+      </c>
+      <c r="I197" t="s">
+        <v>29</v>
+      </c>
+      <c r="J197" t="s">
+        <v>29</v>
+      </c>
+      <c r="K197" t="s">
+        <v>17</v>
+      </c>
+      <c r="L197" t="s">
+        <v>17</v>
+      </c>
+      <c r="M197"/>
+    </row>
+    <row r="198" spans="1:13">
+      <c r="A198" t="s">
+        <v>608</v>
+      </c>
+      <c r="B198" t="s">
+        <v>609</v>
+      </c>
+      <c r="C198" t="s">
+        <v>15</v>
+      </c>
+      <c r="D198">
+        <v>1982</v>
+      </c>
+      <c r="E198" t="s">
+        <v>57</v>
+      </c>
+      <c r="F198" t="s">
+        <v>17</v>
+      </c>
+      <c r="G198"/>
+      <c r="H198" t="s">
+        <v>610</v>
+      </c>
+      <c r="I198" t="s">
+        <v>17</v>
+      </c>
+      <c r="J198" t="s">
+        <v>17</v>
+      </c>
+      <c r="K198" t="s">
+        <v>17</v>
+      </c>
+      <c r="L198" t="s">
+        <v>17</v>
+      </c>
+      <c r="M198"/>
+    </row>
+    <row r="199" spans="1:13">
+      <c r="A199" t="s">
+        <v>611</v>
+      </c>
+      <c r="B199" t="s">
+        <v>612</v>
+      </c>
+      <c r="C199" t="s">
+        <v>21</v>
+      </c>
+      <c r="D199">
         <v>1952</v>
       </c>
-      <c r="E194" t="s">
-[...76 lines deleted...]
-      <c r="D196">
+      <c r="E199" t="s">
+        <v>22</v>
+      </c>
+      <c r="F199" t="s">
+        <v>17</v>
+      </c>
+      <c r="G199"/>
+      <c r="H199" t="s">
+        <v>613</v>
+      </c>
+      <c r="I199" t="s">
+        <v>17</v>
+      </c>
+      <c r="J199" t="s">
+        <v>29</v>
+      </c>
+      <c r="K199" t="s">
+        <v>17</v>
+      </c>
+      <c r="L199" t="s">
+        <v>17</v>
+      </c>
+      <c r="M199"/>
+    </row>
+    <row r="200" spans="1:13">
+      <c r="A200" t="s">
+        <v>614</v>
+      </c>
+      <c r="B200" t="s">
+        <v>615</v>
+      </c>
+      <c r="C200" t="s">
+        <v>15</v>
+      </c>
+      <c r="D200">
         <v>1973</v>
       </c>
-      <c r="E196" t="s">
-[...116 lines deleted...]
-      <c r="D199">
+      <c r="E200" t="s">
+        <v>57</v>
+      </c>
+      <c r="F200" t="s">
+        <v>17</v>
+      </c>
+      <c r="G200"/>
+      <c r="H200" t="s">
+        <v>616</v>
+      </c>
+      <c r="I200" t="s">
+        <v>17</v>
+      </c>
+      <c r="J200" t="s">
+        <v>17</v>
+      </c>
+      <c r="K200" t="s">
+        <v>17</v>
+      </c>
+      <c r="L200" t="s">
+        <v>17</v>
+      </c>
+      <c r="M200"/>
+    </row>
+    <row r="201" spans="1:13">
+      <c r="A201" t="s">
+        <v>617</v>
+      </c>
+      <c r="B201"/>
+      <c r="C201" t="s">
+        <v>15</v>
+      </c>
+      <c r="D201">
+        <v>1971</v>
+      </c>
+      <c r="E201" t="s">
+        <v>57</v>
+      </c>
+      <c r="F201" t="s">
+        <v>17</v>
+      </c>
+      <c r="G201"/>
+      <c r="H201" t="s">
+        <v>618</v>
+      </c>
+      <c r="I201" t="s">
+        <v>17</v>
+      </c>
+      <c r="J201" t="s">
+        <v>17</v>
+      </c>
+      <c r="K201" t="s">
+        <v>17</v>
+      </c>
+      <c r="L201" t="s">
+        <v>17</v>
+      </c>
+      <c r="M201"/>
+    </row>
+    <row r="202" spans="1:13">
+      <c r="A202" t="s">
+        <v>619</v>
+      </c>
+      <c r="B202" t="s">
+        <v>620</v>
+      </c>
+      <c r="C202" t="s">
+        <v>21</v>
+      </c>
+      <c r="D202">
+        <v>1949</v>
+      </c>
+      <c r="E202" t="s">
+        <v>57</v>
+      </c>
+      <c r="F202" t="s">
+        <v>17</v>
+      </c>
+      <c r="G202"/>
+      <c r="H202" t="s">
+        <v>621</v>
+      </c>
+      <c r="I202" t="s">
+        <v>17</v>
+      </c>
+      <c r="J202" t="s">
+        <v>17</v>
+      </c>
+      <c r="K202" t="s">
+        <v>17</v>
+      </c>
+      <c r="L202" t="s">
+        <v>17</v>
+      </c>
+      <c r="M202"/>
+    </row>
+    <row r="203" spans="1:13">
+      <c r="A203" t="s">
+        <v>622</v>
+      </c>
+      <c r="B203" t="s">
+        <v>623</v>
+      </c>
+      <c r="C203" t="s">
+        <v>15</v>
+      </c>
+      <c r="D203">
+        <v>1947</v>
+      </c>
+      <c r="E203" t="s">
+        <v>57</v>
+      </c>
+      <c r="F203" t="s">
+        <v>17</v>
+      </c>
+      <c r="G203"/>
+      <c r="H203" t="s">
+        <v>624</v>
+      </c>
+      <c r="I203" t="s">
+        <v>17</v>
+      </c>
+      <c r="J203" t="s">
+        <v>17</v>
+      </c>
+      <c r="K203" t="s">
+        <v>17</v>
+      </c>
+      <c r="L203" t="s">
+        <v>17</v>
+      </c>
+      <c r="M203"/>
+    </row>
+    <row r="204" spans="1:13">
+      <c r="A204" t="s">
+        <v>625</v>
+      </c>
+      <c r="B204" t="s">
+        <v>626</v>
+      </c>
+      <c r="C204" t="s">
+        <v>65</v>
+      </c>
+      <c r="D204">
+        <v>1959</v>
+      </c>
+      <c r="E204" t="s">
+        <v>57</v>
+      </c>
+      <c r="F204" t="s">
+        <v>17</v>
+      </c>
+      <c r="G204"/>
+      <c r="H204" t="s">
+        <v>627</v>
+      </c>
+      <c r="I204" t="s">
+        <v>17</v>
+      </c>
+      <c r="J204" t="s">
+        <v>17</v>
+      </c>
+      <c r="K204" t="s">
+        <v>17</v>
+      </c>
+      <c r="L204" t="s">
+        <v>17</v>
+      </c>
+      <c r="M204"/>
+    </row>
+    <row r="205" spans="1:13">
+      <c r="A205" t="s">
+        <v>628</v>
+      </c>
+      <c r="B205" t="s">
+        <v>629</v>
+      </c>
+      <c r="C205" t="s">
+        <v>15</v>
+      </c>
+      <c r="D205">
         <v>1973</v>
       </c>
-      <c r="E199" t="s">
-[...234 lines deleted...]
-      <c r="D205">
+      <c r="E205" t="s">
+        <v>57</v>
+      </c>
+      <c r="F205" t="s">
+        <v>17</v>
+      </c>
+      <c r="G205"/>
+      <c r="H205" t="s">
+        <v>630</v>
+      </c>
+      <c r="I205" t="s">
+        <v>17</v>
+      </c>
+      <c r="J205" t="s">
+        <v>17</v>
+      </c>
+      <c r="K205" t="s">
+        <v>17</v>
+      </c>
+      <c r="L205" t="s">
+        <v>17</v>
+      </c>
+      <c r="M205"/>
+    </row>
+    <row r="206" spans="1:13">
+      <c r="A206" t="s">
+        <v>631</v>
+      </c>
+      <c r="B206" t="s">
+        <v>632</v>
+      </c>
+      <c r="C206" t="s">
+        <v>15</v>
+      </c>
+      <c r="D206">
         <v>1996</v>
       </c>
-      <c r="E205" t="s">
-[...34 lines deleted...]
-      <c r="D206">
+      <c r="E206" t="s">
+        <v>57</v>
+      </c>
+      <c r="F206" t="s">
+        <v>17</v>
+      </c>
+      <c r="G206"/>
+      <c r="H206" t="s">
+        <v>633</v>
+      </c>
+      <c r="I206" t="s">
+        <v>17</v>
+      </c>
+      <c r="J206" t="s">
+        <v>17</v>
+      </c>
+      <c r="K206" t="s">
+        <v>17</v>
+      </c>
+      <c r="L206" t="s">
+        <v>17</v>
+      </c>
+      <c r="M206"/>
+    </row>
+    <row r="207" spans="1:13">
+      <c r="A207" t="s">
+        <v>634</v>
+      </c>
+      <c r="B207"/>
+      <c r="C207" t="s">
+        <v>65</v>
+      </c>
+      <c r="D207">
         <v>1926</v>
       </c>
-      <c r="E206" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E207" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F207" t="s">
-        <v>815</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G207"/>
       <c r="H207"/>
       <c r="I207" t="s">
-        <v>816</v>
+        <v>17</v>
       </c>
       <c r="J207" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="K207" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L207" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-    <row r="208" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M207"/>
+    </row>
+    <row r="208" spans="1:13">
       <c r="A208" t="s">
-        <v>817</v>
+        <v>635</v>
       </c>
       <c r="B208" t="s">
-        <v>818</v>
+        <v>636</v>
       </c>
       <c r="C208" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D208">
+        <v>1981</v>
+      </c>
+      <c r="E208" t="s">
+        <v>22</v>
+      </c>
+      <c r="F208" t="s">
+        <v>17</v>
+      </c>
+      <c r="G208"/>
+      <c r="H208" t="s">
+        <v>637</v>
+      </c>
+      <c r="I208" t="s">
+        <v>29</v>
+      </c>
+      <c r="J208" t="s">
+        <v>29</v>
+      </c>
+      <c r="K208" t="s">
+        <v>29</v>
+      </c>
+      <c r="L208" t="s">
+        <v>17</v>
+      </c>
+      <c r="M208"/>
+    </row>
+    <row r="209" spans="1:13">
+      <c r="A209" t="s">
+        <v>638</v>
+      </c>
+      <c r="B209" t="s">
+        <v>639</v>
+      </c>
+      <c r="C209" t="s">
+        <v>15</v>
+      </c>
+      <c r="D209">
         <v>1976</v>
       </c>
-      <c r="E208" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E209" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="F209" t="s">
-        <v>822</v>
-[...4 lines deleted...]
-      <c r="H209"/>
+        <v>17</v>
+      </c>
+      <c r="G209"/>
+      <c r="H209" t="s">
+        <v>640</v>
+      </c>
       <c r="I209" t="s">
-        <v>823</v>
+        <v>29</v>
       </c>
       <c r="J209" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="K209" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="L209" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="210" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M209"/>
+    </row>
+    <row r="210" spans="1:13">
       <c r="A210" t="s">
-        <v>824</v>
+        <v>641</v>
       </c>
       <c r="B210"/>
       <c r="C210" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D210">
-        <v>1978</v>
+        <v>1969</v>
       </c>
       <c r="E210" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F210" t="s">
-        <v>205</v>
-[...4 lines deleted...]
-      <c r="H210"/>
+        <v>17</v>
+      </c>
+      <c r="G210"/>
+      <c r="H210" t="s">
+        <v>642</v>
+      </c>
       <c r="I210" t="s">
-        <v>825</v>
+        <v>17</v>
       </c>
       <c r="J210" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K210" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L210" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="211" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M210"/>
+    </row>
+    <row r="211" spans="1:13">
       <c r="A211" t="s">
-        <v>826</v>
+        <v>643</v>
       </c>
       <c r="B211"/>
       <c r="C211" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D211">
+        <v>1978</v>
+      </c>
+      <c r="E211" t="s">
+        <v>57</v>
+      </c>
+      <c r="F211" t="s">
+        <v>17</v>
+      </c>
+      <c r="G211"/>
+      <c r="H211" t="s">
+        <v>644</v>
+      </c>
+      <c r="I211" t="s">
+        <v>17</v>
+      </c>
+      <c r="J211" t="s">
+        <v>17</v>
+      </c>
+      <c r="K211" t="s">
+        <v>17</v>
+      </c>
+      <c r="L211" t="s">
+        <v>17</v>
+      </c>
+      <c r="M211"/>
+    </row>
+    <row r="212" spans="1:13">
+      <c r="A212" t="s">
+        <v>645</v>
+      </c>
+      <c r="B212"/>
+      <c r="C212" t="s">
+        <v>21</v>
+      </c>
+      <c r="D212">
         <v>1963</v>
       </c>
-      <c r="E211" t="s">
-[...36 lines deleted...]
-      <c r="D212">
+      <c r="E212" t="s">
+        <v>57</v>
+      </c>
+      <c r="F212" t="s">
+        <v>17</v>
+      </c>
+      <c r="G212"/>
+      <c r="H212" t="s">
+        <v>646</v>
+      </c>
+      <c r="I212" t="s">
+        <v>17</v>
+      </c>
+      <c r="J212" t="s">
+        <v>17</v>
+      </c>
+      <c r="K212" t="s">
+        <v>17</v>
+      </c>
+      <c r="L212" t="s">
+        <v>17</v>
+      </c>
+      <c r="M212"/>
+    </row>
+    <row r="213" spans="1:13">
+      <c r="A213" t="s">
+        <v>647</v>
+      </c>
+      <c r="B213" t="s">
+        <v>648</v>
+      </c>
+      <c r="C213" t="s">
+        <v>15</v>
+      </c>
+      <c r="D213">
         <v>1981</v>
       </c>
-      <c r="E212" t="s">
-[...34 lines deleted...]
-      <c r="D213">
+      <c r="E213" t="s">
+        <v>649</v>
+      </c>
+      <c r="F213" t="s">
+        <v>17</v>
+      </c>
+      <c r="G213"/>
+      <c r="H213" t="s">
+        <v>650</v>
+      </c>
+      <c r="I213" t="s">
+        <v>17</v>
+      </c>
+      <c r="J213" t="s">
+        <v>17</v>
+      </c>
+      <c r="K213" t="s">
+        <v>17</v>
+      </c>
+      <c r="L213" t="s">
+        <v>17</v>
+      </c>
+      <c r="M213"/>
+    </row>
+    <row r="214" spans="1:13">
+      <c r="A214" t="s">
+        <v>651</v>
+      </c>
+      <c r="B214"/>
+      <c r="C214" t="s">
+        <v>15</v>
+      </c>
+      <c r="D214">
         <v>1926</v>
       </c>
-      <c r="E213" t="s">
-[...36 lines deleted...]
-      <c r="D214">
+      <c r="E214" t="s">
+        <v>57</v>
+      </c>
+      <c r="F214" t="s">
+        <v>17</v>
+      </c>
+      <c r="G214"/>
+      <c r="H214" t="s">
+        <v>652</v>
+      </c>
+      <c r="I214" t="s">
+        <v>17</v>
+      </c>
+      <c r="J214" t="s">
+        <v>17</v>
+      </c>
+      <c r="K214" t="s">
+        <v>17</v>
+      </c>
+      <c r="L214" t="s">
+        <v>17</v>
+      </c>
+      <c r="M214"/>
+    </row>
+    <row r="215" spans="1:13">
+      <c r="A215" t="s">
+        <v>653</v>
+      </c>
+      <c r="B215" t="s">
+        <v>654</v>
+      </c>
+      <c r="C215" t="s">
+        <v>21</v>
+      </c>
+      <c r="D215">
         <v>1990</v>
       </c>
-      <c r="E214" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E215" t="s">
-        <v>772</v>
+        <v>398</v>
       </c>
       <c r="F215" t="s">
-        <v>827</v>
-[...4 lines deleted...]
-      <c r="H215"/>
+        <v>17</v>
+      </c>
+      <c r="G215"/>
+      <c r="H215" t="s">
+        <v>655</v>
+      </c>
       <c r="I215" t="s">
-        <v>842</v>
+        <v>17</v>
       </c>
       <c r="J215" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K215" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L215" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="216" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M215"/>
+    </row>
+    <row r="216" spans="1:13">
       <c r="A216" t="s">
-        <v>843</v>
+        <v>656</v>
       </c>
       <c r="B216"/>
       <c r="C216" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D216">
+        <v>1961</v>
+      </c>
+      <c r="E216" t="s">
+        <v>603</v>
+      </c>
+      <c r="F216" t="s">
+        <v>17</v>
+      </c>
+      <c r="G216"/>
+      <c r="H216" t="s">
+        <v>657</v>
+      </c>
+      <c r="I216" t="s">
+        <v>17</v>
+      </c>
+      <c r="J216" t="s">
+        <v>17</v>
+      </c>
+      <c r="K216" t="s">
+        <v>17</v>
+      </c>
+      <c r="L216" t="s">
+        <v>17</v>
+      </c>
+      <c r="M216"/>
+    </row>
+    <row r="217" spans="1:13">
+      <c r="A217" t="s">
+        <v>658</v>
+      </c>
+      <c r="B217"/>
+      <c r="C217" t="s">
+        <v>21</v>
+      </c>
+      <c r="D217">
         <v>1948</v>
       </c>
-      <c r="E216" t="s">
-[...34 lines deleted...]
-      <c r="D217">
+      <c r="E217" t="s">
+        <v>57</v>
+      </c>
+      <c r="F217" t="s">
+        <v>17</v>
+      </c>
+      <c r="G217"/>
+      <c r="H217"/>
+      <c r="I217" t="s">
+        <v>17</v>
+      </c>
+      <c r="J217" t="s">
+        <v>17</v>
+      </c>
+      <c r="K217" t="s">
+        <v>17</v>
+      </c>
+      <c r="L217" t="s">
+        <v>17</v>
+      </c>
+      <c r="M217"/>
+    </row>
+    <row r="218" spans="1:13">
+      <c r="A218" t="s">
+        <v>659</v>
+      </c>
+      <c r="B218" t="s">
+        <v>660</v>
+      </c>
+      <c r="C218" t="s">
+        <v>21</v>
+      </c>
+      <c r="D218">
         <v>1993</v>
       </c>
-      <c r="E217" t="s">
-[...38 lines deleted...]
-      <c r="D218">
+      <c r="E218" t="s">
+        <v>57</v>
+      </c>
+      <c r="F218" t="s">
+        <v>29</v>
+      </c>
+      <c r="G218" t="s">
+        <v>58</v>
+      </c>
+      <c r="H218" t="s">
+        <v>661</v>
+      </c>
+      <c r="I218" t="s">
+        <v>17</v>
+      </c>
+      <c r="J218" t="s">
+        <v>17</v>
+      </c>
+      <c r="K218" t="s">
+        <v>17</v>
+      </c>
+      <c r="L218" t="s">
+        <v>17</v>
+      </c>
+      <c r="M218"/>
+    </row>
+    <row r="219" spans="1:13">
+      <c r="A219" t="s">
+        <v>662</v>
+      </c>
+      <c r="B219" t="s">
+        <v>663</v>
+      </c>
+      <c r="C219" t="s">
+        <v>15</v>
+      </c>
+      <c r="D219">
         <v>1984</v>
       </c>
-      <c r="E218" t="s">
-[...34 lines deleted...]
-      <c r="D219">
+      <c r="E219" t="s">
+        <v>57</v>
+      </c>
+      <c r="F219" t="s">
+        <v>17</v>
+      </c>
+      <c r="G219"/>
+      <c r="H219" t="s">
+        <v>664</v>
+      </c>
+      <c r="I219" t="s">
+        <v>17</v>
+      </c>
+      <c r="J219" t="s">
+        <v>17</v>
+      </c>
+      <c r="K219" t="s">
+        <v>17</v>
+      </c>
+      <c r="L219" t="s">
+        <v>17</v>
+      </c>
+      <c r="M219"/>
+    </row>
+    <row r="220" spans="1:13">
+      <c r="A220" t="s">
+        <v>665</v>
+      </c>
+      <c r="B220"/>
+      <c r="C220" t="s">
+        <v>15</v>
+      </c>
+      <c r="D220">
         <v>1963</v>
       </c>
-      <c r="E219" t="s">
-[...36 lines deleted...]
-      <c r="D220">
+      <c r="E220" t="s">
+        <v>57</v>
+      </c>
+      <c r="F220" t="s">
+        <v>17</v>
+      </c>
+      <c r="G220"/>
+      <c r="H220" t="s">
+        <v>666</v>
+      </c>
+      <c r="I220" t="s">
+        <v>17</v>
+      </c>
+      <c r="J220" t="s">
+        <v>17</v>
+      </c>
+      <c r="K220" t="s">
+        <v>17</v>
+      </c>
+      <c r="L220" t="s">
+        <v>17</v>
+      </c>
+      <c r="M220"/>
+    </row>
+    <row r="221" spans="1:13">
+      <c r="A221" t="s">
+        <v>667</v>
+      </c>
+      <c r="B221" t="s">
+        <v>668</v>
+      </c>
+      <c r="C221" t="s">
+        <v>65</v>
+      </c>
+      <c r="D221">
         <v>1948</v>
       </c>
-      <c r="E220" t="s">
-[...36 lines deleted...]
-      <c r="D221">
+      <c r="E221" t="s">
+        <v>57</v>
+      </c>
+      <c r="F221" t="s">
+        <v>17</v>
+      </c>
+      <c r="G221"/>
+      <c r="H221" t="s">
+        <v>669</v>
+      </c>
+      <c r="I221" t="s">
+        <v>17</v>
+      </c>
+      <c r="J221" t="s">
+        <v>17</v>
+      </c>
+      <c r="K221" t="s">
+        <v>17</v>
+      </c>
+      <c r="L221" t="s">
+        <v>17</v>
+      </c>
+      <c r="M221"/>
+    </row>
+    <row r="222" spans="1:13">
+      <c r="A222" t="s">
+        <v>670</v>
+      </c>
+      <c r="B222" t="s">
+        <v>671</v>
+      </c>
+      <c r="C222" t="s">
+        <v>15</v>
+      </c>
+      <c r="D222">
         <v>1993</v>
       </c>
-      <c r="E221" t="s">
-[...38 lines deleted...]
-      <c r="D222">
+      <c r="E222" t="s">
+        <v>57</v>
+      </c>
+      <c r="F222" t="s">
+        <v>29</v>
+      </c>
+      <c r="G222" t="s">
+        <v>672</v>
+      </c>
+      <c r="H222" t="s">
+        <v>673</v>
+      </c>
+      <c r="I222" t="s">
+        <v>17</v>
+      </c>
+      <c r="J222" t="s">
+        <v>17</v>
+      </c>
+      <c r="K222" t="s">
+        <v>17</v>
+      </c>
+      <c r="L222" t="s">
+        <v>17</v>
+      </c>
+      <c r="M222"/>
+    </row>
+    <row r="223" spans="1:13">
+      <c r="A223" t="s">
+        <v>674</v>
+      </c>
+      <c r="B223" t="s">
+        <v>675</v>
+      </c>
+      <c r="C223" t="s">
+        <v>15</v>
+      </c>
+      <c r="D223">
         <v>1990</v>
       </c>
-      <c r="E222" t="s">
-[...36 lines deleted...]
-      <c r="D223">
+      <c r="E223" t="s">
+        <v>57</v>
+      </c>
+      <c r="F223" t="s">
+        <v>17</v>
+      </c>
+      <c r="G223"/>
+      <c r="H223" t="s">
+        <v>676</v>
+      </c>
+      <c r="I223" t="s">
+        <v>17</v>
+      </c>
+      <c r="J223" t="s">
+        <v>17</v>
+      </c>
+      <c r="K223" t="s">
+        <v>17</v>
+      </c>
+      <c r="L223" t="s">
+        <v>17</v>
+      </c>
+      <c r="M223"/>
+    </row>
+    <row r="224" spans="1:13">
+      <c r="A224" t="s">
+        <v>677</v>
+      </c>
+      <c r="B224" t="s">
+        <v>678</v>
+      </c>
+      <c r="C224" t="s">
+        <v>21</v>
+      </c>
+      <c r="D224">
         <v>1985</v>
       </c>
-      <c r="E223" t="s">
-[...34 lines deleted...]
-      <c r="D224">
+      <c r="E224" t="s">
+        <v>57</v>
+      </c>
+      <c r="F224" t="s">
+        <v>17</v>
+      </c>
+      <c r="G224"/>
+      <c r="H224" t="s">
+        <v>679</v>
+      </c>
+      <c r="I224" t="s">
+        <v>17</v>
+      </c>
+      <c r="J224" t="s">
+        <v>17</v>
+      </c>
+      <c r="K224" t="s">
+        <v>17</v>
+      </c>
+      <c r="L224" t="s">
+        <v>17</v>
+      </c>
+      <c r="M224"/>
+    </row>
+    <row r="225" spans="1:13">
+      <c r="A225" t="s">
+        <v>680</v>
+      </c>
+      <c r="B225"/>
+      <c r="C225" t="s">
+        <v>15</v>
+      </c>
+      <c r="D225">
         <v>1977</v>
       </c>
-      <c r="E224" t="s">
-[...36 lines deleted...]
-      <c r="D225">
+      <c r="E225" t="s">
+        <v>57</v>
+      </c>
+      <c r="F225" t="s">
+        <v>17</v>
+      </c>
+      <c r="G225"/>
+      <c r="H225" t="s">
+        <v>681</v>
+      </c>
+      <c r="I225" t="s">
+        <v>17</v>
+      </c>
+      <c r="J225" t="s">
+        <v>17</v>
+      </c>
+      <c r="K225" t="s">
+        <v>17</v>
+      </c>
+      <c r="L225" t="s">
+        <v>17</v>
+      </c>
+      <c r="M225"/>
+    </row>
+    <row r="226" spans="1:13">
+      <c r="A226" t="s">
+        <v>682</v>
+      </c>
+      <c r="B226" t="s">
+        <v>683</v>
+      </c>
+      <c r="C226" t="s">
+        <v>21</v>
+      </c>
+      <c r="D226">
         <v>1996</v>
       </c>
-      <c r="E225" t="s">
-[...38 lines deleted...]
-      <c r="D226">
+      <c r="E226" t="s">
+        <v>57</v>
+      </c>
+      <c r="F226" t="s">
+        <v>29</v>
+      </c>
+      <c r="G226" t="s">
+        <v>684</v>
+      </c>
+      <c r="H226" t="s">
+        <v>685</v>
+      </c>
+      <c r="I226" t="s">
+        <v>17</v>
+      </c>
+      <c r="J226" t="s">
+        <v>17</v>
+      </c>
+      <c r="K226" t="s">
+        <v>17</v>
+      </c>
+      <c r="L226" t="s">
+        <v>17</v>
+      </c>
+      <c r="M226"/>
+    </row>
+    <row r="227" spans="1:13">
+      <c r="A227" t="s">
+        <v>686</v>
+      </c>
+      <c r="B227" t="s">
+        <v>687</v>
+      </c>
+      <c r="C227" t="s">
+        <v>15</v>
+      </c>
+      <c r="D227">
         <v>1991</v>
       </c>
-      <c r="E226" t="s">
-[...36 lines deleted...]
-      <c r="D227">
+      <c r="E227" t="s">
+        <v>57</v>
+      </c>
+      <c r="F227" t="s">
+        <v>17</v>
+      </c>
+      <c r="G227"/>
+      <c r="H227" t="s">
+        <v>688</v>
+      </c>
+      <c r="I227" t="s">
+        <v>17</v>
+      </c>
+      <c r="J227" t="s">
+        <v>17</v>
+      </c>
+      <c r="K227" t="s">
+        <v>17</v>
+      </c>
+      <c r="L227" t="s">
+        <v>17</v>
+      </c>
+      <c r="M227"/>
+    </row>
+    <row r="228" spans="1:13">
+      <c r="A228" t="s">
+        <v>689</v>
+      </c>
+      <c r="B228" t="s">
+        <v>690</v>
+      </c>
+      <c r="C228" t="s">
+        <v>15</v>
+      </c>
+      <c r="D228">
         <v>1970</v>
       </c>
-      <c r="E227" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E228" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F228" t="s">
-        <v>888</v>
-[...4 lines deleted...]
-      <c r="H228"/>
+        <v>17</v>
+      </c>
+      <c r="G228"/>
+      <c r="H228" t="s">
+        <v>691</v>
+      </c>
       <c r="I228" t="s">
-        <v>889</v>
+        <v>17</v>
       </c>
       <c r="J228" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K228" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L228" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="229" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M228"/>
+    </row>
+    <row r="229" spans="1:13">
       <c r="A229" t="s">
-        <v>890</v>
+        <v>692</v>
       </c>
       <c r="B229"/>
       <c r="C229" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D229">
+        <v>1925</v>
+      </c>
+      <c r="E229" t="s">
+        <v>57</v>
+      </c>
+      <c r="F229" t="s">
+        <v>17</v>
+      </c>
+      <c r="G229"/>
+      <c r="H229" t="s">
+        <v>693</v>
+      </c>
+      <c r="I229" t="s">
+        <v>17</v>
+      </c>
+      <c r="J229" t="s">
+        <v>17</v>
+      </c>
+      <c r="K229" t="s">
+        <v>17</v>
+      </c>
+      <c r="L229" t="s">
+        <v>17</v>
+      </c>
+      <c r="M229"/>
+    </row>
+    <row r="230" spans="1:13">
+      <c r="A230" t="s">
+        <v>694</v>
+      </c>
+      <c r="B230"/>
+      <c r="C230" t="s">
+        <v>21</v>
+      </c>
+      <c r="D230">
         <v>1960</v>
       </c>
-      <c r="E229" t="s">
-[...36 lines deleted...]
-      <c r="D230">
+      <c r="E230" t="s">
+        <v>57</v>
+      </c>
+      <c r="F230" t="s">
+        <v>17</v>
+      </c>
+      <c r="G230"/>
+      <c r="H230" t="s">
+        <v>695</v>
+      </c>
+      <c r="I230" t="s">
+        <v>17</v>
+      </c>
+      <c r="J230" t="s">
+        <v>17</v>
+      </c>
+      <c r="K230" t="s">
+        <v>17</v>
+      </c>
+      <c r="L230" t="s">
+        <v>17</v>
+      </c>
+      <c r="M230"/>
+    </row>
+    <row r="231" spans="1:13">
+      <c r="A231" t="s">
+        <v>696</v>
+      </c>
+      <c r="B231" t="s">
+        <v>697</v>
+      </c>
+      <c r="C231" t="s">
+        <v>65</v>
+      </c>
+      <c r="D231">
         <v>1921</v>
       </c>
-      <c r="E230" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E231" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F231" t="s">
-        <v>891</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G231"/>
       <c r="H231"/>
       <c r="I231" t="s">
-        <v>898</v>
+        <v>17</v>
       </c>
       <c r="J231" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K231" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L231" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="232" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M231"/>
+    </row>
+    <row r="232" spans="1:13">
       <c r="A232" t="s">
-        <v>899</v>
+        <v>698</v>
       </c>
       <c r="B232" t="s">
-        <v>900</v>
+        <v>699</v>
       </c>
       <c r="C232" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D232">
+        <v>1960</v>
+      </c>
+      <c r="E232" t="s">
+        <v>57</v>
+      </c>
+      <c r="F232" t="s">
+        <v>17</v>
+      </c>
+      <c r="G232"/>
+      <c r="H232" t="s">
+        <v>700</v>
+      </c>
+      <c r="I232" t="s">
+        <v>17</v>
+      </c>
+      <c r="J232" t="s">
+        <v>17</v>
+      </c>
+      <c r="K232" t="s">
+        <v>17</v>
+      </c>
+      <c r="L232" t="s">
+        <v>17</v>
+      </c>
+      <c r="M232"/>
+    </row>
+    <row r="233" spans="1:13">
+      <c r="A233" t="s">
+        <v>701</v>
+      </c>
+      <c r="B233" t="s">
+        <v>702</v>
+      </c>
+      <c r="C233" t="s">
+        <v>21</v>
+      </c>
+      <c r="D233">
         <v>1931</v>
       </c>
-      <c r="E232" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E233" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F233" t="s">
-        <v>904</v>
-[...5 lines deleted...]
-      <c r="I233"/>
+        <v>17</v>
+      </c>
+      <c r="G233"/>
+      <c r="H233" t="s">
+        <v>703</v>
+      </c>
+      <c r="I233" t="s">
+        <v>17</v>
+      </c>
       <c r="J233" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K233" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L233" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="234" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M233"/>
+    </row>
+    <row r="234" spans="1:13">
       <c r="A234" t="s">
-        <v>905</v>
+        <v>704</v>
       </c>
       <c r="B234"/>
       <c r="C234" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D234">
-        <v>1923</v>
+        <v>1920</v>
       </c>
       <c r="E234" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F234" t="s">
-        <v>895</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G234"/>
       <c r="H234"/>
       <c r="I234" t="s">
-        <v>906</v>
+        <v>17</v>
       </c>
       <c r="J234" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K234" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L234" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="235" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M234"/>
+    </row>
+    <row r="235" spans="1:13">
       <c r="A235" t="s">
-        <v>907</v>
+        <v>705</v>
       </c>
       <c r="B235"/>
       <c r="C235" t="s">
+        <v>21</v>
+      </c>
+      <c r="D235">
+        <v>1923</v>
+      </c>
+      <c r="E235" t="s">
+        <v>57</v>
+      </c>
+      <c r="F235" t="s">
+        <v>17</v>
+      </c>
+      <c r="G235"/>
+      <c r="H235" t="s">
+        <v>706</v>
+      </c>
+      <c r="I235" t="s">
+        <v>17</v>
+      </c>
+      <c r="J235" t="s">
+        <v>17</v>
+      </c>
+      <c r="K235" t="s">
+        <v>17</v>
+      </c>
+      <c r="L235" t="s">
+        <v>17</v>
+      </c>
+      <c r="M235"/>
+    </row>
+    <row r="236" spans="1:13">
+      <c r="A236" t="s">
+        <v>707</v>
+      </c>
+      <c r="B236"/>
+      <c r="C236" t="s">
+        <v>15</v>
+      </c>
+      <c r="D236">
+        <v>1939</v>
+      </c>
+      <c r="E236" t="s">
+        <v>57</v>
+      </c>
+      <c r="F236" t="s">
+        <v>17</v>
+      </c>
+      <c r="G236"/>
+      <c r="H236" t="s">
+        <v>708</v>
+      </c>
+      <c r="I236" t="s">
+        <v>17</v>
+      </c>
+      <c r="J236" t="s">
+        <v>17</v>
+      </c>
+      <c r="K236" t="s">
+        <v>17</v>
+      </c>
+      <c r="L236" t="s">
+        <v>17</v>
+      </c>
+      <c r="M236"/>
+    </row>
+    <row r="237" spans="1:13">
+      <c r="A237" t="s">
+        <v>709</v>
+      </c>
+      <c r="B237" t="s">
+        <v>710</v>
+      </c>
+      <c r="C237" t="s">
+        <v>15</v>
+      </c>
+      <c r="D237">
+        <v>1972</v>
+      </c>
+      <c r="E237" t="s">
+        <v>57</v>
+      </c>
+      <c r="F237" t="s">
+        <v>17</v>
+      </c>
+      <c r="G237"/>
+      <c r="H237" t="s">
+        <v>711</v>
+      </c>
+      <c r="I237" t="s">
+        <v>17</v>
+      </c>
+      <c r="J237" t="s">
+        <v>17</v>
+      </c>
+      <c r="K237" t="s">
+        <v>17</v>
+      </c>
+      <c r="L237" t="s">
+        <v>17</v>
+      </c>
+      <c r="M237"/>
+    </row>
+    <row r="238" spans="1:13">
+      <c r="A238" t="s">
+        <v>712</v>
+      </c>
+      <c r="B238"/>
+      <c r="C238" t="s">
+        <v>15</v>
+      </c>
+      <c r="D238">
+        <v>1965</v>
+      </c>
+      <c r="E238" t="s">
+        <v>57</v>
+      </c>
+      <c r="F238" t="s">
+        <v>17</v>
+      </c>
+      <c r="G238"/>
+      <c r="H238" t="s">
+        <v>713</v>
+      </c>
+      <c r="I238" t="s">
+        <v>17</v>
+      </c>
+      <c r="J238" t="s">
+        <v>17</v>
+      </c>
+      <c r="K238" t="s">
+        <v>17</v>
+      </c>
+      <c r="L238" t="s">
+        <v>17</v>
+      </c>
+      <c r="M238"/>
+    </row>
+    <row r="239" spans="1:13">
+      <c r="A239" t="s">
+        <v>714</v>
+      </c>
+      <c r="B239" t="s">
+        <v>715</v>
+      </c>
+      <c r="C239" t="s">
+        <v>21</v>
+      </c>
+      <c r="D239">
+        <v>1980</v>
+      </c>
+      <c r="E239" t="s">
+        <v>45</v>
+      </c>
+      <c r="F239" t="s">
+        <v>17</v>
+      </c>
+      <c r="G239"/>
+      <c r="H239" t="s">
+        <v>716</v>
+      </c>
+      <c r="I239" t="s">
+        <v>29</v>
+      </c>
+      <c r="J239" t="s">
+        <v>29</v>
+      </c>
+      <c r="K239" t="s">
+        <v>17</v>
+      </c>
+      <c r="L239" t="s">
+        <v>17</v>
+      </c>
+      <c r="M239"/>
+    </row>
+    <row r="240" spans="1:13">
+      <c r="A240" t="s">
+        <v>717</v>
+      </c>
+      <c r="B240"/>
+      <c r="C240" t="s">
+        <v>15</v>
+      </c>
+      <c r="D240">
+        <v>1965</v>
+      </c>
+      <c r="E240" t="s">
+        <v>22</v>
+      </c>
+      <c r="F240" t="s">
+        <v>17</v>
+      </c>
+      <c r="G240"/>
+      <c r="H240" t="s">
+        <v>718</v>
+      </c>
+      <c r="I240" t="s">
+        <v>17</v>
+      </c>
+      <c r="J240" t="s">
+        <v>17</v>
+      </c>
+      <c r="K240" t="s">
+        <v>17</v>
+      </c>
+      <c r="L240" t="s">
+        <v>17</v>
+      </c>
+      <c r="M240"/>
+    </row>
+    <row r="241" spans="1:13">
+      <c r="A241" t="s">
+        <v>719</v>
+      </c>
+      <c r="B241" t="s">
+        <v>720</v>
+      </c>
+      <c r="C241" t="s">
+        <v>15</v>
+      </c>
+      <c r="D241">
+        <v>1988</v>
+      </c>
+      <c r="E241" t="s">
+        <v>22</v>
+      </c>
+      <c r="F241" t="s">
+        <v>17</v>
+      </c>
+      <c r="G241"/>
+      <c r="H241" t="s">
+        <v>721</v>
+      </c>
+      <c r="I241" t="s">
+        <v>29</v>
+      </c>
+      <c r="J241" t="s">
+        <v>29</v>
+      </c>
+      <c r="K241" t="s">
+        <v>29</v>
+      </c>
+      <c r="L241" t="s">
+        <v>17</v>
+      </c>
+      <c r="M241"/>
+    </row>
+    <row r="242" spans="1:13">
+      <c r="A242" t="s">
+        <v>722</v>
+      </c>
+      <c r="B242"/>
+      <c r="C242" t="s">
+        <v>21</v>
+      </c>
+      <c r="D242">
+        <v>1955</v>
+      </c>
+      <c r="E242" t="s">
+        <v>57</v>
+      </c>
+      <c r="F242" t="s">
+        <v>17</v>
+      </c>
+      <c r="G242"/>
+      <c r="H242" t="s">
+        <v>723</v>
+      </c>
+      <c r="I242" t="s">
+        <v>17</v>
+      </c>
+      <c r="J242" t="s">
+        <v>17</v>
+      </c>
+      <c r="K242" t="s">
+        <v>17</v>
+      </c>
+      <c r="L242" t="s">
+        <v>17</v>
+      </c>
+      <c r="M242"/>
+    </row>
+    <row r="243" spans="1:13">
+      <c r="A243" t="s">
+        <v>724</v>
+      </c>
+      <c r="B243" t="s">
+        <v>725</v>
+      </c>
+      <c r="C243" t="s">
+        <v>15</v>
+      </c>
+      <c r="D243">
+        <v>1956</v>
+      </c>
+      <c r="E243" t="s">
+        <v>22</v>
+      </c>
+      <c r="F243" t="s">
+        <v>17</v>
+      </c>
+      <c r="G243"/>
+      <c r="H243" t="s">
+        <v>726</v>
+      </c>
+      <c r="I243" t="s">
+        <v>29</v>
+      </c>
+      <c r="J243" t="s">
+        <v>29</v>
+      </c>
+      <c r="K243" t="s">
+        <v>17</v>
+      </c>
+      <c r="L243" t="s">
+        <v>17</v>
+      </c>
+      <c r="M243"/>
+    </row>
+    <row r="244" spans="1:13">
+      <c r="A244" t="s">
+        <v>727</v>
+      </c>
+      <c r="B244"/>
+      <c r="C244" t="s">
+        <v>21</v>
+      </c>
+      <c r="D244">
+        <v>1963</v>
+      </c>
+      <c r="E244" t="s">
+        <v>57</v>
+      </c>
+      <c r="F244" t="s">
+        <v>17</v>
+      </c>
+      <c r="G244"/>
+      <c r="H244" t="s">
+        <v>728</v>
+      </c>
+      <c r="I244" t="s">
+        <v>17</v>
+      </c>
+      <c r="J244" t="s">
+        <v>17</v>
+      </c>
+      <c r="K244" t="s">
+        <v>17</v>
+      </c>
+      <c r="L244" t="s">
+        <v>17</v>
+      </c>
+      <c r="M244"/>
+    </row>
+    <row r="245" spans="1:13">
+      <c r="A245" t="s">
+        <v>729</v>
+      </c>
+      <c r="B245" t="s">
+        <v>730</v>
+      </c>
+      <c r="C245" t="s">
+        <v>65</v>
+      </c>
+      <c r="D245">
+        <v>1994</v>
+      </c>
+      <c r="E245" t="s">
+        <v>57</v>
+      </c>
+      <c r="F245" t="s">
+        <v>17</v>
+      </c>
+      <c r="G245"/>
+      <c r="H245" t="s">
+        <v>731</v>
+      </c>
+      <c r="I245" t="s">
+        <v>17</v>
+      </c>
+      <c r="J245" t="s">
+        <v>17</v>
+      </c>
+      <c r="K245" t="s">
+        <v>17</v>
+      </c>
+      <c r="L245" t="s">
+        <v>17</v>
+      </c>
+      <c r="M245"/>
+    </row>
+    <row r="246" spans="1:13">
+      <c r="A246" t="s">
+        <v>732</v>
+      </c>
+      <c r="B246" t="s">
+        <v>733</v>
+      </c>
+      <c r="C246" t="s">
+        <v>21</v>
+      </c>
+      <c r="D246">
+        <v>1990</v>
+      </c>
+      <c r="E246" t="s">
+        <v>22</v>
+      </c>
+      <c r="F246" t="s">
+        <v>29</v>
+      </c>
+      <c r="G246" t="s">
+        <v>328</v>
+      </c>
+      <c r="H246" t="s">
+        <v>734</v>
+      </c>
+      <c r="I246" t="s">
+        <v>17</v>
+      </c>
+      <c r="J246" t="s">
+        <v>29</v>
+      </c>
+      <c r="K246" t="s">
+        <v>17</v>
+      </c>
+      <c r="L246" t="s">
+        <v>17</v>
+      </c>
+      <c r="M246"/>
+    </row>
+    <row r="247" spans="1:13">
+      <c r="A247" t="s">
+        <v>735</v>
+      </c>
+      <c r="B247" t="s">
+        <v>736</v>
+      </c>
+      <c r="C247" t="s">
+        <v>15</v>
+      </c>
+      <c r="D247">
+        <v>1983</v>
+      </c>
+      <c r="E247" t="s">
         <v>16</v>
       </c>
-      <c r="D235">
+      <c r="F247" t="s">
+        <v>17</v>
+      </c>
+      <c r="G247"/>
+      <c r="H247" t="s">
+        <v>737</v>
+      </c>
+      <c r="I247" t="s">
+        <v>29</v>
+      </c>
+      <c r="J247" t="s">
+        <v>29</v>
+      </c>
+      <c r="K247" t="s">
+        <v>17</v>
+      </c>
+      <c r="L247" t="s">
+        <v>17</v>
+      </c>
+      <c r="M247"/>
+    </row>
+    <row r="248" spans="1:13">
+      <c r="A248" t="s">
+        <v>738</v>
+      </c>
+      <c r="B248" t="s">
+        <v>739</v>
+      </c>
+      <c r="C248" t="s">
+        <v>15</v>
+      </c>
+      <c r="D248">
+        <v>1991</v>
+      </c>
+      <c r="E248" t="s">
+        <v>16</v>
+      </c>
+      <c r="F248" t="s">
+        <v>29</v>
+      </c>
+      <c r="G248" t="s">
+        <v>58</v>
+      </c>
+      <c r="H248" t="s">
+        <v>740</v>
+      </c>
+      <c r="I248" t="s">
+        <v>29</v>
+      </c>
+      <c r="J248" t="s">
+        <v>29</v>
+      </c>
+      <c r="K248" t="s">
+        <v>29</v>
+      </c>
+      <c r="L248" t="s">
+        <v>17</v>
+      </c>
+      <c r="M248"/>
+    </row>
+    <row r="249" spans="1:13">
+      <c r="A249" t="s">
+        <v>741</v>
+      </c>
+      <c r="B249" t="s">
+        <v>742</v>
+      </c>
+      <c r="C249" t="s">
+        <v>21</v>
+      </c>
+      <c r="D249">
+        <v>1998</v>
+      </c>
+      <c r="E249" t="s">
+        <v>57</v>
+      </c>
+      <c r="F249" t="s">
+        <v>29</v>
+      </c>
+      <c r="G249" t="s">
+        <v>58</v>
+      </c>
+      <c r="H249" t="s">
+        <v>743</v>
+      </c>
+      <c r="I249" t="s">
+        <v>17</v>
+      </c>
+      <c r="J249" t="s">
+        <v>17</v>
+      </c>
+      <c r="K249" t="s">
+        <v>17</v>
+      </c>
+      <c r="L249" t="s">
+        <v>17</v>
+      </c>
+      <c r="M249"/>
+    </row>
+    <row r="250" spans="1:13">
+      <c r="A250" t="s">
+        <v>744</v>
+      </c>
+      <c r="B250" t="s">
+        <v>745</v>
+      </c>
+      <c r="C250" t="s">
+        <v>21</v>
+      </c>
+      <c r="D250">
+        <v>1971</v>
+      </c>
+      <c r="E250" t="s">
+        <v>57</v>
+      </c>
+      <c r="F250" t="s">
+        <v>17</v>
+      </c>
+      <c r="G250"/>
+      <c r="H250" t="s">
+        <v>746</v>
+      </c>
+      <c r="I250" t="s">
+        <v>17</v>
+      </c>
+      <c r="J250" t="s">
+        <v>17</v>
+      </c>
+      <c r="K250" t="s">
+        <v>17</v>
+      </c>
+      <c r="L250" t="s">
+        <v>17</v>
+      </c>
+      <c r="M250"/>
+    </row>
+    <row r="251" spans="1:13">
+      <c r="A251" t="s">
+        <v>747</v>
+      </c>
+      <c r="B251" t="s">
+        <v>748</v>
+      </c>
+      <c r="C251" t="s">
+        <v>21</v>
+      </c>
+      <c r="D251">
+        <v>1970</v>
+      </c>
+      <c r="E251" t="s">
+        <v>57</v>
+      </c>
+      <c r="F251" t="s">
+        <v>17</v>
+      </c>
+      <c r="G251"/>
+      <c r="H251" t="s">
+        <v>749</v>
+      </c>
+      <c r="I251" t="s">
+        <v>17</v>
+      </c>
+      <c r="J251" t="s">
+        <v>17</v>
+      </c>
+      <c r="K251" t="s">
+        <v>17</v>
+      </c>
+      <c r="L251" t="s">
+        <v>17</v>
+      </c>
+      <c r="M251"/>
+    </row>
+    <row r="252" spans="1:13">
+      <c r="A252" t="s">
+        <v>750</v>
+      </c>
+      <c r="B252" t="s">
+        <v>751</v>
+      </c>
+      <c r="C252" t="s">
+        <v>15</v>
+      </c>
+      <c r="D252">
+        <v>1985</v>
+      </c>
+      <c r="E252" t="s">
+        <v>752</v>
+      </c>
+      <c r="F252" t="s">
+        <v>29</v>
+      </c>
+      <c r="G252" t="s">
+        <v>753</v>
+      </c>
+      <c r="H252" t="s">
+        <v>754</v>
+      </c>
+      <c r="I252" t="s">
+        <v>17</v>
+      </c>
+      <c r="J252" t="s">
+        <v>17</v>
+      </c>
+      <c r="K252" t="s">
+        <v>29</v>
+      </c>
+      <c r="L252" t="s">
+        <v>17</v>
+      </c>
+      <c r="M252"/>
+    </row>
+    <row r="253" spans="1:13">
+      <c r="A253" t="s">
+        <v>755</v>
+      </c>
+      <c r="B253" t="s">
+        <v>756</v>
+      </c>
+      <c r="C253" t="s">
+        <v>21</v>
+      </c>
+      <c r="D253">
+        <v>1995</v>
+      </c>
+      <c r="E253" t="s">
+        <v>57</v>
+      </c>
+      <c r="F253" t="s">
+        <v>17</v>
+      </c>
+      <c r="G253"/>
+      <c r="H253" t="s">
+        <v>757</v>
+      </c>
+      <c r="I253" t="s">
+        <v>17</v>
+      </c>
+      <c r="J253" t="s">
+        <v>17</v>
+      </c>
+      <c r="K253" t="s">
+        <v>17</v>
+      </c>
+      <c r="L253" t="s">
+        <v>17</v>
+      </c>
+      <c r="M253"/>
+    </row>
+    <row r="254" spans="1:13">
+      <c r="A254" t="s">
+        <v>758</v>
+      </c>
+      <c r="B254" t="s">
+        <v>759</v>
+      </c>
+      <c r="C254" t="s">
+        <v>21</v>
+      </c>
+      <c r="D254">
+        <v>1991</v>
+      </c>
+      <c r="E254" t="s">
+        <v>760</v>
+      </c>
+      <c r="F254" t="s">
+        <v>29</v>
+      </c>
+      <c r="G254" t="s">
+        <v>214</v>
+      </c>
+      <c r="H254" t="s">
+        <v>761</v>
+      </c>
+      <c r="I254" t="s">
+        <v>17</v>
+      </c>
+      <c r="J254" t="s">
+        <v>17</v>
+      </c>
+      <c r="K254" t="s">
+        <v>17</v>
+      </c>
+      <c r="L254" t="s">
+        <v>17</v>
+      </c>
+      <c r="M254"/>
+    </row>
+    <row r="255" spans="1:13">
+      <c r="A255" t="s">
+        <v>762</v>
+      </c>
+      <c r="B255" t="s">
+        <v>763</v>
+      </c>
+      <c r="C255" t="s">
+        <v>21</v>
+      </c>
+      <c r="D255">
+        <v>2002</v>
+      </c>
+      <c r="E255" t="s">
+        <v>57</v>
+      </c>
+      <c r="F255" t="s">
+        <v>29</v>
+      </c>
+      <c r="G255" t="s">
+        <v>764</v>
+      </c>
+      <c r="H255" t="s">
+        <v>765</v>
+      </c>
+      <c r="I255" t="s">
+        <v>17</v>
+      </c>
+      <c r="J255" t="s">
+        <v>17</v>
+      </c>
+      <c r="K255" t="s">
+        <v>17</v>
+      </c>
+      <c r="L255" t="s">
+        <v>17</v>
+      </c>
+      <c r="M255"/>
+    </row>
+    <row r="256" spans="1:13">
+      <c r="A256" t="s">
+        <v>766</v>
+      </c>
+      <c r="B256" t="s">
+        <v>767</v>
+      </c>
+      <c r="C256" t="s">
+        <v>21</v>
+      </c>
+      <c r="D256">
+        <v>1992</v>
+      </c>
+      <c r="E256" t="s">
+        <v>57</v>
+      </c>
+      <c r="F256" t="s">
+        <v>29</v>
+      </c>
+      <c r="G256" t="s">
+        <v>768</v>
+      </c>
+      <c r="H256" t="s">
+        <v>769</v>
+      </c>
+      <c r="I256" t="s">
+        <v>29</v>
+      </c>
+      <c r="J256" t="s">
+        <v>17</v>
+      </c>
+      <c r="K256" t="s">
+        <v>17</v>
+      </c>
+      <c r="L256" t="s">
+        <v>17</v>
+      </c>
+      <c r="M256"/>
+    </row>
+    <row r="257" spans="1:13">
+      <c r="A257" t="s">
+        <v>770</v>
+      </c>
+      <c r="B257" t="s">
+        <v>771</v>
+      </c>
+      <c r="C257" t="s">
+        <v>15</v>
+      </c>
+      <c r="D257">
+        <v>1953</v>
+      </c>
+      <c r="E257" t="s">
+        <v>57</v>
+      </c>
+      <c r="F257" t="s">
+        <v>17</v>
+      </c>
+      <c r="G257"/>
+      <c r="H257" t="s">
+        <v>772</v>
+      </c>
+      <c r="I257" t="s">
+        <v>17</v>
+      </c>
+      <c r="J257" t="s">
+        <v>17</v>
+      </c>
+      <c r="K257" t="s">
+        <v>17</v>
+      </c>
+      <c r="L257" t="s">
+        <v>17</v>
+      </c>
+      <c r="M257"/>
+    </row>
+    <row r="258" spans="1:13">
+      <c r="A258" t="s">
+        <v>773</v>
+      </c>
+      <c r="B258" t="s">
+        <v>774</v>
+      </c>
+      <c r="C258" t="s">
+        <v>21</v>
+      </c>
+      <c r="D258">
         <v>1939</v>
       </c>
-      <c r="E235" t="s">
-[...33 lines deleted...]
-      <c r="C236" t="s">
+      <c r="E258" t="s">
+        <v>22</v>
+      </c>
+      <c r="F258" t="s">
+        <v>17</v>
+      </c>
+      <c r="G258"/>
+      <c r="H258" t="s">
+        <v>775</v>
+      </c>
+      <c r="I258" t="s">
+        <v>17</v>
+      </c>
+      <c r="J258" t="s">
+        <v>17</v>
+      </c>
+      <c r="K258" t="s">
+        <v>17</v>
+      </c>
+      <c r="L258" t="s">
+        <v>17</v>
+      </c>
+      <c r="M258"/>
+    </row>
+    <row r="259" spans="1:13">
+      <c r="A259" t="s">
+        <v>776</v>
+      </c>
+      <c r="B259" t="s">
+        <v>777</v>
+      </c>
+      <c r="C259" t="s">
+        <v>21</v>
+      </c>
+      <c r="D259">
+        <v>1973</v>
+      </c>
+      <c r="E259" t="s">
+        <v>57</v>
+      </c>
+      <c r="F259" t="s">
+        <v>17</v>
+      </c>
+      <c r="G259"/>
+      <c r="H259" t="s">
+        <v>778</v>
+      </c>
+      <c r="I259" t="s">
+        <v>17</v>
+      </c>
+      <c r="J259" t="s">
+        <v>17</v>
+      </c>
+      <c r="K259" t="s">
+        <v>17</v>
+      </c>
+      <c r="L259" t="s">
+        <v>17</v>
+      </c>
+      <c r="M259"/>
+    </row>
+    <row r="260" spans="1:13">
+      <c r="A260" t="s">
+        <v>779</v>
+      </c>
+      <c r="B260" t="s">
+        <v>780</v>
+      </c>
+      <c r="C260" t="s">
+        <v>15</v>
+      </c>
+      <c r="D260">
+        <v>1968</v>
+      </c>
+      <c r="E260" t="s">
+        <v>603</v>
+      </c>
+      <c r="F260" t="s">
+        <v>17</v>
+      </c>
+      <c r="G260"/>
+      <c r="H260" t="s">
+        <v>781</v>
+      </c>
+      <c r="I260" t="s">
+        <v>17</v>
+      </c>
+      <c r="J260" t="s">
+        <v>17</v>
+      </c>
+      <c r="K260" t="s">
+        <v>17</v>
+      </c>
+      <c r="L260" t="s">
+        <v>17</v>
+      </c>
+      <c r="M260"/>
+    </row>
+    <row r="261" spans="1:13">
+      <c r="A261" t="s">
+        <v>782</v>
+      </c>
+      <c r="B261" t="s">
+        <v>783</v>
+      </c>
+      <c r="C261" t="s">
+        <v>15</v>
+      </c>
+      <c r="D261">
+        <v>1995</v>
+      </c>
+      <c r="E261" t="s">
+        <v>784</v>
+      </c>
+      <c r="F261" t="s">
+        <v>29</v>
+      </c>
+      <c r="G261" t="s">
+        <v>764</v>
+      </c>
+      <c r="H261" t="s">
+        <v>785</v>
+      </c>
+      <c r="I261" t="s">
+        <v>17</v>
+      </c>
+      <c r="J261" t="s">
+        <v>29</v>
+      </c>
+      <c r="K261" t="s">
+        <v>29</v>
+      </c>
+      <c r="L261" t="s">
+        <v>29</v>
+      </c>
+      <c r="M261"/>
+    </row>
+    <row r="262" spans="1:13">
+      <c r="A262" t="s">
+        <v>786</v>
+      </c>
+      <c r="B262" t="s">
+        <v>787</v>
+      </c>
+      <c r="C262" t="s">
+        <v>15</v>
+      </c>
+      <c r="D262">
+        <v>1974</v>
+      </c>
+      <c r="E262" t="s">
+        <v>57</v>
+      </c>
+      <c r="F262" t="s">
+        <v>17</v>
+      </c>
+      <c r="G262"/>
+      <c r="H262" t="s">
+        <v>788</v>
+      </c>
+      <c r="I262" t="s">
+        <v>17</v>
+      </c>
+      <c r="J262" t="s">
+        <v>17</v>
+      </c>
+      <c r="K262" t="s">
+        <v>17</v>
+      </c>
+      <c r="L262" t="s">
+        <v>17</v>
+      </c>
+      <c r="M262"/>
+    </row>
+    <row r="263" spans="1:13">
+      <c r="A263" t="s">
+        <v>789</v>
+      </c>
+      <c r="B263" t="s">
+        <v>790</v>
+      </c>
+      <c r="C263" t="s">
+        <v>21</v>
+      </c>
+      <c r="D263">
+        <v>1994</v>
+      </c>
+      <c r="E263" t="s">
+        <v>80</v>
+      </c>
+      <c r="F263" t="s">
+        <v>29</v>
+      </c>
+      <c r="G263" t="s">
+        <v>791</v>
+      </c>
+      <c r="H263" t="s">
+        <v>792</v>
+      </c>
+      <c r="I263" t="s">
+        <v>17</v>
+      </c>
+      <c r="J263" t="s">
+        <v>17</v>
+      </c>
+      <c r="K263" t="s">
+        <v>17</v>
+      </c>
+      <c r="L263" t="s">
+        <v>17</v>
+      </c>
+      <c r="M263"/>
+    </row>
+    <row r="264" spans="1:13">
+      <c r="A264" t="s">
+        <v>793</v>
+      </c>
+      <c r="B264"/>
+      <c r="C264" t="s">
+        <v>21</v>
+      </c>
+      <c r="D264">
+        <v>1954</v>
+      </c>
+      <c r="E264" t="s">
+        <v>57</v>
+      </c>
+      <c r="F264" t="s">
+        <v>17</v>
+      </c>
+      <c r="G264"/>
+      <c r="H264" t="s">
+        <v>794</v>
+      </c>
+      <c r="I264" t="s">
+        <v>17</v>
+      </c>
+      <c r="J264" t="s">
+        <v>17</v>
+      </c>
+      <c r="K264" t="s">
+        <v>17</v>
+      </c>
+      <c r="L264" t="s">
+        <v>17</v>
+      </c>
+      <c r="M264"/>
+    </row>
+    <row r="265" spans="1:13">
+      <c r="A265" t="s">
+        <v>795</v>
+      </c>
+      <c r="B265" t="s">
+        <v>796</v>
+      </c>
+      <c r="C265" t="s">
+        <v>21</v>
+      </c>
+      <c r="D265">
+        <v>1996</v>
+      </c>
+      <c r="E265" t="s">
+        <v>150</v>
+      </c>
+      <c r="F265" t="s">
+        <v>17</v>
+      </c>
+      <c r="G265"/>
+      <c r="H265" t="s">
+        <v>797</v>
+      </c>
+      <c r="I265" t="s">
+        <v>17</v>
+      </c>
+      <c r="J265" t="s">
+        <v>17</v>
+      </c>
+      <c r="K265" t="s">
+        <v>17</v>
+      </c>
+      <c r="L265" t="s">
+        <v>17</v>
+      </c>
+      <c r="M265"/>
+    </row>
+    <row r="266" spans="1:13">
+      <c r="A266" t="s">
+        <v>798</v>
+      </c>
+      <c r="B266" t="s">
+        <v>799</v>
+      </c>
+      <c r="C266" t="s">
+        <v>65</v>
+      </c>
+      <c r="D266">
+        <v>1994</v>
+      </c>
+      <c r="E266" t="s">
+        <v>150</v>
+      </c>
+      <c r="F266" t="s">
+        <v>29</v>
+      </c>
+      <c r="G266" t="s">
+        <v>800</v>
+      </c>
+      <c r="H266" t="s">
+        <v>801</v>
+      </c>
+      <c r="I266" t="s">
+        <v>17</v>
+      </c>
+      <c r="J266" t="s">
+        <v>17</v>
+      </c>
+      <c r="K266" t="s">
+        <v>29</v>
+      </c>
+      <c r="L266" t="s">
+        <v>17</v>
+      </c>
+      <c r="M266"/>
+    </row>
+    <row r="267" spans="1:13">
+      <c r="A267" t="s">
+        <v>802</v>
+      </c>
+      <c r="B267" t="s">
+        <v>803</v>
+      </c>
+      <c r="C267" t="s">
+        <v>15</v>
+      </c>
+      <c r="D267">
+        <v>1951</v>
+      </c>
+      <c r="E267" t="s">
+        <v>22</v>
+      </c>
+      <c r="F267" t="s">
+        <v>17</v>
+      </c>
+      <c r="G267"/>
+      <c r="H267" t="s">
+        <v>804</v>
+      </c>
+      <c r="I267" t="s">
+        <v>29</v>
+      </c>
+      <c r="J267" t="s">
+        <v>29</v>
+      </c>
+      <c r="K267" t="s">
+        <v>17</v>
+      </c>
+      <c r="L267" t="s">
+        <v>17</v>
+      </c>
+      <c r="M267"/>
+    </row>
+    <row r="268" spans="1:13">
+      <c r="A268" t="s">
+        <v>805</v>
+      </c>
+      <c r="B268" t="s">
+        <v>806</v>
+      </c>
+      <c r="C268" t="s">
+        <v>15</v>
+      </c>
+      <c r="D268">
+        <v>1993</v>
+      </c>
+      <c r="E268" t="s">
+        <v>57</v>
+      </c>
+      <c r="F268" t="s">
+        <v>29</v>
+      </c>
+      <c r="G268" t="s">
+        <v>807</v>
+      </c>
+      <c r="H268" t="s">
+        <v>808</v>
+      </c>
+      <c r="I268" t="s">
+        <v>17</v>
+      </c>
+      <c r="J268" t="s">
+        <v>17</v>
+      </c>
+      <c r="K268" t="s">
+        <v>17</v>
+      </c>
+      <c r="L268" t="s">
+        <v>17</v>
+      </c>
+      <c r="M268"/>
+    </row>
+    <row r="269" spans="1:13">
+      <c r="A269" t="s">
+        <v>809</v>
+      </c>
+      <c r="B269" t="s">
+        <v>810</v>
+      </c>
+      <c r="C269" t="s">
+        <v>15</v>
+      </c>
+      <c r="D269">
+        <v>2005</v>
+      </c>
+      <c r="E269" t="s">
+        <v>57</v>
+      </c>
+      <c r="F269" t="s">
+        <v>29</v>
+      </c>
+      <c r="G269" t="s">
+        <v>58</v>
+      </c>
+      <c r="H269" t="s">
+        <v>811</v>
+      </c>
+      <c r="I269" t="s">
+        <v>17</v>
+      </c>
+      <c r="J269" t="s">
+        <v>17</v>
+      </c>
+      <c r="K269" t="s">
+        <v>17</v>
+      </c>
+      <c r="L269" t="s">
+        <v>17</v>
+      </c>
+      <c r="M269"/>
+    </row>
+    <row r="270" spans="1:13">
+      <c r="A270" t="s">
+        <v>812</v>
+      </c>
+      <c r="B270" t="s">
+        <v>813</v>
+      </c>
+      <c r="C270" t="s">
+        <v>15</v>
+      </c>
+      <c r="D270">
+        <v>1979</v>
+      </c>
+      <c r="E270" t="s">
+        <v>57</v>
+      </c>
+      <c r="F270" t="s">
+        <v>17</v>
+      </c>
+      <c r="G270"/>
+      <c r="H270" t="s">
+        <v>814</v>
+      </c>
+      <c r="I270" t="s">
+        <v>17</v>
+      </c>
+      <c r="J270" t="s">
+        <v>17</v>
+      </c>
+      <c r="K270" t="s">
+        <v>17</v>
+      </c>
+      <c r="L270" t="s">
+        <v>17</v>
+      </c>
+      <c r="M270"/>
+    </row>
+    <row r="271" spans="1:13">
+      <c r="A271" t="s">
+        <v>815</v>
+      </c>
+      <c r="B271"/>
+      <c r="C271" t="s">
+        <v>15</v>
+      </c>
+      <c r="D271">
+        <v>1980</v>
+      </c>
+      <c r="E271" t="s">
+        <v>57</v>
+      </c>
+      <c r="F271" t="s">
+        <v>17</v>
+      </c>
+      <c r="G271"/>
+      <c r="H271" t="s">
+        <v>816</v>
+      </c>
+      <c r="I271" t="s">
+        <v>17</v>
+      </c>
+      <c r="J271" t="s">
+        <v>17</v>
+      </c>
+      <c r="K271" t="s">
+        <v>17</v>
+      </c>
+      <c r="L271" t="s">
+        <v>17</v>
+      </c>
+      <c r="M271"/>
+    </row>
+    <row r="272" spans="1:13">
+      <c r="A272" t="s">
+        <v>817</v>
+      </c>
+      <c r="B272" t="s">
+        <v>818</v>
+      </c>
+      <c r="C272" t="s">
+        <v>21</v>
+      </c>
+      <c r="D272">
+        <v>1975</v>
+      </c>
+      <c r="E272" t="s">
+        <v>57</v>
+      </c>
+      <c r="F272" t="s">
+        <v>17</v>
+      </c>
+      <c r="G272"/>
+      <c r="H272" t="s">
+        <v>819</v>
+      </c>
+      <c r="I272" t="s">
+        <v>17</v>
+      </c>
+      <c r="J272" t="s">
+        <v>17</v>
+      </c>
+      <c r="K272" t="s">
+        <v>17</v>
+      </c>
+      <c r="L272" t="s">
+        <v>17</v>
+      </c>
+      <c r="M272"/>
+    </row>
+    <row r="273" spans="1:13">
+      <c r="A273" t="s">
+        <v>820</v>
+      </c>
+      <c r="B273" t="s">
+        <v>821</v>
+      </c>
+      <c r="C273" t="s">
+        <v>21</v>
+      </c>
+      <c r="D273">
+        <v>1991</v>
+      </c>
+      <c r="E273" t="s">
+        <v>57</v>
+      </c>
+      <c r="F273" t="s">
+        <v>17</v>
+      </c>
+      <c r="G273"/>
+      <c r="H273" t="s">
+        <v>822</v>
+      </c>
+      <c r="I273" t="s">
+        <v>17</v>
+      </c>
+      <c r="J273" t="s">
+        <v>17</v>
+      </c>
+      <c r="K273" t="s">
+        <v>17</v>
+      </c>
+      <c r="L273" t="s">
+        <v>17</v>
+      </c>
+      <c r="M273"/>
+    </row>
+    <row r="274" spans="1:13">
+      <c r="A274" t="s">
+        <v>823</v>
+      </c>
+      <c r="B274" t="s">
+        <v>824</v>
+      </c>
+      <c r="C274" t="s">
+        <v>21</v>
+      </c>
+      <c r="D274">
+        <v>1993</v>
+      </c>
+      <c r="E274" t="s">
+        <v>57</v>
+      </c>
+      <c r="F274" t="s">
+        <v>29</v>
+      </c>
+      <c r="G274" t="s">
+        <v>132</v>
+      </c>
+      <c r="H274" t="s">
+        <v>825</v>
+      </c>
+      <c r="I274" t="s">
+        <v>17</v>
+      </c>
+      <c r="J274" t="s">
+        <v>17</v>
+      </c>
+      <c r="K274" t="s">
+        <v>17</v>
+      </c>
+      <c r="L274" t="s">
+        <v>17</v>
+      </c>
+      <c r="M274"/>
+    </row>
+    <row r="275" spans="1:13">
+      <c r="A275" t="s">
+        <v>826</v>
+      </c>
+      <c r="B275" t="s">
+        <v>827</v>
+      </c>
+      <c r="C275" t="s">
+        <v>21</v>
+      </c>
+      <c r="D275">
+        <v>1989</v>
+      </c>
+      <c r="E275" t="s">
+        <v>649</v>
+      </c>
+      <c r="F275" t="s">
+        <v>29</v>
+      </c>
+      <c r="G275" t="s">
+        <v>50</v>
+      </c>
+      <c r="H275" t="s">
+        <v>828</v>
+      </c>
+      <c r="I275" t="s">
+        <v>17</v>
+      </c>
+      <c r="J275" t="s">
+        <v>17</v>
+      </c>
+      <c r="K275" t="s">
+        <v>17</v>
+      </c>
+      <c r="L275" t="s">
+        <v>17</v>
+      </c>
+      <c r="M275"/>
+    </row>
+    <row r="276" spans="1:13">
+      <c r="A276" t="s">
+        <v>829</v>
+      </c>
+      <c r="B276" t="s">
+        <v>830</v>
+      </c>
+      <c r="C276" t="s">
+        <v>21</v>
+      </c>
+      <c r="D276">
+        <v>1987</v>
+      </c>
+      <c r="E276" t="s">
+        <v>649</v>
+      </c>
+      <c r="F276" t="s">
+        <v>29</v>
+      </c>
+      <c r="G276" t="s">
+        <v>50</v>
+      </c>
+      <c r="H276" t="s">
+        <v>831</v>
+      </c>
+      <c r="I276" t="s">
+        <v>17</v>
+      </c>
+      <c r="J276" t="s">
+        <v>17</v>
+      </c>
+      <c r="K276" t="s">
+        <v>17</v>
+      </c>
+      <c r="L276" t="s">
+        <v>17</v>
+      </c>
+      <c r="M276"/>
+    </row>
+    <row r="277" spans="1:13">
+      <c r="A277" t="s">
+        <v>832</v>
+      </c>
+      <c r="B277" t="s">
+        <v>833</v>
+      </c>
+      <c r="C277" t="s">
+        <v>21</v>
+      </c>
+      <c r="D277">
+        <v>1975</v>
+      </c>
+      <c r="E277" t="s">
+        <v>57</v>
+      </c>
+      <c r="F277" t="s">
+        <v>17</v>
+      </c>
+      <c r="G277"/>
+      <c r="H277" t="s">
+        <v>834</v>
+      </c>
+      <c r="I277" t="s">
+        <v>17</v>
+      </c>
+      <c r="J277" t="s">
+        <v>17</v>
+      </c>
+      <c r="K277" t="s">
+        <v>17</v>
+      </c>
+      <c r="L277" t="s">
+        <v>17</v>
+      </c>
+      <c r="M277"/>
+    </row>
+    <row r="278" spans="1:13">
+      <c r="A278" t="s">
+        <v>835</v>
+      </c>
+      <c r="B278" t="s">
+        <v>836</v>
+      </c>
+      <c r="C278" t="s">
+        <v>21</v>
+      </c>
+      <c r="D278">
+        <v>1978</v>
+      </c>
+      <c r="E278" t="s">
+        <v>837</v>
+      </c>
+      <c r="F278" t="s">
+        <v>17</v>
+      </c>
+      <c r="G278"/>
+      <c r="H278" t="s">
+        <v>838</v>
+      </c>
+      <c r="I278" t="s">
+        <v>17</v>
+      </c>
+      <c r="J278" t="s">
+        <v>17</v>
+      </c>
+      <c r="K278" t="s">
+        <v>17</v>
+      </c>
+      <c r="L278" t="s">
+        <v>17</v>
+      </c>
+      <c r="M278"/>
+    </row>
+    <row r="279" spans="1:13">
+      <c r="A279" t="s">
+        <v>839</v>
+      </c>
+      <c r="B279" t="s">
+        <v>840</v>
+      </c>
+      <c r="C279" t="s">
+        <v>65</v>
+      </c>
+      <c r="D279">
+        <v>1972</v>
+      </c>
+      <c r="E279" t="s">
+        <v>57</v>
+      </c>
+      <c r="F279" t="s">
+        <v>17</v>
+      </c>
+      <c r="G279"/>
+      <c r="H279" t="s">
+        <v>841</v>
+      </c>
+      <c r="I279" t="s">
+        <v>29</v>
+      </c>
+      <c r="J279" t="s">
+        <v>17</v>
+      </c>
+      <c r="K279" t="s">
+        <v>17</v>
+      </c>
+      <c r="L279" t="s">
+        <v>17</v>
+      </c>
+      <c r="M279" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="280" spans="1:13">
+      <c r="A280" t="s">
+        <v>843</v>
+      </c>
+      <c r="B280" t="s">
+        <v>844</v>
+      </c>
+      <c r="C280" t="s">
+        <v>21</v>
+      </c>
+      <c r="D280">
+        <v>1966</v>
+      </c>
+      <c r="E280" t="s">
+        <v>57</v>
+      </c>
+      <c r="F280" t="s">
+        <v>17</v>
+      </c>
+      <c r="G280"/>
+      <c r="H280" t="s">
+        <v>845</v>
+      </c>
+      <c r="I280" t="s">
+        <v>17</v>
+      </c>
+      <c r="J280" t="s">
+        <v>17</v>
+      </c>
+      <c r="K280" t="s">
+        <v>17</v>
+      </c>
+      <c r="L280" t="s">
+        <v>17</v>
+      </c>
+      <c r="M280"/>
+    </row>
+    <row r="281" spans="1:13">
+      <c r="A281" t="s">
+        <v>846</v>
+      </c>
+      <c r="B281" t="s">
+        <v>847</v>
+      </c>
+      <c r="C281" t="s">
+        <v>21</v>
+      </c>
+      <c r="D281">
+        <v>1980</v>
+      </c>
+      <c r="E281" t="s">
+        <v>57</v>
+      </c>
+      <c r="F281" t="s">
+        <v>29</v>
+      </c>
+      <c r="G281" t="s">
+        <v>848</v>
+      </c>
+      <c r="H281" t="s">
+        <v>849</v>
+      </c>
+      <c r="I281" t="s">
+        <v>17</v>
+      </c>
+      <c r="J281" t="s">
+        <v>17</v>
+      </c>
+      <c r="K281" t="s">
+        <v>17</v>
+      </c>
+      <c r="L281" t="s">
+        <v>17</v>
+      </c>
+      <c r="M281"/>
+    </row>
+    <row r="282" spans="1:13">
+      <c r="A282" t="s">
+        <v>850</v>
+      </c>
+      <c r="B282" t="s">
+        <v>851</v>
+      </c>
+      <c r="C282" t="s">
+        <v>21</v>
+      </c>
+      <c r="D282">
+        <v>1982</v>
+      </c>
+      <c r="E282" t="s">
+        <v>57</v>
+      </c>
+      <c r="F282" t="s">
+        <v>17</v>
+      </c>
+      <c r="G282"/>
+      <c r="H282" t="s">
+        <v>852</v>
+      </c>
+      <c r="I282" t="s">
+        <v>17</v>
+      </c>
+      <c r="J282" t="s">
+        <v>17</v>
+      </c>
+      <c r="K282" t="s">
+        <v>17</v>
+      </c>
+      <c r="L282" t="s">
+        <v>17</v>
+      </c>
+      <c r="M282"/>
+    </row>
+    <row r="283" spans="1:13">
+      <c r="A283" t="s">
+        <v>853</v>
+      </c>
+      <c r="B283" t="s">
+        <v>854</v>
+      </c>
+      <c r="C283" t="s">
+        <v>15</v>
+      </c>
+      <c r="D283">
+        <v>1995</v>
+      </c>
+      <c r="E283" t="s">
+        <v>57</v>
+      </c>
+      <c r="F283" t="s">
+        <v>29</v>
+      </c>
+      <c r="G283" t="s">
+        <v>764</v>
+      </c>
+      <c r="H283" t="s">
+        <v>855</v>
+      </c>
+      <c r="I283" t="s">
+        <v>17</v>
+      </c>
+      <c r="J283" t="s">
+        <v>17</v>
+      </c>
+      <c r="K283" t="s">
+        <v>17</v>
+      </c>
+      <c r="L283" t="s">
+        <v>17</v>
+      </c>
+      <c r="M283"/>
+    </row>
+    <row r="284" spans="1:13">
+      <c r="A284" t="s">
+        <v>856</v>
+      </c>
+      <c r="B284"/>
+      <c r="C284" t="s">
+        <v>21</v>
+      </c>
+      <c r="D284">
+        <v>1947</v>
+      </c>
+      <c r="E284" t="s">
+        <v>57</v>
+      </c>
+      <c r="F284" t="s">
+        <v>17</v>
+      </c>
+      <c r="G284"/>
+      <c r="H284" t="s">
+        <v>857</v>
+      </c>
+      <c r="I284" t="s">
+        <v>17</v>
+      </c>
+      <c r="J284" t="s">
+        <v>17</v>
+      </c>
+      <c r="K284" t="s">
+        <v>17</v>
+      </c>
+      <c r="L284" t="s">
+        <v>17</v>
+      </c>
+      <c r="M284"/>
+    </row>
+    <row r="285" spans="1:13">
+      <c r="A285" t="s">
+        <v>858</v>
+      </c>
+      <c r="B285" t="s">
+        <v>859</v>
+      </c>
+      <c r="C285" t="s">
+        <v>15</v>
+      </c>
+      <c r="D285">
+        <v>1976</v>
+      </c>
+      <c r="E285" t="s">
         <v>16</v>
       </c>
-      <c r="D236">
-[...351 lines deleted...]
-      <c r="D245">
+      <c r="F285" t="s">
+        <v>17</v>
+      </c>
+      <c r="G285"/>
+      <c r="H285" t="s">
+        <v>860</v>
+      </c>
+      <c r="I285" t="s">
+        <v>29</v>
+      </c>
+      <c r="J285" t="s">
+        <v>17</v>
+      </c>
+      <c r="K285" t="s">
+        <v>17</v>
+      </c>
+      <c r="L285" t="s">
+        <v>17</v>
+      </c>
+      <c r="M285"/>
+    </row>
+    <row r="286" spans="1:13">
+      <c r="A286" t="s">
+        <v>861</v>
+      </c>
+      <c r="B286" t="s">
+        <v>862</v>
+      </c>
+      <c r="C286" t="s">
+        <v>21</v>
+      </c>
+      <c r="D286">
+        <v>1995</v>
+      </c>
+      <c r="E286" t="s">
+        <v>22</v>
+      </c>
+      <c r="F286" t="s">
+        <v>29</v>
+      </c>
+      <c r="G286" t="s">
+        <v>58</v>
+      </c>
+      <c r="H286" t="s">
+        <v>863</v>
+      </c>
+      <c r="I286" t="s">
+        <v>17</v>
+      </c>
+      <c r="J286" t="s">
+        <v>29</v>
+      </c>
+      <c r="K286" t="s">
+        <v>17</v>
+      </c>
+      <c r="L286" t="s">
+        <v>17</v>
+      </c>
+      <c r="M286"/>
+    </row>
+    <row r="287" spans="1:13">
+      <c r="A287" t="s">
+        <v>864</v>
+      </c>
+      <c r="B287" t="s">
+        <v>865</v>
+      </c>
+      <c r="C287" t="s">
+        <v>21</v>
+      </c>
+      <c r="D287">
         <v>1990</v>
       </c>
-      <c r="E245" t="s">
-[...408 lines deleted...]
-      <c r="D255">
+      <c r="E287" t="s">
+        <v>22</v>
+      </c>
+      <c r="F287" t="s">
+        <v>29</v>
+      </c>
+      <c r="G287" t="s">
+        <v>866</v>
+      </c>
+      <c r="H287" t="s">
+        <v>867</v>
+      </c>
+      <c r="I287" t="s">
+        <v>29</v>
+      </c>
+      <c r="J287" t="s">
+        <v>29</v>
+      </c>
+      <c r="K287" t="s">
+        <v>17</v>
+      </c>
+      <c r="L287" t="s">
+        <v>29</v>
+      </c>
+      <c r="M287"/>
+    </row>
+    <row r="288" spans="1:13">
+      <c r="A288" t="s">
+        <v>868</v>
+      </c>
+      <c r="B288" t="s">
+        <v>869</v>
+      </c>
+      <c r="C288" t="s">
+        <v>65</v>
+      </c>
+      <c r="D288">
+        <v>1951</v>
+      </c>
+      <c r="E288" t="s">
+        <v>57</v>
+      </c>
+      <c r="F288" t="s">
+        <v>17</v>
+      </c>
+      <c r="G288"/>
+      <c r="H288" t="s">
+        <v>870</v>
+      </c>
+      <c r="I288" t="s">
+        <v>17</v>
+      </c>
+      <c r="J288" t="s">
+        <v>17</v>
+      </c>
+      <c r="K288" t="s">
+        <v>17</v>
+      </c>
+      <c r="L288" t="s">
+        <v>17</v>
+      </c>
+      <c r="M288"/>
+    </row>
+    <row r="289" spans="1:13">
+      <c r="A289" t="s">
+        <v>871</v>
+      </c>
+      <c r="B289"/>
+      <c r="C289" t="s">
+        <v>15</v>
+      </c>
+      <c r="D289">
         <v>1992</v>
       </c>
-      <c r="E255" t="s">
-[...1374 lines deleted...]
-      <c r="D289">
+      <c r="E289" t="s">
+        <v>57</v>
+      </c>
+      <c r="F289" t="s">
+        <v>17</v>
+      </c>
+      <c r="G289"/>
+      <c r="H289" t="s">
+        <v>872</v>
+      </c>
+      <c r="I289" t="s">
+        <v>17</v>
+      </c>
+      <c r="J289" t="s">
+        <v>17</v>
+      </c>
+      <c r="K289" t="s">
+        <v>17</v>
+      </c>
+      <c r="L289" t="s">
+        <v>17</v>
+      </c>
+      <c r="M289"/>
+    </row>
+    <row r="290" spans="1:13">
+      <c r="A290" t="s">
+        <v>873</v>
+      </c>
+      <c r="B290" t="s">
+        <v>874</v>
+      </c>
+      <c r="C290" t="s">
+        <v>21</v>
+      </c>
+      <c r="D290">
         <v>1943</v>
       </c>
-      <c r="E289" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E290" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F290" t="s">
-        <v>1111</v>
-[...4 lines deleted...]
-      <c r="H290"/>
+        <v>17</v>
+      </c>
+      <c r="G290"/>
+      <c r="H290" t="s">
+        <v>875</v>
+      </c>
       <c r="I290" t="s">
-        <v>1112</v>
+        <v>17</v>
       </c>
       <c r="J290" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K290" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L290" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="291" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M290"/>
+    </row>
+    <row r="291" spans="1:13">
       <c r="A291" t="s">
-        <v>1113</v>
+        <v>876</v>
       </c>
       <c r="B291"/>
       <c r="C291" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D291">
-        <v>1927</v>
+        <v>1934</v>
       </c>
       <c r="E291" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F291" t="s">
-        <v>1114</v>
-[...5 lines deleted...]
-      <c r="I291"/>
+        <v>17</v>
+      </c>
+      <c r="G291"/>
+      <c r="H291" t="s">
+        <v>877</v>
+      </c>
+      <c r="I291" t="s">
+        <v>17</v>
+      </c>
       <c r="J291" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K291" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L291" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="292" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M291"/>
+    </row>
+    <row r="292" spans="1:13">
       <c r="A292" t="s">
-        <v>1115</v>
+        <v>878</v>
       </c>
       <c r="B292"/>
       <c r="C292" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D292">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="E292" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F292" t="s">
-        <v>1116</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G292"/>
       <c r="H292"/>
       <c r="I292" t="s">
-        <v>1117</v>
+        <v>17</v>
       </c>
       <c r="J292" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K292" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L292" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="293" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M292"/>
+    </row>
+    <row r="293" spans="1:13">
       <c r="A293" t="s">
-        <v>1118</v>
+        <v>879</v>
       </c>
       <c r="B293"/>
       <c r="C293" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D293">
+        <v>1929</v>
+      </c>
+      <c r="E293" t="s">
+        <v>57</v>
+      </c>
+      <c r="F293" t="s">
+        <v>17</v>
+      </c>
+      <c r="G293"/>
+      <c r="H293" t="s">
+        <v>880</v>
+      </c>
+      <c r="I293" t="s">
+        <v>17</v>
+      </c>
+      <c r="J293" t="s">
+        <v>17</v>
+      </c>
+      <c r="K293" t="s">
+        <v>17</v>
+      </c>
+      <c r="L293" t="s">
+        <v>17</v>
+      </c>
+      <c r="M293"/>
+    </row>
+    <row r="294" spans="1:13">
+      <c r="A294" t="s">
+        <v>881</v>
+      </c>
+      <c r="B294"/>
+      <c r="C294" t="s">
+        <v>15</v>
+      </c>
+      <c r="D294">
         <v>1961</v>
       </c>
-      <c r="E293" t="s">
-[...36 lines deleted...]
-      <c r="D294">
+      <c r="E294" t="s">
+        <v>57</v>
+      </c>
+      <c r="F294" t="s">
+        <v>17</v>
+      </c>
+      <c r="G294"/>
+      <c r="H294" t="s">
+        <v>882</v>
+      </c>
+      <c r="I294" t="s">
+        <v>17</v>
+      </c>
+      <c r="J294" t="s">
+        <v>17</v>
+      </c>
+      <c r="K294" t="s">
+        <v>17</v>
+      </c>
+      <c r="L294" t="s">
+        <v>17</v>
+      </c>
+      <c r="M294"/>
+    </row>
+    <row r="295" spans="1:13">
+      <c r="A295" t="s">
+        <v>883</v>
+      </c>
+      <c r="B295" t="s">
+        <v>884</v>
+      </c>
+      <c r="C295" t="s">
+        <v>21</v>
+      </c>
+      <c r="D295">
         <v>1983</v>
       </c>
-      <c r="E294" t="s">
-[...36 lines deleted...]
-      <c r="D295">
+      <c r="E295" t="s">
+        <v>57</v>
+      </c>
+      <c r="F295" t="s">
+        <v>29</v>
+      </c>
+      <c r="G295" t="s">
+        <v>132</v>
+      </c>
+      <c r="H295" t="s">
+        <v>885</v>
+      </c>
+      <c r="I295" t="s">
+        <v>17</v>
+      </c>
+      <c r="J295" t="s">
+        <v>17</v>
+      </c>
+      <c r="K295" t="s">
+        <v>17</v>
+      </c>
+      <c r="L295" t="s">
+        <v>17</v>
+      </c>
+      <c r="M295"/>
+    </row>
+    <row r="296" spans="1:13">
+      <c r="A296" t="s">
+        <v>886</v>
+      </c>
+      <c r="B296"/>
+      <c r="C296" t="s">
+        <v>21</v>
+      </c>
+      <c r="D296">
         <v>1981</v>
       </c>
-      <c r="E295" t="s">
-[...38 lines deleted...]
-      <c r="D296">
+      <c r="E296" t="s">
+        <v>57</v>
+      </c>
+      <c r="F296" t="s">
+        <v>29</v>
+      </c>
+      <c r="G296" t="s">
+        <v>684</v>
+      </c>
+      <c r="H296" t="s">
+        <v>887</v>
+      </c>
+      <c r="I296" t="s">
+        <v>17</v>
+      </c>
+      <c r="J296" t="s">
+        <v>17</v>
+      </c>
+      <c r="K296" t="s">
+        <v>17</v>
+      </c>
+      <c r="L296" t="s">
+        <v>17</v>
+      </c>
+      <c r="M296"/>
+    </row>
+    <row r="297" spans="1:13">
+      <c r="A297" t="s">
+        <v>888</v>
+      </c>
+      <c r="B297" t="s">
+        <v>889</v>
+      </c>
+      <c r="C297" t="s">
+        <v>15</v>
+      </c>
+      <c r="D297">
         <v>1982</v>
       </c>
-      <c r="E296" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E297" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F297" t="s">
-        <v>1131</v>
-[...4 lines deleted...]
-      <c r="H297"/>
+        <v>17</v>
+      </c>
+      <c r="G297"/>
+      <c r="H297" t="s">
+        <v>890</v>
+      </c>
       <c r="I297" t="s">
-        <v>1132</v>
+        <v>17</v>
       </c>
       <c r="J297" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K297" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L297" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="298" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M297"/>
+    </row>
+    <row r="298" spans="1:13">
       <c r="A298" t="s">
-        <v>1133</v>
+        <v>891</v>
       </c>
       <c r="B298"/>
       <c r="C298" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="D298">
+        <v>1925</v>
+      </c>
+      <c r="E298" t="s">
+        <v>57</v>
+      </c>
+      <c r="F298" t="s">
+        <v>17</v>
+      </c>
+      <c r="G298"/>
+      <c r="H298" t="s">
+        <v>892</v>
+      </c>
+      <c r="I298" t="s">
+        <v>17</v>
+      </c>
+      <c r="J298" t="s">
+        <v>17</v>
+      </c>
+      <c r="K298" t="s">
+        <v>17</v>
+      </c>
+      <c r="L298" t="s">
+        <v>17</v>
+      </c>
+      <c r="M298"/>
+    </row>
+    <row r="299" spans="1:13">
+      <c r="A299" t="s">
+        <v>893</v>
+      </c>
+      <c r="B299"/>
+      <c r="C299" t="s">
+        <v>65</v>
+      </c>
+      <c r="D299">
         <v>1964</v>
       </c>
-      <c r="E298" t="s">
-[...36 lines deleted...]
-      <c r="D299">
+      <c r="E299" t="s">
+        <v>57</v>
+      </c>
+      <c r="F299" t="s">
+        <v>17</v>
+      </c>
+      <c r="G299"/>
+      <c r="H299" t="s">
+        <v>894</v>
+      </c>
+      <c r="I299" t="s">
+        <v>17</v>
+      </c>
+      <c r="J299" t="s">
+        <v>17</v>
+      </c>
+      <c r="K299" t="s">
+        <v>17</v>
+      </c>
+      <c r="L299" t="s">
+        <v>17</v>
+      </c>
+      <c r="M299"/>
+    </row>
+    <row r="300" spans="1:13">
+      <c r="A300" t="s">
+        <v>895</v>
+      </c>
+      <c r="B300" t="s">
+        <v>896</v>
+      </c>
+      <c r="C300" t="s">
+        <v>65</v>
+      </c>
+      <c r="D300">
         <v>1994</v>
       </c>
-      <c r="E299" t="s">
-[...36 lines deleted...]
-      <c r="D300">
+      <c r="E300" t="s">
+        <v>752</v>
+      </c>
+      <c r="F300" t="s">
+        <v>29</v>
+      </c>
+      <c r="G300" t="s">
+        <v>897</v>
+      </c>
+      <c r="H300" t="s">
+        <v>898</v>
+      </c>
+      <c r="I300" t="s">
+        <v>17</v>
+      </c>
+      <c r="J300" t="s">
+        <v>17</v>
+      </c>
+      <c r="K300" t="s">
+        <v>29</v>
+      </c>
+      <c r="L300" t="s">
+        <v>17</v>
+      </c>
+      <c r="M300"/>
+    </row>
+    <row r="301" spans="1:13">
+      <c r="A301" t="s">
+        <v>899</v>
+      </c>
+      <c r="B301"/>
+      <c r="C301" t="s">
+        <v>65</v>
+      </c>
+      <c r="D301">
         <v>1947</v>
       </c>
-      <c r="E300" t="s">
-[...36 lines deleted...]
-      <c r="D301">
+      <c r="E301" t="s">
+        <v>57</v>
+      </c>
+      <c r="F301" t="s">
+        <v>17</v>
+      </c>
+      <c r="G301"/>
+      <c r="H301" t="s">
+        <v>900</v>
+      </c>
+      <c r="I301" t="s">
+        <v>17</v>
+      </c>
+      <c r="J301" t="s">
+        <v>17</v>
+      </c>
+      <c r="K301" t="s">
+        <v>17</v>
+      </c>
+      <c r="L301" t="s">
+        <v>17</v>
+      </c>
+      <c r="M301"/>
+    </row>
+    <row r="302" spans="1:13">
+      <c r="A302" t="s">
+        <v>901</v>
+      </c>
+      <c r="B302" t="s">
+        <v>902</v>
+      </c>
+      <c r="C302" t="s">
+        <v>21</v>
+      </c>
+      <c r="D302">
         <v>1961</v>
       </c>
-      <c r="E301" t="s">
-[...36 lines deleted...]
-      <c r="D302">
+      <c r="E302" t="s">
+        <v>57</v>
+      </c>
+      <c r="F302" t="s">
+        <v>17</v>
+      </c>
+      <c r="G302"/>
+      <c r="H302" t="s">
+        <v>903</v>
+      </c>
+      <c r="I302" t="s">
+        <v>17</v>
+      </c>
+      <c r="J302" t="s">
+        <v>17</v>
+      </c>
+      <c r="K302" t="s">
+        <v>17</v>
+      </c>
+      <c r="L302" t="s">
+        <v>17</v>
+      </c>
+      <c r="M302"/>
+    </row>
+    <row r="303" spans="1:13">
+      <c r="A303" t="s">
+        <v>904</v>
+      </c>
+      <c r="B303" t="s">
+        <v>905</v>
+      </c>
+      <c r="C303" t="s">
+        <v>21</v>
+      </c>
+      <c r="D303">
         <v>1979</v>
       </c>
-      <c r="E302" t="s">
-[...36 lines deleted...]
-      <c r="D303">
+      <c r="E303" t="s">
+        <v>57</v>
+      </c>
+      <c r="F303" t="s">
+        <v>17</v>
+      </c>
+      <c r="G303"/>
+      <c r="H303" t="s">
+        <v>906</v>
+      </c>
+      <c r="I303" t="s">
+        <v>17</v>
+      </c>
+      <c r="J303" t="s">
+        <v>17</v>
+      </c>
+      <c r="K303" t="s">
+        <v>17</v>
+      </c>
+      <c r="L303" t="s">
+        <v>17</v>
+      </c>
+      <c r="M303"/>
+    </row>
+    <row r="304" spans="1:13">
+      <c r="A304" t="s">
+        <v>907</v>
+      </c>
+      <c r="B304" t="s">
+        <v>908</v>
+      </c>
+      <c r="C304" t="s">
+        <v>21</v>
+      </c>
+      <c r="D304">
         <v>1966</v>
       </c>
-      <c r="E303" t="s">
-[...36 lines deleted...]
-      <c r="D304">
+      <c r="E304" t="s">
+        <v>420</v>
+      </c>
+      <c r="F304" t="s">
+        <v>17</v>
+      </c>
+      <c r="G304"/>
+      <c r="H304" t="s">
+        <v>909</v>
+      </c>
+      <c r="I304" t="s">
+        <v>29</v>
+      </c>
+      <c r="J304" t="s">
+        <v>17</v>
+      </c>
+      <c r="K304" t="s">
+        <v>17</v>
+      </c>
+      <c r="L304" t="s">
+        <v>17</v>
+      </c>
+      <c r="M304"/>
+    </row>
+    <row r="305" spans="1:13">
+      <c r="A305" t="s">
+        <v>910</v>
+      </c>
+      <c r="B305" t="s">
+        <v>911</v>
+      </c>
+      <c r="C305" t="s">
+        <v>65</v>
+      </c>
+      <c r="D305">
         <v>1989</v>
       </c>
-      <c r="E304" t="s">
-[...36 lines deleted...]
-      <c r="D305">
+      <c r="E305" t="s">
+        <v>752</v>
+      </c>
+      <c r="F305" t="s">
+        <v>29</v>
+      </c>
+      <c r="G305" t="s">
+        <v>912</v>
+      </c>
+      <c r="H305" t="s">
+        <v>913</v>
+      </c>
+      <c r="I305" t="s">
+        <v>17</v>
+      </c>
+      <c r="J305" t="s">
+        <v>17</v>
+      </c>
+      <c r="K305" t="s">
+        <v>29</v>
+      </c>
+      <c r="L305" t="s">
+        <v>17</v>
+      </c>
+      <c r="M305"/>
+    </row>
+    <row r="306" spans="1:13">
+      <c r="A306" t="s">
+        <v>914</v>
+      </c>
+      <c r="B306" t="s">
+        <v>915</v>
+      </c>
+      <c r="C306" t="s">
+        <v>21</v>
+      </c>
+      <c r="D306">
         <v>1981</v>
       </c>
-      <c r="E305" t="s">
-[...36 lines deleted...]
-      <c r="D306">
+      <c r="E306" t="s">
+        <v>22</v>
+      </c>
+      <c r="F306" t="s">
+        <v>17</v>
+      </c>
+      <c r="G306"/>
+      <c r="H306" t="s">
+        <v>916</v>
+      </c>
+      <c r="I306" t="s">
+        <v>17</v>
+      </c>
+      <c r="J306" t="s">
+        <v>29</v>
+      </c>
+      <c r="K306" t="s">
+        <v>29</v>
+      </c>
+      <c r="L306" t="s">
+        <v>17</v>
+      </c>
+      <c r="M306"/>
+    </row>
+    <row r="307" spans="1:13">
+      <c r="A307" t="s">
+        <v>917</v>
+      </c>
+      <c r="B307" t="s">
+        <v>918</v>
+      </c>
+      <c r="C307" t="s">
+        <v>21</v>
+      </c>
+      <c r="D307">
         <v>1956</v>
       </c>
-      <c r="E306" t="s">
-[...36 lines deleted...]
-      <c r="D307">
+      <c r="E307" t="s">
+        <v>521</v>
+      </c>
+      <c r="F307" t="s">
+        <v>17</v>
+      </c>
+      <c r="G307"/>
+      <c r="H307" t="s">
+        <v>919</v>
+      </c>
+      <c r="I307" t="s">
+        <v>17</v>
+      </c>
+      <c r="J307" t="s">
+        <v>29</v>
+      </c>
+      <c r="K307" t="s">
+        <v>29</v>
+      </c>
+      <c r="L307" t="s">
+        <v>17</v>
+      </c>
+      <c r="M307"/>
+    </row>
+    <row r="308" spans="1:13">
+      <c r="A308" t="s">
+        <v>920</v>
+      </c>
+      <c r="B308" t="s">
+        <v>921</v>
+      </c>
+      <c r="C308" t="s">
+        <v>21</v>
+      </c>
+      <c r="D308">
         <v>1928</v>
       </c>
-      <c r="E307" t="s">
-[...36 lines deleted...]
-      <c r="D308">
+      <c r="E308" t="s">
+        <v>22</v>
+      </c>
+      <c r="F308" t="s">
+        <v>17</v>
+      </c>
+      <c r="G308"/>
+      <c r="H308" t="s">
+        <v>922</v>
+      </c>
+      <c r="I308" t="s">
+        <v>17</v>
+      </c>
+      <c r="J308" t="s">
+        <v>17</v>
+      </c>
+      <c r="K308" t="s">
+        <v>17</v>
+      </c>
+      <c r="L308" t="s">
+        <v>17</v>
+      </c>
+      <c r="M308"/>
+    </row>
+    <row r="309" spans="1:13">
+      <c r="A309" t="s">
+        <v>923</v>
+      </c>
+      <c r="B309" t="s">
+        <v>924</v>
+      </c>
+      <c r="C309" t="s">
+        <v>15</v>
+      </c>
+      <c r="D309">
         <v>1988</v>
       </c>
-      <c r="E308" t="s">
-[...36 lines deleted...]
-      <c r="D309">
+      <c r="E309" t="s">
+        <v>57</v>
+      </c>
+      <c r="F309" t="s">
+        <v>17</v>
+      </c>
+      <c r="G309"/>
+      <c r="H309" t="s">
+        <v>925</v>
+      </c>
+      <c r="I309" t="s">
+        <v>17</v>
+      </c>
+      <c r="J309" t="s">
+        <v>17</v>
+      </c>
+      <c r="K309" t="s">
+        <v>17</v>
+      </c>
+      <c r="L309" t="s">
+        <v>17</v>
+      </c>
+      <c r="M309"/>
+    </row>
+    <row r="310" spans="1:13">
+      <c r="A310" t="s">
+        <v>926</v>
+      </c>
+      <c r="B310" t="s">
+        <v>927</v>
+      </c>
+      <c r="C310" t="s">
+        <v>15</v>
+      </c>
+      <c r="D310">
         <v>1985</v>
       </c>
-      <c r="E309" t="s">
-[...36 lines deleted...]
-      <c r="D310">
+      <c r="E310" t="s">
+        <v>22</v>
+      </c>
+      <c r="F310" t="s">
+        <v>17</v>
+      </c>
+      <c r="G310"/>
+      <c r="H310" t="s">
+        <v>928</v>
+      </c>
+      <c r="I310" t="s">
+        <v>29</v>
+      </c>
+      <c r="J310" t="s">
+        <v>29</v>
+      </c>
+      <c r="K310" t="s">
+        <v>29</v>
+      </c>
+      <c r="L310" t="s">
+        <v>17</v>
+      </c>
+      <c r="M310"/>
+    </row>
+    <row r="311" spans="1:13">
+      <c r="A311" t="s">
+        <v>929</v>
+      </c>
+      <c r="B311" t="s">
+        <v>930</v>
+      </c>
+      <c r="C311" t="s">
+        <v>21</v>
+      </c>
+      <c r="D311">
         <v>1996</v>
       </c>
-      <c r="E310" t="s">
-[...38 lines deleted...]
-      <c r="D311">
+      <c r="E311" t="s">
+        <v>57</v>
+      </c>
+      <c r="F311" t="s">
+        <v>29</v>
+      </c>
+      <c r="G311" t="s">
+        <v>214</v>
+      </c>
+      <c r="H311" t="s">
+        <v>931</v>
+      </c>
+      <c r="I311" t="s">
+        <v>17</v>
+      </c>
+      <c r="J311" t="s">
+        <v>17</v>
+      </c>
+      <c r="K311" t="s">
+        <v>17</v>
+      </c>
+      <c r="L311" t="s">
+        <v>17</v>
+      </c>
+      <c r="M311"/>
+    </row>
+    <row r="312" spans="1:13">
+      <c r="A312" t="s">
+        <v>932</v>
+      </c>
+      <c r="B312" t="s">
+        <v>933</v>
+      </c>
+      <c r="C312" t="s">
+        <v>15</v>
+      </c>
+      <c r="D312">
         <v>1980</v>
       </c>
-      <c r="E311" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="E312" t="s">
-        <v>190</v>
+        <v>57</v>
       </c>
       <c r="F312" t="s">
-        <v>1183</v>
-[...4 lines deleted...]
-      <c r="H312"/>
+        <v>17</v>
+      </c>
+      <c r="G312"/>
+      <c r="H312" t="s">
+        <v>934</v>
+      </c>
       <c r="I312" t="s">
-        <v>1184</v>
+        <v>17</v>
       </c>
       <c r="J312" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="K312" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L312" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-    <row r="313" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M312"/>
+    </row>
+    <row r="313" spans="1:13">
       <c r="A313" t="s">
-        <v>1185</v>
+        <v>935</v>
       </c>
       <c r="B313" t="s">
-        <v>1186</v>
+        <v>936</v>
       </c>
       <c r="C313" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D313">
         <v>1975</v>
       </c>
       <c r="E313" t="s">
+        <v>150</v>
+      </c>
+      <c r="F313" t="s">
+        <v>17</v>
+      </c>
+      <c r="G313"/>
+      <c r="H313" t="s">
+        <v>937</v>
+      </c>
+      <c r="I313" t="s">
+        <v>29</v>
+      </c>
+      <c r="J313" t="s">
+        <v>29</v>
+      </c>
+      <c r="K313" t="s">
+        <v>29</v>
+      </c>
+      <c r="L313" t="s">
+        <v>17</v>
+      </c>
+      <c r="M313"/>
+    </row>
+    <row r="314" spans="1:13">
+      <c r="A314" t="s">
+        <v>938</v>
+      </c>
+      <c r="B314" t="s">
+        <v>939</v>
+      </c>
+      <c r="C314" t="s">
+        <v>15</v>
+      </c>
+      <c r="D314">
+        <v>1975</v>
+      </c>
+      <c r="E314" t="s">
+        <v>752</v>
+      </c>
+      <c r="F314" t="s">
+        <v>17</v>
+      </c>
+      <c r="G314"/>
+      <c r="H314" t="s">
+        <v>940</v>
+      </c>
+      <c r="I314" t="s">
+        <v>17</v>
+      </c>
+      <c r="J314" t="s">
+        <v>17</v>
+      </c>
+      <c r="K314" t="s">
+        <v>17</v>
+      </c>
+      <c r="L314" t="s">
+        <v>17</v>
+      </c>
+      <c r="M314"/>
+    </row>
+    <row r="315" spans="1:13">
+      <c r="A315" t="s">
+        <v>941</v>
+      </c>
+      <c r="B315" t="s">
+        <v>942</v>
+      </c>
+      <c r="C315" t="s">
+        <v>21</v>
+      </c>
+      <c r="D315">
+        <v>1982</v>
+      </c>
+      <c r="E315" t="s">
+        <v>398</v>
+      </c>
+      <c r="F315" t="s">
+        <v>29</v>
+      </c>
+      <c r="G315" t="s">
+        <v>58</v>
+      </c>
+      <c r="H315" t="s">
+        <v>943</v>
+      </c>
+      <c r="I315" t="s">
+        <v>17</v>
+      </c>
+      <c r="J315" t="s">
+        <v>17</v>
+      </c>
+      <c r="K315" t="s">
+        <v>17</v>
+      </c>
+      <c r="L315" t="s">
+        <v>17</v>
+      </c>
+      <c r="M315"/>
+    </row>
+    <row r="316" spans="1:13">
+      <c r="A316" t="s">
+        <v>944</v>
+      </c>
+      <c r="B316" t="s">
+        <v>945</v>
+      </c>
+      <c r="C316" t="s">
+        <v>21</v>
+      </c>
+      <c r="D316">
+        <v>1980</v>
+      </c>
+      <c r="E316" t="s">
+        <v>946</v>
+      </c>
+      <c r="F316" t="s">
+        <v>17</v>
+      </c>
+      <c r="G316"/>
+      <c r="H316" t="s">
+        <v>947</v>
+      </c>
+      <c r="I316" t="s">
+        <v>17</v>
+      </c>
+      <c r="J316" t="s">
+        <v>17</v>
+      </c>
+      <c r="K316" t="s">
+        <v>29</v>
+      </c>
+      <c r="L316" t="s">
+        <v>17</v>
+      </c>
+      <c r="M316"/>
+    </row>
+    <row r="317" spans="1:13">
+      <c r="A317" t="s">
+        <v>948</v>
+      </c>
+      <c r="B317" t="s">
+        <v>949</v>
+      </c>
+      <c r="C317" t="s">
+        <v>21</v>
+      </c>
+      <c r="D317">
+        <v>1990</v>
+      </c>
+      <c r="E317" t="s">
+        <v>950</v>
+      </c>
+      <c r="F317" t="s">
+        <v>17</v>
+      </c>
+      <c r="G317"/>
+      <c r="H317" t="s">
+        <v>951</v>
+      </c>
+      <c r="I317" t="s">
+        <v>29</v>
+      </c>
+      <c r="J317" t="s">
+        <v>29</v>
+      </c>
+      <c r="K317" t="s">
+        <v>29</v>
+      </c>
+      <c r="L317" t="s">
+        <v>17</v>
+      </c>
+      <c r="M317"/>
+    </row>
+    <row r="318" spans="1:13">
+      <c r="A318" t="s">
+        <v>952</v>
+      </c>
+      <c r="B318" t="s">
+        <v>953</v>
+      </c>
+      <c r="C318" t="s">
+        <v>21</v>
+      </c>
+      <c r="D318">
+        <v>1938</v>
+      </c>
+      <c r="E318" t="s">
+        <v>150</v>
+      </c>
+      <c r="F318" t="s">
+        <v>17</v>
+      </c>
+      <c r="G318"/>
+      <c r="H318" t="s">
+        <v>954</v>
+      </c>
+      <c r="I318" t="s">
+        <v>17</v>
+      </c>
+      <c r="J318" t="s">
+        <v>17</v>
+      </c>
+      <c r="K318" t="s">
+        <v>17</v>
+      </c>
+      <c r="L318" t="s">
+        <v>17</v>
+      </c>
+      <c r="M318"/>
+    </row>
+    <row r="319" spans="1:13">
+      <c r="A319" t="s">
+        <v>955</v>
+      </c>
+      <c r="B319" t="s">
+        <v>956</v>
+      </c>
+      <c r="C319" t="s">
+        <v>65</v>
+      </c>
+      <c r="D319">
+        <v>1980</v>
+      </c>
+      <c r="E319" t="s">
+        <v>80</v>
+      </c>
+      <c r="F319" t="s">
+        <v>17</v>
+      </c>
+      <c r="G319"/>
+      <c r="H319" t="s">
+        <v>957</v>
+      </c>
+      <c r="I319" t="s">
+        <v>17</v>
+      </c>
+      <c r="J319" t="s">
+        <v>17</v>
+      </c>
+      <c r="K319" t="s">
+        <v>17</v>
+      </c>
+      <c r="L319" t="s">
+        <v>17</v>
+      </c>
+      <c r="M319"/>
+    </row>
+    <row r="320" spans="1:13">
+      <c r="A320" t="s">
+        <v>958</v>
+      </c>
+      <c r="B320"/>
+      <c r="C320" t="s">
+        <v>21</v>
+      </c>
+      <c r="D320">
+        <v>1954</v>
+      </c>
+      <c r="E320" t="s">
+        <v>57</v>
+      </c>
+      <c r="F320" t="s">
+        <v>17</v>
+      </c>
+      <c r="G320"/>
+      <c r="H320" t="s">
+        <v>959</v>
+      </c>
+      <c r="I320" t="s">
+        <v>17</v>
+      </c>
+      <c r="J320" t="s">
+        <v>17</v>
+      </c>
+      <c r="K320" t="s">
+        <v>17</v>
+      </c>
+      <c r="L320" t="s">
+        <v>17</v>
+      </c>
+      <c r="M320"/>
+    </row>
+    <row r="321" spans="1:13">
+      <c r="A321" t="s">
+        <v>960</v>
+      </c>
+      <c r="B321" t="s">
+        <v>961</v>
+      </c>
+      <c r="C321" t="s">
+        <v>21</v>
+      </c>
+      <c r="D321">
+        <v>1995</v>
+      </c>
+      <c r="E321" t="s">
+        <v>150</v>
+      </c>
+      <c r="F321" t="s">
+        <v>29</v>
+      </c>
+      <c r="G321" t="s">
+        <v>768</v>
+      </c>
+      <c r="H321" t="s">
         <v>962</v>
       </c>
-      <c r="F313" t="s">
-[...327 lines deleted...]
-      <c r="H321"/>
       <c r="I321" t="s">
-        <v>1216</v>
+        <v>29</v>
       </c>
       <c r="J321" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K321" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L321" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="322" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M321"/>
+    </row>
+    <row r="322" spans="1:13">
       <c r="A322" t="s">
-        <v>1217</v>
+        <v>963</v>
       </c>
       <c r="B322" t="s">
-        <v>1218</v>
+        <v>964</v>
       </c>
       <c r="C322" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D322">
         <v>1970</v>
       </c>
       <c r="E322" t="s">
-        <v>190</v>
+        <v>150</v>
       </c>
       <c r="F322" t="s">
-        <v>1219</v>
-[...4 lines deleted...]
-      <c r="H322"/>
+        <v>17</v>
+      </c>
+      <c r="G322"/>
+      <c r="H322" t="s">
+        <v>965</v>
+      </c>
       <c r="I322" t="s">
-        <v>1220</v>
+        <v>17</v>
       </c>
       <c r="J322" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="K322" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L322" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-    <row r="323" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M322"/>
+    </row>
+    <row r="323" spans="1:13">
       <c r="A323" t="s">
-        <v>1221</v>
+        <v>966</v>
       </c>
       <c r="B323" t="s">
-        <v>1222</v>
+        <v>967</v>
       </c>
       <c r="C323" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D323">
+        <v>1970</v>
+      </c>
+      <c r="E323" t="s">
+        <v>150</v>
+      </c>
+      <c r="F323" t="s">
+        <v>17</v>
+      </c>
+      <c r="G323"/>
+      <c r="H323" t="s">
+        <v>968</v>
+      </c>
+      <c r="I323" t="s">
+        <v>29</v>
+      </c>
+      <c r="J323" t="s">
+        <v>29</v>
+      </c>
+      <c r="K323" t="s">
+        <v>29</v>
+      </c>
+      <c r="L323" t="s">
+        <v>17</v>
+      </c>
+      <c r="M323"/>
+    </row>
+    <row r="324" spans="1:13">
+      <c r="A324" t="s">
+        <v>969</v>
+      </c>
+      <c r="B324" t="s">
+        <v>970</v>
+      </c>
+      <c r="C324" t="s">
+        <v>21</v>
+      </c>
+      <c r="D324">
         <v>1966</v>
       </c>
-      <c r="E323" t="s">
-[...36 lines deleted...]
-      <c r="D324">
+      <c r="E324" t="s">
+        <v>420</v>
+      </c>
+      <c r="F324" t="s">
+        <v>17</v>
+      </c>
+      <c r="G324"/>
+      <c r="H324" t="s">
+        <v>971</v>
+      </c>
+      <c r="I324" t="s">
+        <v>29</v>
+      </c>
+      <c r="J324" t="s">
+        <v>29</v>
+      </c>
+      <c r="K324" t="s">
+        <v>17</v>
+      </c>
+      <c r="L324" t="s">
+        <v>17</v>
+      </c>
+      <c r="M324"/>
+    </row>
+    <row r="325" spans="1:13">
+      <c r="A325" t="s">
+        <v>972</v>
+      </c>
+      <c r="B325" t="s">
+        <v>973</v>
+      </c>
+      <c r="C325" t="s">
+        <v>21</v>
+      </c>
+      <c r="D325">
         <v>1923</v>
       </c>
-      <c r="E324" t="s">
-[...35 lines deleted...]
-      <c r="C325" t="s">
+      <c r="E325" t="s">
+        <v>22</v>
+      </c>
+      <c r="F325" t="s">
+        <v>17</v>
+      </c>
+      <c r="G325"/>
+      <c r="H325" t="s">
+        <v>974</v>
+      </c>
+      <c r="I325" t="s">
+        <v>29</v>
+      </c>
+      <c r="J325" t="s">
+        <v>17</v>
+      </c>
+      <c r="K325" t="s">
+        <v>17</v>
+      </c>
+      <c r="L325" t="s">
+        <v>17</v>
+      </c>
+      <c r="M325" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="326" spans="1:13">
+      <c r="A326" t="s">
+        <v>976</v>
+      </c>
+      <c r="B326" t="s">
+        <v>977</v>
+      </c>
+      <c r="C326" t="s">
+        <v>15</v>
+      </c>
+      <c r="D326">
+        <v>1950</v>
+      </c>
+      <c r="E326" t="s">
+        <v>57</v>
+      </c>
+      <c r="F326" t="s">
+        <v>17</v>
+      </c>
+      <c r="G326"/>
+      <c r="H326" t="s">
+        <v>978</v>
+      </c>
+      <c r="I326" t="s">
+        <v>17</v>
+      </c>
+      <c r="J326" t="s">
+        <v>17</v>
+      </c>
+      <c r="K326" t="s">
+        <v>17</v>
+      </c>
+      <c r="L326" t="s">
+        <v>17</v>
+      </c>
+      <c r="M326" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="327" spans="1:13">
+      <c r="A327" t="s">
+        <v>980</v>
+      </c>
+      <c r="B327" t="s">
+        <v>981</v>
+      </c>
+      <c r="C327" t="s">
+        <v>15</v>
+      </c>
+      <c r="D327">
+        <v>1970</v>
+      </c>
+      <c r="E327" t="s">
+        <v>57</v>
+      </c>
+      <c r="F327" t="s">
+        <v>17</v>
+      </c>
+      <c r="G327"/>
+      <c r="H327" t="s">
+        <v>982</v>
+      </c>
+      <c r="I327" t="s">
+        <v>17</v>
+      </c>
+      <c r="J327" t="s">
+        <v>17</v>
+      </c>
+      <c r="K327" t="s">
+        <v>17</v>
+      </c>
+      <c r="L327" t="s">
+        <v>17</v>
+      </c>
+      <c r="M327"/>
+    </row>
+    <row r="328" spans="1:13">
+      <c r="A328" t="s">
+        <v>983</v>
+      </c>
+      <c r="B328" t="s">
+        <v>984</v>
+      </c>
+      <c r="C328" t="s">
+        <v>21</v>
+      </c>
+      <c r="D328">
+        <v>1979</v>
+      </c>
+      <c r="E328" t="s">
+        <v>57</v>
+      </c>
+      <c r="F328" t="s">
+        <v>17</v>
+      </c>
+      <c r="G328"/>
+      <c r="H328" t="s">
+        <v>985</v>
+      </c>
+      <c r="I328" t="s">
+        <v>17</v>
+      </c>
+      <c r="J328" t="s">
+        <v>17</v>
+      </c>
+      <c r="K328" t="s">
+        <v>17</v>
+      </c>
+      <c r="L328" t="s">
+        <v>17</v>
+      </c>
+      <c r="M328"/>
+    </row>
+    <row r="329" spans="1:13">
+      <c r="A329" t="s">
+        <v>986</v>
+      </c>
+      <c r="B329" t="s">
+        <v>987</v>
+      </c>
+      <c r="C329" t="s">
+        <v>15</v>
+      </c>
+      <c r="D329">
+        <v>1963</v>
+      </c>
+      <c r="E329" t="s">
+        <v>57</v>
+      </c>
+      <c r="F329" t="s">
+        <v>17</v>
+      </c>
+      <c r="G329"/>
+      <c r="H329" t="s">
+        <v>988</v>
+      </c>
+      <c r="I329" t="s">
+        <v>17</v>
+      </c>
+      <c r="J329" t="s">
+        <v>17</v>
+      </c>
+      <c r="K329" t="s">
+        <v>17</v>
+      </c>
+      <c r="L329" t="s">
+        <v>17</v>
+      </c>
+      <c r="M329"/>
+    </row>
+    <row r="330" spans="1:13">
+      <c r="A330" t="s">
+        <v>989</v>
+      </c>
+      <c r="B330"/>
+      <c r="C330" t="s">
+        <v>21</v>
+      </c>
+      <c r="D330">
+        <v>1978</v>
+      </c>
+      <c r="E330" t="s">
+        <v>57</v>
+      </c>
+      <c r="F330" t="s">
+        <v>17</v>
+      </c>
+      <c r="G330"/>
+      <c r="H330" t="s">
+        <v>990</v>
+      </c>
+      <c r="I330" t="s">
+        <v>17</v>
+      </c>
+      <c r="J330" t="s">
+        <v>17</v>
+      </c>
+      <c r="K330" t="s">
+        <v>17</v>
+      </c>
+      <c r="L330" t="s">
+        <v>17</v>
+      </c>
+      <c r="M330"/>
+    </row>
+    <row r="331" spans="1:13">
+      <c r="A331" t="s">
+        <v>991</v>
+      </c>
+      <c r="B331" t="s">
+        <v>992</v>
+      </c>
+      <c r="C331" t="s">
+        <v>21</v>
+      </c>
+      <c r="D331">
+        <v>1981</v>
+      </c>
+      <c r="E331" t="s">
+        <v>993</v>
+      </c>
+      <c r="F331" t="s">
+        <v>17</v>
+      </c>
+      <c r="G331"/>
+      <c r="H331" t="s">
+        <v>994</v>
+      </c>
+      <c r="I331" t="s">
+        <v>17</v>
+      </c>
+      <c r="J331" t="s">
+        <v>17</v>
+      </c>
+      <c r="K331" t="s">
+        <v>17</v>
+      </c>
+      <c r="L331" t="s">
+        <v>17</v>
+      </c>
+      <c r="M331"/>
+    </row>
+    <row r="332" spans="1:13">
+      <c r="A332" t="s">
+        <v>995</v>
+      </c>
+      <c r="B332" t="s">
+        <v>996</v>
+      </c>
+      <c r="C332" t="s">
+        <v>21</v>
+      </c>
+      <c r="D332">
+        <v>1975</v>
+      </c>
+      <c r="E332" t="s">
+        <v>22</v>
+      </c>
+      <c r="F332" t="s">
+        <v>17</v>
+      </c>
+      <c r="G332"/>
+      <c r="H332" t="s">
+        <v>997</v>
+      </c>
+      <c r="I332" t="s">
+        <v>29</v>
+      </c>
+      <c r="J332" t="s">
+        <v>29</v>
+      </c>
+      <c r="K332" t="s">
+        <v>29</v>
+      </c>
+      <c r="L332" t="s">
+        <v>17</v>
+      </c>
+      <c r="M332"/>
+    </row>
+    <row r="333" spans="1:13">
+      <c r="A333" t="s">
+        <v>998</v>
+      </c>
+      <c r="B333" t="s">
+        <v>999</v>
+      </c>
+      <c r="C333" t="s">
+        <v>21</v>
+      </c>
+      <c r="D333">
+        <v>2005</v>
+      </c>
+      <c r="E333" t="s">
+        <v>22</v>
+      </c>
+      <c r="F333" t="s">
+        <v>29</v>
+      </c>
+      <c r="G333" t="s">
+        <v>58</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I333" t="s">
+        <v>17</v>
+      </c>
+      <c r="J333" t="s">
+        <v>17</v>
+      </c>
+      <c r="K333" t="s">
+        <v>17</v>
+      </c>
+      <c r="L333" t="s">
+        <v>17</v>
+      </c>
+      <c r="M333"/>
+    </row>
+    <row r="334" spans="1:13">
+      <c r="A334" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B334" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C334" t="s">
+        <v>21</v>
+      </c>
+      <c r="D334">
+        <v>2002</v>
+      </c>
+      <c r="E334" t="s">
+        <v>177</v>
+      </c>
+      <c r="F334" t="s">
+        <v>29</v>
+      </c>
+      <c r="G334" t="s">
+        <v>58</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1003</v>
+      </c>
+      <c r="I334" t="s">
+        <v>17</v>
+      </c>
+      <c r="J334" t="s">
+        <v>17</v>
+      </c>
+      <c r="K334" t="s">
+        <v>17</v>
+      </c>
+      <c r="L334" t="s">
+        <v>17</v>
+      </c>
+      <c r="M334"/>
+    </row>
+    <row r="335" spans="1:13">
+      <c r="A335" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B335" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C335" t="s">
+        <v>21</v>
+      </c>
+      <c r="D335">
+        <v>1981</v>
+      </c>
+      <c r="E335" t="s">
+        <v>22</v>
+      </c>
+      <c r="F335" t="s">
+        <v>17</v>
+      </c>
+      <c r="G335"/>
+      <c r="H335" t="s">
+        <v>1006</v>
+      </c>
+      <c r="I335" t="s">
+        <v>29</v>
+      </c>
+      <c r="J335" t="s">
+        <v>17</v>
+      </c>
+      <c r="K335" t="s">
+        <v>17</v>
+      </c>
+      <c r="L335" t="s">
+        <v>17</v>
+      </c>
+      <c r="M335"/>
+    </row>
+    <row r="336" spans="1:13">
+      <c r="A336" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B336" t="s">
+        <v>1008</v>
+      </c>
+      <c r="C336" t="s">
+        <v>21</v>
+      </c>
+      <c r="D336">
+        <v>1987</v>
+      </c>
+      <c r="E336" t="s">
+        <v>57</v>
+      </c>
+      <c r="F336" t="s">
+        <v>17</v>
+      </c>
+      <c r="G336"/>
+      <c r="H336" t="s">
+        <v>1009</v>
+      </c>
+      <c r="I336" t="s">
+        <v>17</v>
+      </c>
+      <c r="J336" t="s">
+        <v>17</v>
+      </c>
+      <c r="K336" t="s">
+        <v>17</v>
+      </c>
+      <c r="L336" t="s">
+        <v>17</v>
+      </c>
+      <c r="M336"/>
+    </row>
+    <row r="337" spans="1:13">
+      <c r="A337" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B337" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C337" t="s">
+        <v>21</v>
+      </c>
+      <c r="D337">
+        <v>1957</v>
+      </c>
+      <c r="E337" t="s">
+        <v>22</v>
+      </c>
+      <c r="F337" t="s">
+        <v>17</v>
+      </c>
+      <c r="G337"/>
+      <c r="H337" t="s">
+        <v>1012</v>
+      </c>
+      <c r="I337" t="s">
+        <v>29</v>
+      </c>
+      <c r="J337" t="s">
+        <v>29</v>
+      </c>
+      <c r="K337" t="s">
+        <v>17</v>
+      </c>
+      <c r="L337" t="s">
+        <v>17</v>
+      </c>
+      <c r="M337"/>
+    </row>
+    <row r="338" spans="1:13">
+      <c r="A338" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B338" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C338" t="s">
+        <v>21</v>
+      </c>
+      <c r="D338">
+        <v>1961</v>
+      </c>
+      <c r="E338" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F338" t="s">
+        <v>17</v>
+      </c>
+      <c r="G338"/>
+      <c r="H338" t="s">
+        <v>1016</v>
+      </c>
+      <c r="I338" t="s">
+        <v>29</v>
+      </c>
+      <c r="J338" t="s">
+        <v>29</v>
+      </c>
+      <c r="K338" t="s">
+        <v>17</v>
+      </c>
+      <c r="L338" t="s">
+        <v>17</v>
+      </c>
+      <c r="M338"/>
+    </row>
+    <row r="339" spans="1:13">
+      <c r="A339" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B339" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C339" t="s">
+        <v>21</v>
+      </c>
+      <c r="D339">
+        <v>1977</v>
+      </c>
+      <c r="E339" t="s">
+        <v>22</v>
+      </c>
+      <c r="F339" t="s">
+        <v>17</v>
+      </c>
+      <c r="G339"/>
+      <c r="H339" t="s">
+        <v>1019</v>
+      </c>
+      <c r="I339" t="s">
+        <v>29</v>
+      </c>
+      <c r="J339" t="s">
+        <v>29</v>
+      </c>
+      <c r="K339" t="s">
+        <v>29</v>
+      </c>
+      <c r="L339" t="s">
+        <v>17</v>
+      </c>
+      <c r="M339"/>
+    </row>
+    <row r="340" spans="1:13">
+      <c r="A340" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B340" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C340" t="s">
+        <v>21</v>
+      </c>
+      <c r="D340">
+        <v>1970</v>
+      </c>
+      <c r="E340" t="s">
+        <v>22</v>
+      </c>
+      <c r="F340" t="s">
+        <v>17</v>
+      </c>
+      <c r="G340"/>
+      <c r="H340" t="s">
+        <v>1022</v>
+      </c>
+      <c r="I340" t="s">
+        <v>29</v>
+      </c>
+      <c r="J340" t="s">
+        <v>29</v>
+      </c>
+      <c r="K340" t="s">
+        <v>17</v>
+      </c>
+      <c r="L340" t="s">
+        <v>17</v>
+      </c>
+      <c r="M340"/>
+    </row>
+    <row r="341" spans="1:13">
+      <c r="A341" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B341" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C341" t="s">
+        <v>21</v>
+      </c>
+      <c r="D341">
+        <v>1968</v>
+      </c>
+      <c r="E341" t="s">
+        <v>22</v>
+      </c>
+      <c r="F341" t="s">
+        <v>17</v>
+      </c>
+      <c r="G341"/>
+      <c r="H341" t="s">
+        <v>1025</v>
+      </c>
+      <c r="I341" t="s">
+        <v>29</v>
+      </c>
+      <c r="J341" t="s">
+        <v>29</v>
+      </c>
+      <c r="K341" t="s">
+        <v>17</v>
+      </c>
+      <c r="L341" t="s">
+        <v>17</v>
+      </c>
+      <c r="M341"/>
+    </row>
+    <row r="342" spans="1:13">
+      <c r="A342" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B342" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C342" t="s">
+        <v>21</v>
+      </c>
+      <c r="D342">
+        <v>1966</v>
+      </c>
+      <c r="E342" t="s">
+        <v>57</v>
+      </c>
+      <c r="F342" t="s">
+        <v>17</v>
+      </c>
+      <c r="G342"/>
+      <c r="H342" t="s">
+        <v>1028</v>
+      </c>
+      <c r="I342" t="s">
+        <v>17</v>
+      </c>
+      <c r="J342" t="s">
+        <v>17</v>
+      </c>
+      <c r="K342" t="s">
+        <v>17</v>
+      </c>
+      <c r="L342" t="s">
+        <v>17</v>
+      </c>
+      <c r="M342"/>
+    </row>
+    <row r="343" spans="1:13">
+      <c r="A343" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B343"/>
+      <c r="C343" t="s">
+        <v>21</v>
+      </c>
+      <c r="D343">
+        <v>1927</v>
+      </c>
+      <c r="E343" t="s">
+        <v>83</v>
+      </c>
+      <c r="F343" t="s">
+        <v>17</v>
+      </c>
+      <c r="G343"/>
+      <c r="H343" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I343" t="s">
+        <v>17</v>
+      </c>
+      <c r="J343" t="s">
+        <v>17</v>
+      </c>
+      <c r="K343" t="s">
+        <v>17</v>
+      </c>
+      <c r="L343" t="s">
+        <v>17</v>
+      </c>
+      <c r="M343"/>
+    </row>
+    <row r="344" spans="1:13">
+      <c r="A344" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B344" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C344" t="s">
+        <v>21</v>
+      </c>
+      <c r="D344">
+        <v>1982</v>
+      </c>
+      <c r="E344" t="s">
+        <v>22</v>
+      </c>
+      <c r="F344" t="s">
+        <v>17</v>
+      </c>
+      <c r="G344"/>
+      <c r="H344" t="s">
+        <v>1033</v>
+      </c>
+      <c r="I344" t="s">
+        <v>29</v>
+      </c>
+      <c r="J344" t="s">
+        <v>29</v>
+      </c>
+      <c r="K344" t="s">
+        <v>17</v>
+      </c>
+      <c r="L344" t="s">
+        <v>17</v>
+      </c>
+      <c r="M344"/>
+    </row>
+    <row r="345" spans="1:13">
+      <c r="A345" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B345" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C345" t="s">
+        <v>21</v>
+      </c>
+      <c r="D345">
+        <v>1972</v>
+      </c>
+      <c r="E345" t="s">
+        <v>752</v>
+      </c>
+      <c r="F345" t="s">
+        <v>17</v>
+      </c>
+      <c r="G345"/>
+      <c r="H345" t="s">
+        <v>1036</v>
+      </c>
+      <c r="I345" t="s">
+        <v>17</v>
+      </c>
+      <c r="J345" t="s">
+        <v>17</v>
+      </c>
+      <c r="K345" t="s">
+        <v>17</v>
+      </c>
+      <c r="L345" t="s">
+        <v>17</v>
+      </c>
+      <c r="M345"/>
+    </row>
+    <row r="346" spans="1:13">
+      <c r="A346" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B346" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C346" t="s">
+        <v>21</v>
+      </c>
+      <c r="D346">
+        <v>1959</v>
+      </c>
+      <c r="E346" t="s">
+        <v>57</v>
+      </c>
+      <c r="F346" t="s">
+        <v>17</v>
+      </c>
+      <c r="G346"/>
+      <c r="H346" t="s">
+        <v>1039</v>
+      </c>
+      <c r="I346" t="s">
+        <v>17</v>
+      </c>
+      <c r="J346" t="s">
+        <v>17</v>
+      </c>
+      <c r="K346" t="s">
+        <v>17</v>
+      </c>
+      <c r="L346" t="s">
+        <v>17</v>
+      </c>
+      <c r="M346"/>
+    </row>
+    <row r="347" spans="1:13">
+      <c r="A347" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B347" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C347" t="s">
+        <v>21</v>
+      </c>
+      <c r="D347">
+        <v>1963</v>
+      </c>
+      <c r="E347" t="s">
+        <v>420</v>
+      </c>
+      <c r="F347" t="s">
+        <v>17</v>
+      </c>
+      <c r="G347"/>
+      <c r="H347" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I347" t="s">
+        <v>17</v>
+      </c>
+      <c r="J347" t="s">
+        <v>17</v>
+      </c>
+      <c r="K347" t="s">
+        <v>17</v>
+      </c>
+      <c r="L347" t="s">
+        <v>17</v>
+      </c>
+      <c r="M347"/>
+    </row>
+    <row r="348" spans="1:13">
+      <c r="A348" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B348" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C348" t="s">
+        <v>21</v>
+      </c>
+      <c r="D348">
+        <v>1996</v>
+      </c>
+      <c r="E348" t="s">
+        <v>45</v>
+      </c>
+      <c r="F348" t="s">
+        <v>17</v>
+      </c>
+      <c r="G348"/>
+      <c r="H348" t="s">
+        <v>1045</v>
+      </c>
+      <c r="I348" t="s">
+        <v>29</v>
+      </c>
+      <c r="J348" t="s">
+        <v>29</v>
+      </c>
+      <c r="K348" t="s">
+        <v>17</v>
+      </c>
+      <c r="L348" t="s">
+        <v>17</v>
+      </c>
+      <c r="M348"/>
+    </row>
+    <row r="349" spans="1:13">
+      <c r="A349" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B349" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C349" t="s">
+        <v>21</v>
+      </c>
+      <c r="D349">
+        <v>1975</v>
+      </c>
+      <c r="E349" t="s">
+        <v>57</v>
+      </c>
+      <c r="F349" t="s">
+        <v>17</v>
+      </c>
+      <c r="G349"/>
+      <c r="H349" t="s">
+        <v>1048</v>
+      </c>
+      <c r="I349" t="s">
+        <v>17</v>
+      </c>
+      <c r="J349" t="s">
+        <v>17</v>
+      </c>
+      <c r="K349" t="s">
+        <v>17</v>
+      </c>
+      <c r="L349" t="s">
+        <v>17</v>
+      </c>
+      <c r="M349"/>
+    </row>
+    <row r="350" spans="1:13">
+      <c r="A350" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B350" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C350" t="s">
+        <v>21</v>
+      </c>
+      <c r="D350">
+        <v>1962</v>
+      </c>
+      <c r="E350" t="s">
+        <v>57</v>
+      </c>
+      <c r="F350" t="s">
+        <v>17</v>
+      </c>
+      <c r="G350"/>
+      <c r="H350" t="s">
+        <v>1051</v>
+      </c>
+      <c r="I350" t="s">
+        <v>17</v>
+      </c>
+      <c r="J350" t="s">
+        <v>17</v>
+      </c>
+      <c r="K350" t="s">
+        <v>17</v>
+      </c>
+      <c r="L350" t="s">
+        <v>17</v>
+      </c>
+      <c r="M350"/>
+    </row>
+    <row r="351" spans="1:13">
+      <c r="A351" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B351"/>
+      <c r="C351" t="s">
+        <v>15</v>
+      </c>
+      <c r="D351">
+        <v>1958</v>
+      </c>
+      <c r="E351" t="s">
+        <v>57</v>
+      </c>
+      <c r="F351" t="s">
+        <v>17</v>
+      </c>
+      <c r="G351"/>
+      <c r="H351" t="s">
+        <v>1053</v>
+      </c>
+      <c r="I351" t="s">
+        <v>17</v>
+      </c>
+      <c r="J351" t="s">
+        <v>17</v>
+      </c>
+      <c r="K351" t="s">
+        <v>17</v>
+      </c>
+      <c r="L351" t="s">
+        <v>17</v>
+      </c>
+      <c r="M351"/>
+    </row>
+    <row r="352" spans="1:13">
+      <c r="A352" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B352" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C352" t="s">
+        <v>15</v>
+      </c>
+      <c r="D352">
+        <v>1975</v>
+      </c>
+      <c r="E352" t="s">
         <v>16</v>
       </c>
-      <c r="D325">
-[...38 lines deleted...]
-      <c r="C326" t="s">
+      <c r="F352" t="s">
+        <v>17</v>
+      </c>
+      <c r="G352"/>
+      <c r="H352" t="s">
+        <v>1056</v>
+      </c>
+      <c r="I352" t="s">
+        <v>29</v>
+      </c>
+      <c r="J352" t="s">
+        <v>29</v>
+      </c>
+      <c r="K352" t="s">
+        <v>17</v>
+      </c>
+      <c r="L352" t="s">
+        <v>17</v>
+      </c>
+      <c r="M352"/>
+    </row>
+    <row r="353" spans="1:13">
+      <c r="A353" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B353" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C353" t="s">
+        <v>21</v>
+      </c>
+      <c r="D353">
+        <v>1993</v>
+      </c>
+      <c r="E353" t="s">
         <v>16</v>
       </c>
-      <c r="D326">
+      <c r="F353" t="s">
+        <v>29</v>
+      </c>
+      <c r="G353" t="s">
+        <v>768</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1059</v>
+      </c>
+      <c r="I353" t="s">
+        <v>29</v>
+      </c>
+      <c r="J353" t="s">
+        <v>29</v>
+      </c>
+      <c r="K353" t="s">
+        <v>29</v>
+      </c>
+      <c r="L353" t="s">
+        <v>17</v>
+      </c>
+      <c r="M353"/>
+    </row>
+    <row r="354" spans="1:13">
+      <c r="A354" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B354" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C354" t="s">
+        <v>21</v>
+      </c>
+      <c r="D354">
+        <v>1955</v>
+      </c>
+      <c r="E354" t="s">
+        <v>57</v>
+      </c>
+      <c r="F354" t="s">
+        <v>17</v>
+      </c>
+      <c r="G354"/>
+      <c r="H354" t="s">
+        <v>1062</v>
+      </c>
+      <c r="I354" t="s">
+        <v>17</v>
+      </c>
+      <c r="J354" t="s">
+        <v>17</v>
+      </c>
+      <c r="K354" t="s">
+        <v>17</v>
+      </c>
+      <c r="L354" t="s">
+        <v>17</v>
+      </c>
+      <c r="M354"/>
+    </row>
+    <row r="355" spans="1:13">
+      <c r="A355" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B355" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C355" t="s">
+        <v>21</v>
+      </c>
+      <c r="D355">
+        <v>1979</v>
+      </c>
+      <c r="E355" t="s">
+        <v>57</v>
+      </c>
+      <c r="F355" t="s">
+        <v>17</v>
+      </c>
+      <c r="G355"/>
+      <c r="H355" t="s">
+        <v>1065</v>
+      </c>
+      <c r="I355" t="s">
+        <v>17</v>
+      </c>
+      <c r="J355" t="s">
+        <v>17</v>
+      </c>
+      <c r="K355" t="s">
+        <v>17</v>
+      </c>
+      <c r="L355" t="s">
+        <v>17</v>
+      </c>
+      <c r="M355"/>
+    </row>
+    <row r="356" spans="1:13">
+      <c r="A356" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B356" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C356" t="s">
+        <v>21</v>
+      </c>
+      <c r="D356">
+        <v>1974</v>
+      </c>
+      <c r="E356" t="s">
+        <v>80</v>
+      </c>
+      <c r="F356" t="s">
+        <v>17</v>
+      </c>
+      <c r="G356"/>
+      <c r="H356" t="s">
+        <v>1068</v>
+      </c>
+      <c r="I356" t="s">
+        <v>17</v>
+      </c>
+      <c r="J356" t="s">
+        <v>29</v>
+      </c>
+      <c r="K356" t="s">
+        <v>29</v>
+      </c>
+      <c r="L356" t="s">
+        <v>17</v>
+      </c>
+      <c r="M356"/>
+    </row>
+    <row r="357" spans="1:13">
+      <c r="A357" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B357" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C357" t="s">
+        <v>21</v>
+      </c>
+      <c r="D357">
+        <v>1964</v>
+      </c>
+      <c r="E357" t="s">
+        <v>22</v>
+      </c>
+      <c r="F357" t="s">
+        <v>17</v>
+      </c>
+      <c r="G357"/>
+      <c r="H357" t="s">
+        <v>1071</v>
+      </c>
+      <c r="I357" t="s">
+        <v>29</v>
+      </c>
+      <c r="J357" t="s">
+        <v>29</v>
+      </c>
+      <c r="K357" t="s">
+        <v>17</v>
+      </c>
+      <c r="L357" t="s">
+        <v>17</v>
+      </c>
+      <c r="M357"/>
+    </row>
+    <row r="358" spans="1:13">
+      <c r="A358" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B358" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C358" t="s">
+        <v>21</v>
+      </c>
+      <c r="D358">
+        <v>1960</v>
+      </c>
+      <c r="E358" t="s">
+        <v>57</v>
+      </c>
+      <c r="F358" t="s">
+        <v>17</v>
+      </c>
+      <c r="G358"/>
+      <c r="H358" t="s">
+        <v>1074</v>
+      </c>
+      <c r="I358" t="s">
+        <v>17</v>
+      </c>
+      <c r="J358" t="s">
+        <v>17</v>
+      </c>
+      <c r="K358" t="s">
+        <v>17</v>
+      </c>
+      <c r="L358" t="s">
+        <v>17</v>
+      </c>
+      <c r="M358"/>
+    </row>
+    <row r="359" spans="1:13">
+      <c r="A359" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B359" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C359" t="s">
+        <v>21</v>
+      </c>
+      <c r="D359">
+        <v>1990</v>
+      </c>
+      <c r="E359" t="s">
+        <v>57</v>
+      </c>
+      <c r="F359" t="s">
+        <v>17</v>
+      </c>
+      <c r="G359"/>
+      <c r="H359" t="s">
+        <v>1077</v>
+      </c>
+      <c r="I359" t="s">
+        <v>17</v>
+      </c>
+      <c r="J359" t="s">
+        <v>17</v>
+      </c>
+      <c r="K359" t="s">
+        <v>17</v>
+      </c>
+      <c r="L359" t="s">
+        <v>17</v>
+      </c>
+      <c r="M359"/>
+    </row>
+    <row r="360" spans="1:13">
+      <c r="A360" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B360" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C360" t="s">
+        <v>65</v>
+      </c>
+      <c r="D360">
+        <v>1988</v>
+      </c>
+      <c r="E360" t="s">
+        <v>57</v>
+      </c>
+      <c r="F360" t="s">
+        <v>17</v>
+      </c>
+      <c r="G360"/>
+      <c r="H360" t="s">
+        <v>1080</v>
+      </c>
+      <c r="I360" t="s">
+        <v>17</v>
+      </c>
+      <c r="J360" t="s">
+        <v>17</v>
+      </c>
+      <c r="K360" t="s">
+        <v>17</v>
+      </c>
+      <c r="L360" t="s">
+        <v>17</v>
+      </c>
+      <c r="M360"/>
+    </row>
+    <row r="361" spans="1:13">
+      <c r="A361" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B361" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C361" t="s">
+        <v>21</v>
+      </c>
+      <c r="D361">
+        <v>1993</v>
+      </c>
+      <c r="E361" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F361" t="s">
+        <v>29</v>
+      </c>
+      <c r="G361" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1085</v>
+      </c>
+      <c r="I361" t="s">
+        <v>17</v>
+      </c>
+      <c r="J361" t="s">
+        <v>17</v>
+      </c>
+      <c r="K361" t="s">
+        <v>17</v>
+      </c>
+      <c r="L361" t="s">
+        <v>17</v>
+      </c>
+      <c r="M361"/>
+    </row>
+    <row r="362" spans="1:13">
+      <c r="A362" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B362" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C362" t="s">
+        <v>65</v>
+      </c>
+      <c r="D362">
+        <v>1995</v>
+      </c>
+      <c r="E362" t="s">
+        <v>57</v>
+      </c>
+      <c r="F362" t="s">
+        <v>29</v>
+      </c>
+      <c r="G362" t="s">
+        <v>50</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1088</v>
+      </c>
+      <c r="I362" t="s">
+        <v>17</v>
+      </c>
+      <c r="J362" t="s">
+        <v>17</v>
+      </c>
+      <c r="K362" t="s">
+        <v>17</v>
+      </c>
+      <c r="L362" t="s">
+        <v>17</v>
+      </c>
+      <c r="M362"/>
+    </row>
+    <row r="363" spans="1:13">
+      <c r="A363" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B363"/>
+      <c r="C363" t="s">
+        <v>15</v>
+      </c>
+      <c r="D363">
+        <v>1955</v>
+      </c>
+      <c r="E363" t="s">
+        <v>57</v>
+      </c>
+      <c r="F363" t="s">
+        <v>17</v>
+      </c>
+      <c r="G363"/>
+      <c r="H363" t="s">
+        <v>1090</v>
+      </c>
+      <c r="I363" t="s">
+        <v>17</v>
+      </c>
+      <c r="J363" t="s">
+        <v>17</v>
+      </c>
+      <c r="K363" t="s">
+        <v>17</v>
+      </c>
+      <c r="L363" t="s">
+        <v>17</v>
+      </c>
+      <c r="M363"/>
+    </row>
+    <row r="364" spans="1:13">
+      <c r="A364" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B364" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C364" t="s">
+        <v>21</v>
+      </c>
+      <c r="D364">
+        <v>1975</v>
+      </c>
+      <c r="E364" t="s">
+        <v>57</v>
+      </c>
+      <c r="F364" t="s">
+        <v>17</v>
+      </c>
+      <c r="G364"/>
+      <c r="H364" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I364" t="s">
+        <v>17</v>
+      </c>
+      <c r="J364" t="s">
+        <v>17</v>
+      </c>
+      <c r="K364" t="s">
+        <v>17</v>
+      </c>
+      <c r="L364" t="s">
+        <v>17</v>
+      </c>
+      <c r="M364"/>
+    </row>
+    <row r="365" spans="1:13">
+      <c r="A365" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B365" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C365" t="s">
+        <v>65</v>
+      </c>
+      <c r="D365">
+        <v>1980</v>
+      </c>
+      <c r="E365" t="s">
+        <v>57</v>
+      </c>
+      <c r="F365" t="s">
+        <v>17</v>
+      </c>
+      <c r="G365"/>
+      <c r="H365" t="s">
+        <v>1096</v>
+      </c>
+      <c r="I365" t="s">
+        <v>17</v>
+      </c>
+      <c r="J365" t="s">
+        <v>17</v>
+      </c>
+      <c r="K365" t="s">
+        <v>17</v>
+      </c>
+      <c r="L365" t="s">
+        <v>17</v>
+      </c>
+      <c r="M365"/>
+    </row>
+    <row r="366" spans="1:13">
+      <c r="A366" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B366" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C366" t="s">
+        <v>21</v>
+      </c>
+      <c r="D366">
+        <v>1989</v>
+      </c>
+      <c r="E366" t="s">
+        <v>57</v>
+      </c>
+      <c r="F366" t="s">
+        <v>17</v>
+      </c>
+      <c r="G366"/>
+      <c r="H366" t="s">
+        <v>1099</v>
+      </c>
+      <c r="I366" t="s">
+        <v>17</v>
+      </c>
+      <c r="J366" t="s">
+        <v>17</v>
+      </c>
+      <c r="K366" t="s">
+        <v>17</v>
+      </c>
+      <c r="L366" t="s">
+        <v>17</v>
+      </c>
+      <c r="M366"/>
+    </row>
+    <row r="367" spans="1:13">
+      <c r="A367" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B367"/>
+      <c r="C367" t="s">
+        <v>21</v>
+      </c>
+      <c r="D367">
+        <v>1966</v>
+      </c>
+      <c r="E367" t="s">
+        <v>57</v>
+      </c>
+      <c r="F367" t="s">
+        <v>17</v>
+      </c>
+      <c r="G367"/>
+      <c r="H367" t="s">
+        <v>1101</v>
+      </c>
+      <c r="I367" t="s">
+        <v>17</v>
+      </c>
+      <c r="J367" t="s">
+        <v>17</v>
+      </c>
+      <c r="K367" t="s">
+        <v>17</v>
+      </c>
+      <c r="L367" t="s">
+        <v>17</v>
+      </c>
+      <c r="M367"/>
+    </row>
+    <row r="368" spans="1:13">
+      <c r="A368" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B368" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C368" t="s">
+        <v>21</v>
+      </c>
+      <c r="D368">
+        <v>1992</v>
+      </c>
+      <c r="E368" t="s">
+        <v>22</v>
+      </c>
+      <c r="F368" t="s">
+        <v>29</v>
+      </c>
+      <c r="G368" t="s">
+        <v>764</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1104</v>
+      </c>
+      <c r="I368" t="s">
+        <v>29</v>
+      </c>
+      <c r="J368" t="s">
+        <v>29</v>
+      </c>
+      <c r="K368" t="s">
+        <v>29</v>
+      </c>
+      <c r="L368" t="s">
+        <v>17</v>
+      </c>
+      <c r="M368"/>
+    </row>
+    <row r="369" spans="1:13">
+      <c r="A369" t="s">
+        <v>1105</v>
+      </c>
+      <c r="B369" t="s">
+        <v>1106</v>
+      </c>
+      <c r="C369" t="s">
+        <v>21</v>
+      </c>
+      <c r="D369">
+        <v>1982</v>
+      </c>
+      <c r="E369" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F369" t="s">
+        <v>17</v>
+      </c>
+      <c r="G369"/>
+      <c r="H369" t="s">
+        <v>1108</v>
+      </c>
+      <c r="I369" t="s">
+        <v>17</v>
+      </c>
+      <c r="J369" t="s">
+        <v>17</v>
+      </c>
+      <c r="K369" t="s">
+        <v>17</v>
+      </c>
+      <c r="L369" t="s">
+        <v>17</v>
+      </c>
+      <c r="M369"/>
+    </row>
+    <row r="370" spans="1:13">
+      <c r="A370" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B370" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C370" t="s">
+        <v>21</v>
+      </c>
+      <c r="D370">
+        <v>1960</v>
+      </c>
+      <c r="E370" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F370" t="s">
+        <v>17</v>
+      </c>
+      <c r="G370"/>
+      <c r="H370" t="s">
+        <v>1112</v>
+      </c>
+      <c r="I370" t="s">
+        <v>17</v>
+      </c>
+      <c r="J370" t="s">
+        <v>17</v>
+      </c>
+      <c r="K370" t="s">
+        <v>17</v>
+      </c>
+      <c r="L370" t="s">
+        <v>17</v>
+      </c>
+      <c r="M370"/>
+    </row>
+    <row r="371" spans="1:13">
+      <c r="A371" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B371" t="s">
+        <v>1114</v>
+      </c>
+      <c r="C371" t="s">
+        <v>21</v>
+      </c>
+      <c r="D371">
+        <v>1979</v>
+      </c>
+      <c r="E371" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F371" t="s">
+        <v>17</v>
+      </c>
+      <c r="G371"/>
+      <c r="H371" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I371" t="s">
+        <v>29</v>
+      </c>
+      <c r="J371" t="s">
+        <v>29</v>
+      </c>
+      <c r="K371" t="s">
+        <v>17</v>
+      </c>
+      <c r="L371" t="s">
+        <v>17</v>
+      </c>
+      <c r="M371"/>
+    </row>
+    <row r="372" spans="1:13">
+      <c r="A372" t="s">
+        <v>1117</v>
+      </c>
+      <c r="B372" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C372" t="s">
+        <v>21</v>
+      </c>
+      <c r="D372">
+        <v>1963</v>
+      </c>
+      <c r="E372" t="s">
+        <v>420</v>
+      </c>
+      <c r="F372" t="s">
+        <v>17</v>
+      </c>
+      <c r="G372"/>
+      <c r="H372" t="s">
+        <v>1119</v>
+      </c>
+      <c r="I372" t="s">
+        <v>17</v>
+      </c>
+      <c r="J372" t="s">
+        <v>17</v>
+      </c>
+      <c r="K372" t="s">
+        <v>17</v>
+      </c>
+      <c r="L372" t="s">
+        <v>17</v>
+      </c>
+      <c r="M372"/>
+    </row>
+    <row r="373" spans="1:13">
+      <c r="A373" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B373" t="s">
+        <v>1121</v>
+      </c>
+      <c r="C373" t="s">
+        <v>21</v>
+      </c>
+      <c r="D373">
+        <v>1973</v>
+      </c>
+      <c r="E373" t="s">
+        <v>22</v>
+      </c>
+      <c r="F373" t="s">
+        <v>17</v>
+      </c>
+      <c r="G373"/>
+      <c r="H373" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I373" t="s">
+        <v>29</v>
+      </c>
+      <c r="J373" t="s">
+        <v>29</v>
+      </c>
+      <c r="K373" t="s">
+        <v>29</v>
+      </c>
+      <c r="L373" t="s">
+        <v>17</v>
+      </c>
+      <c r="M373"/>
+    </row>
+    <row r="374" spans="1:13">
+      <c r="A374" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B374"/>
+      <c r="C374" t="s">
+        <v>21</v>
+      </c>
+      <c r="D374">
         <v>1970</v>
       </c>
-      <c r="E326" t="s">
-[...76 lines deleted...]
-      <c r="D328">
+      <c r="E374" t="s">
+        <v>603</v>
+      </c>
+      <c r="F374" t="s">
+        <v>17</v>
+      </c>
+      <c r="G374"/>
+      <c r="H374" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I374" t="s">
+        <v>17</v>
+      </c>
+      <c r="J374" t="s">
+        <v>17</v>
+      </c>
+      <c r="K374" t="s">
+        <v>17</v>
+      </c>
+      <c r="L374" t="s">
+        <v>17</v>
+      </c>
+      <c r="M374"/>
+    </row>
+    <row r="375" spans="1:13">
+      <c r="A375" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B375" t="s">
+        <v>1126</v>
+      </c>
+      <c r="C375" t="s">
+        <v>65</v>
+      </c>
+      <c r="D375">
+        <v>1984</v>
+      </c>
+      <c r="E375" t="s">
+        <v>57</v>
+      </c>
+      <c r="F375" t="s">
+        <v>17</v>
+      </c>
+      <c r="G375"/>
+      <c r="H375" t="s">
+        <v>1127</v>
+      </c>
+      <c r="I375" t="s">
+        <v>17</v>
+      </c>
+      <c r="J375" t="s">
+        <v>29</v>
+      </c>
+      <c r="K375" t="s">
+        <v>17</v>
+      </c>
+      <c r="L375" t="s">
+        <v>17</v>
+      </c>
+      <c r="M375"/>
+    </row>
+    <row r="376" spans="1:13">
+      <c r="A376" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B376" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C376" t="s">
+        <v>21</v>
+      </c>
+      <c r="D376">
+        <v>2001</v>
+      </c>
+      <c r="E376" t="s">
+        <v>57</v>
+      </c>
+      <c r="F376" t="s">
+        <v>29</v>
+      </c>
+      <c r="G376" t="s">
+        <v>807</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I376" t="s">
+        <v>17</v>
+      </c>
+      <c r="J376" t="s">
+        <v>17</v>
+      </c>
+      <c r="K376" t="s">
+        <v>17</v>
+      </c>
+      <c r="L376" t="s">
+        <v>17</v>
+      </c>
+      <c r="M376"/>
+    </row>
+    <row r="377" spans="1:13">
+      <c r="A377" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B377" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C377" t="s">
+        <v>21</v>
+      </c>
+      <c r="D377">
+        <v>1988</v>
+      </c>
+      <c r="E377" t="s">
+        <v>57</v>
+      </c>
+      <c r="F377" t="s">
+        <v>17</v>
+      </c>
+      <c r="G377"/>
+      <c r="H377" t="s">
+        <v>1133</v>
+      </c>
+      <c r="I377" t="s">
+        <v>17</v>
+      </c>
+      <c r="J377" t="s">
+        <v>17</v>
+      </c>
+      <c r="K377" t="s">
+        <v>17</v>
+      </c>
+      <c r="L377" t="s">
+        <v>17</v>
+      </c>
+      <c r="M377"/>
+    </row>
+    <row r="378" spans="1:13">
+      <c r="A378" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B378" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C378" t="s">
+        <v>21</v>
+      </c>
+      <c r="D378">
+        <v>1968</v>
+      </c>
+      <c r="E378" t="s">
+        <v>22</v>
+      </c>
+      <c r="F378" t="s">
+        <v>17</v>
+      </c>
+      <c r="G378"/>
+      <c r="H378" t="s">
+        <v>1136</v>
+      </c>
+      <c r="I378" t="s">
+        <v>29</v>
+      </c>
+      <c r="J378" t="s">
+        <v>29</v>
+      </c>
+      <c r="K378" t="s">
+        <v>17</v>
+      </c>
+      <c r="L378" t="s">
+        <v>17</v>
+      </c>
+      <c r="M378"/>
+    </row>
+    <row r="379" spans="1:13">
+      <c r="A379" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B379" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C379" t="s">
+        <v>21</v>
+      </c>
+      <c r="D379">
+        <v>1959</v>
+      </c>
+      <c r="E379" t="s">
+        <v>603</v>
+      </c>
+      <c r="F379" t="s">
+        <v>17</v>
+      </c>
+      <c r="G379"/>
+      <c r="H379" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I379" t="s">
+        <v>17</v>
+      </c>
+      <c r="J379" t="s">
+        <v>17</v>
+      </c>
+      <c r="K379" t="s">
+        <v>17</v>
+      </c>
+      <c r="L379" t="s">
+        <v>17</v>
+      </c>
+      <c r="M379"/>
+    </row>
+    <row r="380" spans="1:13">
+      <c r="A380" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B380" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C380" t="s">
+        <v>21</v>
+      </c>
+      <c r="D380">
+        <v>1961</v>
+      </c>
+      <c r="E380" t="s">
+        <v>603</v>
+      </c>
+      <c r="F380" t="s">
+        <v>17</v>
+      </c>
+      <c r="G380"/>
+      <c r="H380" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I380" t="s">
+        <v>17</v>
+      </c>
+      <c r="J380" t="s">
+        <v>17</v>
+      </c>
+      <c r="K380" t="s">
+        <v>17</v>
+      </c>
+      <c r="L380" t="s">
+        <v>17</v>
+      </c>
+      <c r="M380"/>
+    </row>
+    <row r="381" spans="1:13">
+      <c r="A381" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B381" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C381" t="s">
+        <v>65</v>
+      </c>
+      <c r="D381">
+        <v>1964</v>
+      </c>
+      <c r="E381" t="s">
+        <v>603</v>
+      </c>
+      <c r="F381" t="s">
+        <v>17</v>
+      </c>
+      <c r="G381"/>
+      <c r="H381" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I381" t="s">
+        <v>17</v>
+      </c>
+      <c r="J381" t="s">
+        <v>17</v>
+      </c>
+      <c r="K381" t="s">
+        <v>17</v>
+      </c>
+      <c r="L381" t="s">
+        <v>17</v>
+      </c>
+      <c r="M381"/>
+    </row>
+    <row r="382" spans="1:13">
+      <c r="A382" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B382"/>
+      <c r="C382" t="s">
+        <v>21</v>
+      </c>
+      <c r="D382">
+        <v>1971</v>
+      </c>
+      <c r="E382" t="s">
+        <v>420</v>
+      </c>
+      <c r="F382" t="s">
+        <v>17</v>
+      </c>
+      <c r="G382"/>
+      <c r="H382" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I382" t="s">
+        <v>17</v>
+      </c>
+      <c r="J382" t="s">
+        <v>17</v>
+      </c>
+      <c r="K382" t="s">
+        <v>17</v>
+      </c>
+      <c r="L382" t="s">
+        <v>17</v>
+      </c>
+      <c r="M382"/>
+    </row>
+    <row r="383" spans="1:13">
+      <c r="A383" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B383" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C383" t="s">
+        <v>65</v>
+      </c>
+      <c r="D383">
+        <v>1980</v>
+      </c>
+      <c r="E383" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F383" t="s">
+        <v>17</v>
+      </c>
+      <c r="G383"/>
+      <c r="H383" t="s">
+        <v>1151</v>
+      </c>
+      <c r="I383" t="s">
+        <v>17</v>
+      </c>
+      <c r="J383" t="s">
+        <v>17</v>
+      </c>
+      <c r="K383" t="s">
+        <v>29</v>
+      </c>
+      <c r="L383" t="s">
+        <v>17</v>
+      </c>
+      <c r="M383"/>
+    </row>
+    <row r="384" spans="1:13">
+      <c r="A384" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B384"/>
+      <c r="C384" t="s">
+        <v>21</v>
+      </c>
+      <c r="D384"/>
+      <c r="E384" t="s">
+        <v>150</v>
+      </c>
+      <c r="F384" t="s">
+        <v>17</v>
+      </c>
+      <c r="G384"/>
+      <c r="H384" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I384" t="s">
+        <v>17</v>
+      </c>
+      <c r="J384" t="s">
+        <v>17</v>
+      </c>
+      <c r="K384" t="s">
+        <v>17</v>
+      </c>
+      <c r="L384" t="s">
+        <v>17</v>
+      </c>
+      <c r="M384"/>
+    </row>
+    <row r="385" spans="1:13">
+      <c r="A385" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B385" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C385" t="s">
+        <v>21</v>
+      </c>
+      <c r="D385">
+        <v>1975</v>
+      </c>
+      <c r="E385" t="s">
+        <v>22</v>
+      </c>
+      <c r="F385" t="s">
+        <v>17</v>
+      </c>
+      <c r="G385"/>
+      <c r="H385" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I385" t="s">
+        <v>29</v>
+      </c>
+      <c r="J385" t="s">
+        <v>29</v>
+      </c>
+      <c r="K385" t="s">
+        <v>17</v>
+      </c>
+      <c r="L385" t="s">
+        <v>17</v>
+      </c>
+      <c r="M385"/>
+    </row>
+    <row r="386" spans="1:13">
+      <c r="A386" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B386" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C386" t="s">
+        <v>15</v>
+      </c>
+      <c r="D386">
+        <v>1985</v>
+      </c>
+      <c r="E386" t="s">
+        <v>649</v>
+      </c>
+      <c r="F386" t="s">
+        <v>17</v>
+      </c>
+      <c r="G386"/>
+      <c r="H386" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I386" t="s">
+        <v>17</v>
+      </c>
+      <c r="J386" t="s">
+        <v>17</v>
+      </c>
+      <c r="K386" t="s">
+        <v>17</v>
+      </c>
+      <c r="L386" t="s">
+        <v>17</v>
+      </c>
+      <c r="M386"/>
+    </row>
+    <row r="387" spans="1:13">
+      <c r="A387" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B387" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C387" t="s">
+        <v>21</v>
+      </c>
+      <c r="D387">
+        <v>1967</v>
+      </c>
+      <c r="E387" t="s">
+        <v>57</v>
+      </c>
+      <c r="F387" t="s">
+        <v>17</v>
+      </c>
+      <c r="G387"/>
+      <c r="H387" t="s">
+        <v>1162</v>
+      </c>
+      <c r="I387" t="s">
+        <v>17</v>
+      </c>
+      <c r="J387" t="s">
+        <v>17</v>
+      </c>
+      <c r="K387" t="s">
+        <v>17</v>
+      </c>
+      <c r="L387" t="s">
+        <v>17</v>
+      </c>
+      <c r="M387"/>
+    </row>
+    <row r="388" spans="1:13">
+      <c r="A388" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B388" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C388" t="s">
+        <v>15</v>
+      </c>
+      <c r="D388">
+        <v>1955</v>
+      </c>
+      <c r="E388" t="s">
+        <v>57</v>
+      </c>
+      <c r="F388" t="s">
+        <v>17</v>
+      </c>
+      <c r="G388"/>
+      <c r="H388" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I388" t="s">
+        <v>17</v>
+      </c>
+      <c r="J388" t="s">
+        <v>17</v>
+      </c>
+      <c r="K388" t="s">
+        <v>17</v>
+      </c>
+      <c r="L388" t="s">
+        <v>17</v>
+      </c>
+      <c r="M388"/>
+    </row>
+    <row r="389" spans="1:13">
+      <c r="A389" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B389" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C389" t="s">
+        <v>21</v>
+      </c>
+      <c r="D389">
+        <v>1996</v>
+      </c>
+      <c r="E389" t="s">
+        <v>57</v>
+      </c>
+      <c r="F389" t="s">
+        <v>17</v>
+      </c>
+      <c r="G389"/>
+      <c r="H389" t="s">
+        <v>1168</v>
+      </c>
+      <c r="I389" t="s">
+        <v>17</v>
+      </c>
+      <c r="J389" t="s">
+        <v>17</v>
+      </c>
+      <c r="K389" t="s">
+        <v>17</v>
+      </c>
+      <c r="L389" t="s">
+        <v>17</v>
+      </c>
+      <c r="M389"/>
+    </row>
+    <row r="390" spans="1:13">
+      <c r="A390" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B390" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C390" t="s">
+        <v>21</v>
+      </c>
+      <c r="D390">
+        <v>1957</v>
+      </c>
+      <c r="E390" t="s">
+        <v>22</v>
+      </c>
+      <c r="F390" t="s">
+        <v>17</v>
+      </c>
+      <c r="G390"/>
+      <c r="H390" t="s">
+        <v>1171</v>
+      </c>
+      <c r="I390" t="s">
+        <v>29</v>
+      </c>
+      <c r="J390" t="s">
+        <v>17</v>
+      </c>
+      <c r="K390" t="s">
+        <v>17</v>
+      </c>
+      <c r="L390" t="s">
+        <v>17</v>
+      </c>
+      <c r="M390" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="391" spans="1:13">
+      <c r="A391" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B391" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C391" t="s">
+        <v>21</v>
+      </c>
+      <c r="D391">
         <v>1963</v>
       </c>
-      <c r="E328" t="s">
-[...1198 lines deleted...]
-      <c r="D358">
+      <c r="E391" t="s">
+        <v>603</v>
+      </c>
+      <c r="F391" t="s">
+        <v>17</v>
+      </c>
+      <c r="G391"/>
+      <c r="H391" t="s">
+        <v>1175</v>
+      </c>
+      <c r="I391" t="s">
+        <v>17</v>
+      </c>
+      <c r="J391" t="s">
+        <v>29</v>
+      </c>
+      <c r="K391" t="s">
+        <v>17</v>
+      </c>
+      <c r="L391" t="s">
+        <v>17</v>
+      </c>
+      <c r="M391"/>
+    </row>
+    <row r="392" spans="1:13">
+      <c r="A392" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B392" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C392" t="s">
+        <v>15</v>
+      </c>
+      <c r="D392">
+        <v>2000</v>
+      </c>
+      <c r="E392" t="s">
+        <v>22</v>
+      </c>
+      <c r="F392" t="s">
+        <v>29</v>
+      </c>
+      <c r="G392" t="s">
+        <v>1178</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1179</v>
+      </c>
+      <c r="I392" t="s">
+        <v>17</v>
+      </c>
+      <c r="J392" t="s">
+        <v>29</v>
+      </c>
+      <c r="K392" t="s">
+        <v>17</v>
+      </c>
+      <c r="L392" t="s">
+        <v>17</v>
+      </c>
+      <c r="M392"/>
+    </row>
+    <row r="393" spans="1:13">
+      <c r="A393" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B393" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C393" t="s">
+        <v>21</v>
+      </c>
+      <c r="D393">
         <v>1990</v>
       </c>
-      <c r="E358" t="s">
-[...2 lines deleted...]
-      <c r="F358" t="s">
+      <c r="E393" t="s">
+        <v>22</v>
+      </c>
+      <c r="F393" t="s">
+        <v>17</v>
+      </c>
+      <c r="G393"/>
+      <c r="H393" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I393" t="s">
+        <v>29</v>
+      </c>
+      <c r="J393" t="s">
+        <v>29</v>
+      </c>
+      <c r="K393" t="s">
+        <v>29</v>
+      </c>
+      <c r="L393" t="s">
+        <v>17</v>
+      </c>
+      <c r="M393"/>
+    </row>
+    <row r="394" spans="1:13">
+      <c r="A394" t="s">
         <v>1183</v>
       </c>
-      <c r="G358" t="s">
-[...552 lines deleted...]
-      <c r="D372">
+      <c r="B394" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C394" t="s">
+        <v>21</v>
+      </c>
+      <c r="D394">
         <v>1973</v>
       </c>
-      <c r="E372" t="s">
-[...874 lines deleted...]
-      </c>
       <c r="E394" t="s">
-        <v>68</v>
+        <v>603</v>
       </c>
       <c r="F394" t="s">
-        <v>1472</v>
-[...4 lines deleted...]
-      <c r="H394"/>
+        <v>17</v>
+      </c>
+      <c r="G394"/>
+      <c r="H394" t="s">
+        <v>1185</v>
+      </c>
       <c r="I394" t="s">
-        <v>1473</v>
+        <v>17</v>
       </c>
       <c r="J394" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K394" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L394" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="395" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M394"/>
+    </row>
+    <row r="395" spans="1:13">
       <c r="A395" t="s">
-        <v>1474</v>
+        <v>1186</v>
       </c>
       <c r="B395"/>
       <c r="C395" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D395">
-        <v>1930</v>
+        <v>1921</v>
       </c>
       <c r="E395" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F395" t="s">
-        <v>1475</v>
-[...5 lines deleted...]
-      <c r="I395"/>
+        <v>17</v>
+      </c>
+      <c r="G395"/>
+      <c r="H395" t="s">
+        <v>1187</v>
+      </c>
+      <c r="I395" t="s">
+        <v>17</v>
+      </c>
       <c r="J395" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K395" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L395" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="396" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M395"/>
+    </row>
+    <row r="396" spans="1:13">
       <c r="A396" t="s">
-        <v>1476</v>
+        <v>1188</v>
       </c>
       <c r="B396"/>
       <c r="C396" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="D396">
-        <v>1961</v>
+        <v>1930</v>
       </c>
       <c r="E396" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F396" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G396"/>
       <c r="H396"/>
       <c r="I396" t="s">
-        <v>1477</v>
+        <v>17</v>
       </c>
       <c r="J396" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K396" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L396" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="397" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M396"/>
+    </row>
+    <row r="397" spans="1:13">
       <c r="A397" t="s">
-        <v>1478</v>
-[...3 lines deleted...]
-      </c>
+        <v>1189</v>
+      </c>
+      <c r="B397"/>
       <c r="C397" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="D397">
+        <v>1961</v>
+      </c>
+      <c r="E397" t="s">
+        <v>57</v>
+      </c>
+      <c r="F397" t="s">
+        <v>17</v>
+      </c>
+      <c r="G397"/>
+      <c r="H397" t="s">
+        <v>1190</v>
+      </c>
+      <c r="I397" t="s">
+        <v>17</v>
+      </c>
+      <c r="J397" t="s">
+        <v>17</v>
+      </c>
+      <c r="K397" t="s">
+        <v>17</v>
+      </c>
+      <c r="L397" t="s">
+        <v>17</v>
+      </c>
+      <c r="M397"/>
+    </row>
+    <row r="398" spans="1:13">
+      <c r="A398" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B398" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C398" t="s">
+        <v>21</v>
+      </c>
+      <c r="D398">
         <v>1982</v>
       </c>
-      <c r="E397" t="s">
-[...2 lines deleted...]
-      <c r="F397" t="s">
+      <c r="E398" t="s">
+        <v>57</v>
+      </c>
+      <c r="F398" t="s">
+        <v>17</v>
+      </c>
+      <c r="G398"/>
+      <c r="H398" t="s">
+        <v>1193</v>
+      </c>
+      <c r="I398" t="s">
+        <v>17</v>
+      </c>
+      <c r="J398" t="s">
+        <v>17</v>
+      </c>
+      <c r="K398" t="s">
+        <v>17</v>
+      </c>
+      <c r="L398" t="s">
+        <v>17</v>
+      </c>
+      <c r="M398"/>
+    </row>
+    <row r="399" spans="1:13">
+      <c r="A399" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B399"/>
+      <c r="C399" t="s">
+        <v>15</v>
+      </c>
+      <c r="D399">
+        <v>1959</v>
+      </c>
+      <c r="E399" t="s">
+        <v>603</v>
+      </c>
+      <c r="F399" t="s">
+        <v>17</v>
+      </c>
+      <c r="G399"/>
+      <c r="H399" t="s">
+        <v>1195</v>
+      </c>
+      <c r="I399" t="s">
+        <v>17</v>
+      </c>
+      <c r="J399" t="s">
+        <v>17</v>
+      </c>
+      <c r="K399" t="s">
+        <v>17</v>
+      </c>
+      <c r="L399" t="s">
+        <v>17</v>
+      </c>
+      <c r="M399"/>
+    </row>
+    <row r="400" spans="1:13">
+      <c r="A400" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B400" t="s">
+        <v>1197</v>
+      </c>
+      <c r="C400" t="s">
+        <v>21</v>
+      </c>
+      <c r="D400">
+        <v>1961</v>
+      </c>
+      <c r="E400" t="s">
+        <v>603</v>
+      </c>
+      <c r="F400" t="s">
+        <v>17</v>
+      </c>
+      <c r="G400"/>
+      <c r="H400" t="s">
+        <v>1198</v>
+      </c>
+      <c r="I400" t="s">
+        <v>17</v>
+      </c>
+      <c r="J400" t="s">
+        <v>17</v>
+      </c>
+      <c r="K400" t="s">
+        <v>17</v>
+      </c>
+      <c r="L400" t="s">
+        <v>17</v>
+      </c>
+      <c r="M400"/>
+    </row>
+    <row r="401" spans="1:13">
+      <c r="A401" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B401" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C401" t="s">
+        <v>21</v>
+      </c>
+      <c r="D401">
+        <v>1970</v>
+      </c>
+      <c r="E401" t="s">
+        <v>57</v>
+      </c>
+      <c r="F401" t="s">
+        <v>17</v>
+      </c>
+      <c r="G401"/>
+      <c r="H401" t="s">
+        <v>1201</v>
+      </c>
+      <c r="I401" t="s">
+        <v>17</v>
+      </c>
+      <c r="J401" t="s">
+        <v>17</v>
+      </c>
+      <c r="K401" t="s">
+        <v>17</v>
+      </c>
+      <c r="L401" t="s">
+        <v>17</v>
+      </c>
+      <c r="M401"/>
+    </row>
+    <row r="402" spans="1:13">
+      <c r="A402" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B402" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C402" t="s">
+        <v>21</v>
+      </c>
+      <c r="D402">
+        <v>1985</v>
+      </c>
+      <c r="E402" t="s">
+        <v>57</v>
+      </c>
+      <c r="F402" t="s">
+        <v>17</v>
+      </c>
+      <c r="G402"/>
+      <c r="H402" t="s">
+        <v>1204</v>
+      </c>
+      <c r="I402" t="s">
+        <v>17</v>
+      </c>
+      <c r="J402" t="s">
+        <v>17</v>
+      </c>
+      <c r="K402" t="s">
+        <v>17</v>
+      </c>
+      <c r="L402" t="s">
+        <v>17</v>
+      </c>
+      <c r="M402"/>
+    </row>
+    <row r="403" spans="1:13">
+      <c r="A403" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B403" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C403" t="s">
+        <v>21</v>
+      </c>
+      <c r="D403">
+        <v>1964</v>
+      </c>
+      <c r="E403" t="s">
+        <v>45</v>
+      </c>
+      <c r="F403" t="s">
+        <v>17</v>
+      </c>
+      <c r="G403"/>
+      <c r="H403" t="s">
+        <v>1207</v>
+      </c>
+      <c r="I403" t="s">
+        <v>29</v>
+      </c>
+      <c r="J403" t="s">
+        <v>29</v>
+      </c>
+      <c r="K403" t="s">
+        <v>17</v>
+      </c>
+      <c r="L403" t="s">
+        <v>17</v>
+      </c>
+      <c r="M403"/>
+    </row>
+    <row r="404" spans="1:13">
+      <c r="A404" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B404" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C404" t="s">
+        <v>21</v>
+      </c>
+      <c r="D404">
+        <v>1998</v>
+      </c>
+      <c r="E404" t="s">
+        <v>49</v>
+      </c>
+      <c r="F404" t="s">
+        <v>29</v>
+      </c>
+      <c r="G404" t="s">
+        <v>866</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1210</v>
+      </c>
+      <c r="I404" t="s">
+        <v>17</v>
+      </c>
+      <c r="J404" t="s">
+        <v>17</v>
+      </c>
+      <c r="K404" t="s">
+        <v>17</v>
+      </c>
+      <c r="L404" t="s">
+        <v>17</v>
+      </c>
+      <c r="M404"/>
+    </row>
+    <row r="405" spans="1:13">
+      <c r="A405" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B405" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C405" t="s">
+        <v>65</v>
+      </c>
+      <c r="D405">
+        <v>1979</v>
+      </c>
+      <c r="E405" t="s">
+        <v>57</v>
+      </c>
+      <c r="F405" t="s">
+        <v>17</v>
+      </c>
+      <c r="G405"/>
+      <c r="H405" t="s">
+        <v>1213</v>
+      </c>
+      <c r="I405" t="s">
+        <v>17</v>
+      </c>
+      <c r="J405" t="s">
+        <v>17</v>
+      </c>
+      <c r="K405" t="s">
+        <v>17</v>
+      </c>
+      <c r="L405" t="s">
+        <v>17</v>
+      </c>
+      <c r="M405"/>
+    </row>
+    <row r="406" spans="1:13">
+      <c r="A406" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B406" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C406" t="s">
+        <v>21</v>
+      </c>
+      <c r="D406">
+        <v>1982</v>
+      </c>
+      <c r="E406" t="s">
+        <v>57</v>
+      </c>
+      <c r="F406" t="s">
+        <v>17</v>
+      </c>
+      <c r="G406"/>
+      <c r="H406" t="s">
+        <v>1216</v>
+      </c>
+      <c r="I406" t="s">
+        <v>17</v>
+      </c>
+      <c r="J406" t="s">
+        <v>17</v>
+      </c>
+      <c r="K406" t="s">
+        <v>17</v>
+      </c>
+      <c r="L406" t="s">
+        <v>17</v>
+      </c>
+      <c r="M406"/>
+    </row>
+    <row r="407" spans="1:13">
+      <c r="A407" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B407" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C407" t="s">
+        <v>15</v>
+      </c>
+      <c r="D407">
+        <v>1997</v>
+      </c>
+      <c r="E407" t="s">
+        <v>57</v>
+      </c>
+      <c r="F407" t="s">
+        <v>17</v>
+      </c>
+      <c r="G407"/>
+      <c r="H407" t="s">
+        <v>1219</v>
+      </c>
+      <c r="I407" t="s">
+        <v>17</v>
+      </c>
+      <c r="J407" t="s">
+        <v>17</v>
+      </c>
+      <c r="K407" t="s">
+        <v>17</v>
+      </c>
+      <c r="L407" t="s">
+        <v>17</v>
+      </c>
+      <c r="M407"/>
+    </row>
+    <row r="408" spans="1:13">
+      <c r="A408" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B408" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C408" t="s">
+        <v>65</v>
+      </c>
+      <c r="D408">
+        <v>1934</v>
+      </c>
+      <c r="E408" t="s">
+        <v>57</v>
+      </c>
+      <c r="F408" t="s">
+        <v>17</v>
+      </c>
+      <c r="G408"/>
+      <c r="H408" t="s">
+        <v>1222</v>
+      </c>
+      <c r="I408" t="s">
+        <v>17</v>
+      </c>
+      <c r="J408" t="s">
+        <v>17</v>
+      </c>
+      <c r="K408" t="s">
+        <v>17</v>
+      </c>
+      <c r="L408" t="s">
+        <v>17</v>
+      </c>
+      <c r="M408"/>
+    </row>
+    <row r="409" spans="1:13">
+      <c r="A409" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B409"/>
+      <c r="C409" t="s">
+        <v>15</v>
+      </c>
+      <c r="D409">
+        <v>1941</v>
+      </c>
+      <c r="E409" t="s">
+        <v>57</v>
+      </c>
+      <c r="F409" t="s">
+        <v>17</v>
+      </c>
+      <c r="G409"/>
+      <c r="H409" t="s">
+        <v>1224</v>
+      </c>
+      <c r="I409" t="s">
+        <v>17</v>
+      </c>
+      <c r="J409" t="s">
+        <v>17</v>
+      </c>
+      <c r="K409" t="s">
+        <v>17</v>
+      </c>
+      <c r="L409" t="s">
+        <v>17</v>
+      </c>
+      <c r="M409"/>
+    </row>
+    <row r="410" spans="1:13">
+      <c r="A410" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B410" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C410" t="s">
+        <v>15</v>
+      </c>
+      <c r="D410">
+        <v>1946</v>
+      </c>
+      <c r="E410" t="s">
+        <v>57</v>
+      </c>
+      <c r="F410" t="s">
+        <v>17</v>
+      </c>
+      <c r="G410"/>
+      <c r="H410" t="s">
+        <v>1227</v>
+      </c>
+      <c r="I410" t="s">
+        <v>17</v>
+      </c>
+      <c r="J410" t="s">
+        <v>17</v>
+      </c>
+      <c r="K410" t="s">
+        <v>17</v>
+      </c>
+      <c r="L410" t="s">
+        <v>17</v>
+      </c>
+      <c r="M410"/>
+    </row>
+    <row r="411" spans="1:13">
+      <c r="A411" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B411"/>
+      <c r="C411" t="s">
+        <v>21</v>
+      </c>
+      <c r="D411">
+        <v>1972</v>
+      </c>
+      <c r="E411" t="s">
+        <v>57</v>
+      </c>
+      <c r="F411" t="s">
+        <v>17</v>
+      </c>
+      <c r="G411"/>
+      <c r="H411" t="s">
+        <v>1229</v>
+      </c>
+      <c r="I411" t="s">
+        <v>17</v>
+      </c>
+      <c r="J411" t="s">
+        <v>17</v>
+      </c>
+      <c r="K411" t="s">
+        <v>17</v>
+      </c>
+      <c r="L411" t="s">
+        <v>17</v>
+      </c>
+      <c r="M411"/>
+    </row>
+    <row r="412" spans="1:13">
+      <c r="A412" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B412" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C412" t="s">
+        <v>21</v>
+      </c>
+      <c r="D412">
+        <v>2003</v>
+      </c>
+      <c r="E412" t="s">
+        <v>57</v>
+      </c>
+      <c r="F412" t="s">
+        <v>29</v>
+      </c>
+      <c r="G412" t="s">
+        <v>58</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1232</v>
+      </c>
+      <c r="I412" t="s">
+        <v>17</v>
+      </c>
+      <c r="J412" t="s">
+        <v>17</v>
+      </c>
+      <c r="K412" t="s">
+        <v>17</v>
+      </c>
+      <c r="L412" t="s">
+        <v>17</v>
+      </c>
+      <c r="M412"/>
+    </row>
+    <row r="413" spans="1:13">
+      <c r="A413" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B413" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C413" t="s">
+        <v>15</v>
+      </c>
+      <c r="D413">
+        <v>1962</v>
+      </c>
+      <c r="E413" t="s">
+        <v>603</v>
+      </c>
+      <c r="F413" t="s">
+        <v>17</v>
+      </c>
+      <c r="G413"/>
+      <c r="H413" t="s">
+        <v>1235</v>
+      </c>
+      <c r="I413" t="s">
+        <v>17</v>
+      </c>
+      <c r="J413" t="s">
+        <v>17</v>
+      </c>
+      <c r="K413" t="s">
+        <v>17</v>
+      </c>
+      <c r="L413" t="s">
+        <v>17</v>
+      </c>
+      <c r="M413"/>
+    </row>
+    <row r="414" spans="1:13">
+      <c r="A414" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B414" t="s">
         <v>1237</v>
       </c>
-      <c r="G397" t="s">
-[...231 lines deleted...]
-      <c r="E403" t="s">
+      <c r="C414" t="s">
+        <v>21</v>
+      </c>
+      <c r="D414">
+        <v>1978</v>
+      </c>
+      <c r="E414" t="s">
+        <v>603</v>
+      </c>
+      <c r="F414" t="s">
+        <v>17</v>
+      </c>
+      <c r="G414"/>
+      <c r="H414" t="s">
+        <v>1238</v>
+      </c>
+      <c r="I414" t="s">
+        <v>17</v>
+      </c>
+      <c r="J414" t="s">
+        <v>17</v>
+      </c>
+      <c r="K414" t="s">
+        <v>17</v>
+      </c>
+      <c r="L414" t="s">
+        <v>17</v>
+      </c>
+      <c r="M414"/>
+    </row>
+    <row r="415" spans="1:13">
+      <c r="A415" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B415" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C415" t="s">
+        <v>21</v>
+      </c>
+      <c r="D415">
+        <v>1952</v>
+      </c>
+      <c r="E415" t="s">
+        <v>57</v>
+      </c>
+      <c r="F415" t="s">
+        <v>17</v>
+      </c>
+      <c r="G415"/>
+      <c r="H415" t="s">
+        <v>1241</v>
+      </c>
+      <c r="I415" t="s">
+        <v>17</v>
+      </c>
+      <c r="J415" t="s">
+        <v>17</v>
+      </c>
+      <c r="K415" t="s">
+        <v>17</v>
+      </c>
+      <c r="L415" t="s">
+        <v>17</v>
+      </c>
+      <c r="M415"/>
+    </row>
+    <row r="416" spans="1:13">
+      <c r="A416" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B416"/>
+      <c r="C416" t="s">
+        <v>21</v>
+      </c>
+      <c r="D416">
+        <v>1947</v>
+      </c>
+      <c r="E416" t="s">
+        <v>57</v>
+      </c>
+      <c r="F416" t="s">
+        <v>17</v>
+      </c>
+      <c r="G416"/>
+      <c r="H416" t="s">
+        <v>1243</v>
+      </c>
+      <c r="I416" t="s">
+        <v>17</v>
+      </c>
+      <c r="J416" t="s">
+        <v>17</v>
+      </c>
+      <c r="K416" t="s">
+        <v>17</v>
+      </c>
+      <c r="L416" t="s">
+        <v>17</v>
+      </c>
+      <c r="M416"/>
+    </row>
+    <row r="417" spans="1:13">
+      <c r="A417" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B417" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C417" t="s">
+        <v>65</v>
+      </c>
+      <c r="D417">
+        <v>1984</v>
+      </c>
+      <c r="E417" t="s">
+        <v>57</v>
+      </c>
+      <c r="F417" t="s">
+        <v>17</v>
+      </c>
+      <c r="G417"/>
+      <c r="H417" t="s">
+        <v>1246</v>
+      </c>
+      <c r="I417" t="s">
+        <v>17</v>
+      </c>
+      <c r="J417" t="s">
+        <v>17</v>
+      </c>
+      <c r="K417" t="s">
+        <v>17</v>
+      </c>
+      <c r="L417" t="s">
+        <v>17</v>
+      </c>
+      <c r="M417"/>
+    </row>
+    <row r="418" spans="1:13">
+      <c r="A418" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B418" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C418" t="s">
+        <v>15</v>
+      </c>
+      <c r="D418">
+        <v>1960</v>
+      </c>
+      <c r="E418" t="s">
+        <v>57</v>
+      </c>
+      <c r="F418" t="s">
+        <v>17</v>
+      </c>
+      <c r="G418"/>
+      <c r="H418" t="s">
+        <v>1249</v>
+      </c>
+      <c r="I418" t="s">
+        <v>17</v>
+      </c>
+      <c r="J418" t="s">
+        <v>17</v>
+      </c>
+      <c r="K418" t="s">
+        <v>17</v>
+      </c>
+      <c r="L418" t="s">
+        <v>17</v>
+      </c>
+      <c r="M418"/>
+    </row>
+    <row r="419" spans="1:13">
+      <c r="A419" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B419" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C419" t="s">
+        <v>21</v>
+      </c>
+      <c r="D419">
+        <v>1994</v>
+      </c>
+      <c r="E419" t="s">
+        <v>57</v>
+      </c>
+      <c r="F419" t="s">
+        <v>29</v>
+      </c>
+      <c r="G419" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1253</v>
+      </c>
+      <c r="I419" t="s">
+        <v>17</v>
+      </c>
+      <c r="J419" t="s">
+        <v>17</v>
+      </c>
+      <c r="K419" t="s">
+        <v>17</v>
+      </c>
+      <c r="L419" t="s">
+        <v>17</v>
+      </c>
+      <c r="M419"/>
+    </row>
+    <row r="420" spans="1:13">
+      <c r="A420" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B420" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C420" t="s">
+        <v>21</v>
+      </c>
+      <c r="D420">
+        <v>2004</v>
+      </c>
+      <c r="E420" t="s">
+        <v>57</v>
+      </c>
+      <c r="F420" t="s">
+        <v>29</v>
+      </c>
+      <c r="G420" t="s">
         <v>58</v>
       </c>
-      <c r="F403" t="s">
-[...35 lines deleted...]
-      <c r="D404">
+      <c r="H420" t="s">
+        <v>1256</v>
+      </c>
+      <c r="I420" t="s">
+        <v>17</v>
+      </c>
+      <c r="J420" t="s">
+        <v>17</v>
+      </c>
+      <c r="K420" t="s">
+        <v>17</v>
+      </c>
+      <c r="L420" t="s">
+        <v>17</v>
+      </c>
+      <c r="M420"/>
+    </row>
+    <row r="421" spans="1:13">
+      <c r="A421" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B421" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C421" t="s">
+        <v>15</v>
+      </c>
+      <c r="D421">
         <v>1979</v>
       </c>
-      <c r="E404" t="s">
-[...676 lines deleted...]
-      <c r="D421">
+      <c r="E421" t="s">
+        <v>57</v>
+      </c>
+      <c r="F421" t="s">
+        <v>17</v>
+      </c>
+      <c r="G421"/>
+      <c r="H421" t="s">
+        <v>1259</v>
+      </c>
+      <c r="I421" t="s">
+        <v>17</v>
+      </c>
+      <c r="J421" t="s">
+        <v>17</v>
+      </c>
+      <c r="K421" t="s">
+        <v>17</v>
+      </c>
+      <c r="L421" t="s">
+        <v>17</v>
+      </c>
+      <c r="M421"/>
+    </row>
+    <row r="422" spans="1:13">
+      <c r="A422" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B422" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C422" t="s">
+        <v>65</v>
+      </c>
+      <c r="D422">
         <v>1996</v>
       </c>
-      <c r="E421" t="s">
-[...36 lines deleted...]
-      <c r="D422">
+      <c r="E422" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F422" t="s">
+        <v>17</v>
+      </c>
+      <c r="G422"/>
+      <c r="H422" t="s">
+        <v>1263</v>
+      </c>
+      <c r="I422" t="s">
+        <v>17</v>
+      </c>
+      <c r="J422" t="s">
+        <v>17</v>
+      </c>
+      <c r="K422" t="s">
+        <v>17</v>
+      </c>
+      <c r="L422" t="s">
+        <v>17</v>
+      </c>
+      <c r="M422"/>
+    </row>
+    <row r="423" spans="1:13">
+      <c r="A423" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B423" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C423" t="s">
+        <v>15</v>
+      </c>
+      <c r="D423">
         <v>1983</v>
       </c>
-      <c r="E422" t="s">
-[...36 lines deleted...]
-      <c r="D423">
+      <c r="E423" t="s">
+        <v>752</v>
+      </c>
+      <c r="F423" t="s">
+        <v>17</v>
+      </c>
+      <c r="G423"/>
+      <c r="H423" t="s">
+        <v>1266</v>
+      </c>
+      <c r="I423" t="s">
+        <v>17</v>
+      </c>
+      <c r="J423" t="s">
+        <v>29</v>
+      </c>
+      <c r="K423" t="s">
+        <v>29</v>
+      </c>
+      <c r="L423" t="s">
+        <v>17</v>
+      </c>
+      <c r="M423"/>
+    </row>
+    <row r="424" spans="1:13">
+      <c r="A424" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B424" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C424" t="s">
+        <v>15</v>
+      </c>
+      <c r="D424">
         <v>1974</v>
       </c>
-      <c r="E423" t="s">
-[...36 lines deleted...]
-      <c r="D424">
+      <c r="E424" t="s">
+        <v>45</v>
+      </c>
+      <c r="F424" t="s">
+        <v>17</v>
+      </c>
+      <c r="G424"/>
+      <c r="H424" t="s">
+        <v>1269</v>
+      </c>
+      <c r="I424" t="s">
+        <v>17</v>
+      </c>
+      <c r="J424" t="s">
+        <v>29</v>
+      </c>
+      <c r="K424" t="s">
+        <v>17</v>
+      </c>
+      <c r="L424" t="s">
+        <v>17</v>
+      </c>
+      <c r="M424"/>
+    </row>
+    <row r="425" spans="1:13">
+      <c r="A425" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B425" t="s">
+        <v>1271</v>
+      </c>
+      <c r="C425" t="s">
+        <v>21</v>
+      </c>
+      <c r="D425">
         <v>1981</v>
       </c>
-      <c r="E424" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="E425" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F425" t="s">
-        <v>1580</v>
-[...4 lines deleted...]
-      <c r="H425"/>
+        <v>17</v>
+      </c>
+      <c r="G425"/>
+      <c r="H425" t="s">
+        <v>1272</v>
+      </c>
       <c r="I425" t="s">
-        <v>1581</v>
+        <v>17</v>
       </c>
       <c r="J425" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K425" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L425" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="426" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M425"/>
+    </row>
+    <row r="426" spans="1:13">
       <c r="A426" t="s">
-        <v>1582</v>
+        <v>1273</v>
       </c>
       <c r="B426" t="s">
-        <v>1583</v>
+        <v>1274</v>
       </c>
       <c r="C426" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D426">
         <v>1999</v>
       </c>
       <c r="E426" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F426" t="s">
-        <v>967</v>
-[...4 lines deleted...]
-      <c r="H426"/>
+        <v>17</v>
+      </c>
+      <c r="G426"/>
+      <c r="H426" t="s">
+        <v>1275</v>
+      </c>
       <c r="I426" t="s">
-        <v>1584</v>
+        <v>17</v>
       </c>
       <c r="J426" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K426" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L426" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="427" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M426"/>
+    </row>
+    <row r="427" spans="1:13">
       <c r="A427" t="s">
-        <v>1585</v>
+        <v>1276</v>
       </c>
       <c r="B427" t="s">
-        <v>1586</v>
+        <v>1277</v>
       </c>
       <c r="C427" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D427">
+        <v>1999</v>
+      </c>
+      <c r="E427" t="s">
+        <v>57</v>
+      </c>
+      <c r="F427" t="s">
+        <v>17</v>
+      </c>
+      <c r="G427"/>
+      <c r="H427" t="s">
+        <v>1278</v>
+      </c>
+      <c r="I427" t="s">
+        <v>17</v>
+      </c>
+      <c r="J427" t="s">
+        <v>17</v>
+      </c>
+      <c r="K427" t="s">
+        <v>17</v>
+      </c>
+      <c r="L427" t="s">
+        <v>17</v>
+      </c>
+      <c r="M427"/>
+    </row>
+    <row r="428" spans="1:13">
+      <c r="A428" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B428" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C428" t="s">
+        <v>15</v>
+      </c>
+      <c r="D428">
         <v>1982</v>
       </c>
-      <c r="E427" t="s">
-[...36 lines deleted...]
-      <c r="D428">
+      <c r="E428" t="s">
+        <v>57</v>
+      </c>
+      <c r="F428" t="s">
+        <v>17</v>
+      </c>
+      <c r="G428"/>
+      <c r="H428" t="s">
+        <v>1281</v>
+      </c>
+      <c r="I428" t="s">
+        <v>17</v>
+      </c>
+      <c r="J428" t="s">
+        <v>17</v>
+      </c>
+      <c r="K428" t="s">
+        <v>17</v>
+      </c>
+      <c r="L428" t="s">
+        <v>17</v>
+      </c>
+      <c r="M428" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="429" spans="1:13">
+      <c r="A429" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B429"/>
+      <c r="C429" t="s">
+        <v>65</v>
+      </c>
+      <c r="D429">
         <v>1978</v>
       </c>
-      <c r="E428" t="s">
-[...36 lines deleted...]
-      <c r="D429">
+      <c r="E429" t="s">
+        <v>22</v>
+      </c>
+      <c r="F429" t="s">
+        <v>17</v>
+      </c>
+      <c r="G429"/>
+      <c r="H429" t="s">
+        <v>1284</v>
+      </c>
+      <c r="I429" t="s">
+        <v>17</v>
+      </c>
+      <c r="J429" t="s">
+        <v>17</v>
+      </c>
+      <c r="K429" t="s">
+        <v>17</v>
+      </c>
+      <c r="L429" t="s">
+        <v>17</v>
+      </c>
+      <c r="M429"/>
+    </row>
+    <row r="430" spans="1:13">
+      <c r="A430" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B430" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C430" t="s">
+        <v>15</v>
+      </c>
+      <c r="D430">
         <v>1985</v>
       </c>
-      <c r="E429" t="s">
-[...36 lines deleted...]
-      <c r="D430">
+      <c r="E430" t="s">
+        <v>752</v>
+      </c>
+      <c r="F430" t="s">
+        <v>17</v>
+      </c>
+      <c r="G430"/>
+      <c r="H430" t="s">
+        <v>1287</v>
+      </c>
+      <c r="I430" t="s">
+        <v>17</v>
+      </c>
+      <c r="J430" t="s">
+        <v>17</v>
+      </c>
+      <c r="K430" t="s">
+        <v>17</v>
+      </c>
+      <c r="L430" t="s">
+        <v>17</v>
+      </c>
+      <c r="M430"/>
+    </row>
+    <row r="431" spans="1:13">
+      <c r="A431" t="s">
+        <v>1288</v>
+      </c>
+      <c r="B431" t="s">
+        <v>1289</v>
+      </c>
+      <c r="C431" t="s">
+        <v>15</v>
+      </c>
+      <c r="D431">
         <v>1987</v>
       </c>
-      <c r="E430" t="s">
-[...36 lines deleted...]
-      <c r="D431">
+      <c r="E431" t="s">
+        <v>22</v>
+      </c>
+      <c r="F431" t="s">
+        <v>17</v>
+      </c>
+      <c r="G431"/>
+      <c r="H431" t="s">
+        <v>1290</v>
+      </c>
+      <c r="I431" t="s">
+        <v>29</v>
+      </c>
+      <c r="J431" t="s">
+        <v>29</v>
+      </c>
+      <c r="K431" t="s">
+        <v>17</v>
+      </c>
+      <c r="L431" t="s">
+        <v>17</v>
+      </c>
+      <c r="M431"/>
+    </row>
+    <row r="432" spans="1:13">
+      <c r="A432" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B432" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C432" t="s">
+        <v>21</v>
+      </c>
+      <c r="D432">
         <v>1983</v>
       </c>
-      <c r="E431" t="s">
-[...36 lines deleted...]
-      <c r="D432">
+      <c r="E432" t="s">
+        <v>150</v>
+      </c>
+      <c r="F432" t="s">
+        <v>17</v>
+      </c>
+      <c r="G432"/>
+      <c r="H432" t="s">
+        <v>1293</v>
+      </c>
+      <c r="I432" t="s">
+        <v>29</v>
+      </c>
+      <c r="J432" t="s">
+        <v>29</v>
+      </c>
+      <c r="K432" t="s">
+        <v>29</v>
+      </c>
+      <c r="L432" t="s">
+        <v>17</v>
+      </c>
+      <c r="M432"/>
+    </row>
+    <row r="433" spans="1:13">
+      <c r="A433" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B433" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C433" t="s">
+        <v>21</v>
+      </c>
+      <c r="D433">
         <v>1997</v>
       </c>
-      <c r="E432" t="s">
-[...36 lines deleted...]
-      <c r="D433">
+      <c r="E433" t="s">
+        <v>752</v>
+      </c>
+      <c r="F433" t="s">
+        <v>29</v>
+      </c>
+      <c r="G433" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1297</v>
+      </c>
+      <c r="I433" t="s">
+        <v>17</v>
+      </c>
+      <c r="J433" t="s">
+        <v>29</v>
+      </c>
+      <c r="K433" t="s">
+        <v>17</v>
+      </c>
+      <c r="L433" t="s">
+        <v>17</v>
+      </c>
+      <c r="M433"/>
+    </row>
+    <row r="434" spans="1:13">
+      <c r="A434" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B434"/>
+      <c r="C434" t="s">
+        <v>15</v>
+      </c>
+      <c r="D434">
         <v>1984</v>
       </c>
-      <c r="E433" t="s">
-[...36 lines deleted...]
-      <c r="D434">
+      <c r="E434" t="s">
+        <v>22</v>
+      </c>
+      <c r="F434" t="s">
+        <v>17</v>
+      </c>
+      <c r="G434"/>
+      <c r="H434" t="s">
+        <v>1299</v>
+      </c>
+      <c r="I434" t="s">
+        <v>29</v>
+      </c>
+      <c r="J434" t="s">
+        <v>29</v>
+      </c>
+      <c r="K434" t="s">
+        <v>29</v>
+      </c>
+      <c r="L434" t="s">
+        <v>17</v>
+      </c>
+      <c r="M434"/>
+    </row>
+    <row r="435" spans="1:13">
+      <c r="A435" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B435" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C435" t="s">
+        <v>21</v>
+      </c>
+      <c r="D435">
         <v>1977</v>
       </c>
-      <c r="E434" t="s">
-[...36 lines deleted...]
-      <c r="D435">
+      <c r="E435" t="s">
+        <v>57</v>
+      </c>
+      <c r="F435" t="s">
+        <v>17</v>
+      </c>
+      <c r="G435"/>
+      <c r="H435" t="s">
+        <v>1302</v>
+      </c>
+      <c r="I435" t="s">
+        <v>17</v>
+      </c>
+      <c r="J435" t="s">
+        <v>17</v>
+      </c>
+      <c r="K435" t="s">
+        <v>17</v>
+      </c>
+      <c r="L435" t="s">
+        <v>17</v>
+      </c>
+      <c r="M435"/>
+    </row>
+    <row r="436" spans="1:13">
+      <c r="A436" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B436" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C436" t="s">
+        <v>15</v>
+      </c>
+      <c r="D436">
         <v>1970</v>
       </c>
-      <c r="E435" t="s">
-[...34 lines deleted...]
-      <c r="D436">
+      <c r="E436" t="s">
+        <v>57</v>
+      </c>
+      <c r="F436" t="s">
+        <v>17</v>
+      </c>
+      <c r="G436"/>
+      <c r="H436" t="s">
+        <v>1305</v>
+      </c>
+      <c r="I436" t="s">
+        <v>17</v>
+      </c>
+      <c r="J436" t="s">
+        <v>17</v>
+      </c>
+      <c r="K436" t="s">
+        <v>17</v>
+      </c>
+      <c r="L436" t="s">
+        <v>17</v>
+      </c>
+      <c r="M436"/>
+    </row>
+    <row r="437" spans="1:13">
+      <c r="A437" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B437"/>
+      <c r="C437" t="s">
+        <v>15</v>
+      </c>
+      <c r="D437">
         <v>1982</v>
       </c>
-      <c r="E436" t="s">
-[...36 lines deleted...]
-      <c r="D437">
+      <c r="E437" t="s">
+        <v>57</v>
+      </c>
+      <c r="F437" t="s">
+        <v>17</v>
+      </c>
+      <c r="G437"/>
+      <c r="H437" t="s">
+        <v>1307</v>
+      </c>
+      <c r="I437" t="s">
+        <v>17</v>
+      </c>
+      <c r="J437" t="s">
+        <v>17</v>
+      </c>
+      <c r="K437" t="s">
+        <v>17</v>
+      </c>
+      <c r="L437" t="s">
+        <v>17</v>
+      </c>
+      <c r="M437"/>
+    </row>
+    <row r="438" spans="1:13">
+      <c r="A438" t="s">
+        <v>1308</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1309</v>
+      </c>
+      <c r="C438" t="s">
+        <v>21</v>
+      </c>
+      <c r="D438">
         <v>1988</v>
       </c>
-      <c r="E437" t="s">
-[...36 lines deleted...]
-      <c r="D438">
+      <c r="E438" t="s">
+        <v>45</v>
+      </c>
+      <c r="F438" t="s">
+        <v>17</v>
+      </c>
+      <c r="G438"/>
+      <c r="H438" t="s">
+        <v>1310</v>
+      </c>
+      <c r="I438" t="s">
+        <v>29</v>
+      </c>
+      <c r="J438" t="s">
+        <v>29</v>
+      </c>
+      <c r="K438" t="s">
+        <v>17</v>
+      </c>
+      <c r="L438" t="s">
+        <v>17</v>
+      </c>
+      <c r="M438"/>
+    </row>
+    <row r="439" spans="1:13">
+      <c r="A439" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C439" t="s">
+        <v>21</v>
+      </c>
+      <c r="D439">
         <v>1952</v>
       </c>
-      <c r="E438" t="s">
-[...36 lines deleted...]
-      <c r="D439">
+      <c r="E439" t="s">
+        <v>57</v>
+      </c>
+      <c r="F439" t="s">
+        <v>17</v>
+      </c>
+      <c r="G439"/>
+      <c r="H439" t="s">
+        <v>1313</v>
+      </c>
+      <c r="I439" t="s">
+        <v>17</v>
+      </c>
+      <c r="J439" t="s">
+        <v>17</v>
+      </c>
+      <c r="K439" t="s">
+        <v>17</v>
+      </c>
+      <c r="L439" t="s">
+        <v>17</v>
+      </c>
+      <c r="M439"/>
+    </row>
+    <row r="440" spans="1:13">
+      <c r="A440" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B440" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C440" t="s">
+        <v>21</v>
+      </c>
+      <c r="D440">
         <v>1943</v>
       </c>
-      <c r="E439" t="s">
-[...36 lines deleted...]
-      <c r="D440">
+      <c r="E440" t="s">
+        <v>57</v>
+      </c>
+      <c r="F440" t="s">
+        <v>17</v>
+      </c>
+      <c r="G440"/>
+      <c r="H440" t="s">
+        <v>1316</v>
+      </c>
+      <c r="I440" t="s">
+        <v>17</v>
+      </c>
+      <c r="J440" t="s">
+        <v>17</v>
+      </c>
+      <c r="K440" t="s">
+        <v>17</v>
+      </c>
+      <c r="L440" t="s">
+        <v>17</v>
+      </c>
+      <c r="M440"/>
+    </row>
+    <row r="441" spans="1:13">
+      <c r="A441" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B441" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C441" t="s">
+        <v>65</v>
+      </c>
+      <c r="D441">
         <v>1975</v>
       </c>
-      <c r="E440" t="s">
-[...34 lines deleted...]
-      <c r="D441">
+      <c r="E441" t="s">
+        <v>57</v>
+      </c>
+      <c r="F441" t="s">
+        <v>17</v>
+      </c>
+      <c r="G441"/>
+      <c r="H441" t="s">
+        <v>1319</v>
+      </c>
+      <c r="I441" t="s">
+        <v>17</v>
+      </c>
+      <c r="J441" t="s">
+        <v>17</v>
+      </c>
+      <c r="K441" t="s">
+        <v>17</v>
+      </c>
+      <c r="L441" t="s">
+        <v>17</v>
+      </c>
+      <c r="M441"/>
+    </row>
+    <row r="442" spans="1:13">
+      <c r="A442" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B442"/>
+      <c r="C442" t="s">
+        <v>15</v>
+      </c>
+      <c r="D442">
         <v>1954</v>
       </c>
-      <c r="E441" t="s">
-[...36 lines deleted...]
-      <c r="D442">
+      <c r="E442" t="s">
+        <v>57</v>
+      </c>
+      <c r="F442" t="s">
+        <v>17</v>
+      </c>
+      <c r="G442"/>
+      <c r="H442" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I442" t="s">
+        <v>17</v>
+      </c>
+      <c r="J442" t="s">
+        <v>17</v>
+      </c>
+      <c r="K442" t="s">
+        <v>17</v>
+      </c>
+      <c r="L442" t="s">
+        <v>17</v>
+      </c>
+      <c r="M442"/>
+    </row>
+    <row r="443" spans="1:13">
+      <c r="A443" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B443" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C443" t="s">
+        <v>21</v>
+      </c>
+      <c r="D443">
         <v>1976</v>
       </c>
-      <c r="E442" t="s">
-[...36 lines deleted...]
-      <c r="D443">
+      <c r="E443" t="s">
+        <v>45</v>
+      </c>
+      <c r="F443" t="s">
+        <v>17</v>
+      </c>
+      <c r="G443"/>
+      <c r="H443" t="s">
+        <v>1324</v>
+      </c>
+      <c r="I443" t="s">
+        <v>29</v>
+      </c>
+      <c r="J443" t="s">
+        <v>29</v>
+      </c>
+      <c r="K443" t="s">
+        <v>17</v>
+      </c>
+      <c r="L443" t="s">
+        <v>17</v>
+      </c>
+      <c r="M443"/>
+    </row>
+    <row r="444" spans="1:13">
+      <c r="A444" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B444" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C444" t="s">
+        <v>21</v>
+      </c>
+      <c r="D444">
         <v>1960</v>
       </c>
-      <c r="E443" t="s">
-[...36 lines deleted...]
-      <c r="D444">
+      <c r="E444" t="s">
+        <v>150</v>
+      </c>
+      <c r="F444" t="s">
+        <v>17</v>
+      </c>
+      <c r="G444"/>
+      <c r="H444" t="s">
+        <v>1327</v>
+      </c>
+      <c r="I444" t="s">
+        <v>29</v>
+      </c>
+      <c r="J444" t="s">
+        <v>17</v>
+      </c>
+      <c r="K444" t="s">
+        <v>17</v>
+      </c>
+      <c r="L444" t="s">
+        <v>17</v>
+      </c>
+      <c r="M444"/>
+    </row>
+    <row r="445" spans="1:13">
+      <c r="A445" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B445" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C445" t="s">
+        <v>15</v>
+      </c>
+      <c r="D445">
         <v>2001</v>
       </c>
-      <c r="E444" t="s">
-[...38 lines deleted...]
-      <c r="D445">
+      <c r="E445" t="s">
+        <v>57</v>
+      </c>
+      <c r="F445" t="s">
+        <v>29</v>
+      </c>
+      <c r="G445" t="s">
+        <v>791</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1330</v>
+      </c>
+      <c r="I445" t="s">
+        <v>17</v>
+      </c>
+      <c r="J445" t="s">
+        <v>17</v>
+      </c>
+      <c r="K445" t="s">
+        <v>17</v>
+      </c>
+      <c r="L445" t="s">
+        <v>17</v>
+      </c>
+      <c r="M445"/>
+    </row>
+    <row r="446" spans="1:13">
+      <c r="A446" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B446" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C446" t="s">
+        <v>65</v>
+      </c>
+      <c r="D446">
         <v>2002</v>
       </c>
-      <c r="E445" t="s">
-[...38 lines deleted...]
-      <c r="D446">
+      <c r="E446" t="s">
+        <v>37</v>
+      </c>
+      <c r="F446" t="s">
+        <v>29</v>
+      </c>
+      <c r="G446" t="s">
+        <v>328</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1333</v>
+      </c>
+      <c r="I446" t="s">
+        <v>17</v>
+      </c>
+      <c r="J446" t="s">
+        <v>17</v>
+      </c>
+      <c r="K446" t="s">
+        <v>17</v>
+      </c>
+      <c r="L446" t="s">
+        <v>17</v>
+      </c>
+      <c r="M446"/>
+    </row>
+    <row r="447" spans="1:13">
+      <c r="A447" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B447" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C447" t="s">
+        <v>15</v>
+      </c>
+      <c r="D447">
         <v>2000</v>
       </c>
-      <c r="E446" t="s">
-[...38 lines deleted...]
-      <c r="D447">
+      <c r="E447" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F447" t="s">
+        <v>29</v>
+      </c>
+      <c r="G447" t="s">
+        <v>1336</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1337</v>
+      </c>
+      <c r="I447" t="s">
+        <v>17</v>
+      </c>
+      <c r="J447" t="s">
+        <v>17</v>
+      </c>
+      <c r="K447" t="s">
+        <v>17</v>
+      </c>
+      <c r="L447" t="s">
+        <v>17</v>
+      </c>
+      <c r="M447"/>
+    </row>
+    <row r="448" spans="1:13">
+      <c r="A448" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B448" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C448" t="s">
+        <v>21</v>
+      </c>
+      <c r="D448">
         <v>1991</v>
       </c>
-      <c r="E447" t="s">
-[...38 lines deleted...]
-      <c r="D448">
+      <c r="E448" t="s">
+        <v>57</v>
+      </c>
+      <c r="F448" t="s">
+        <v>29</v>
+      </c>
+      <c r="G448" t="s">
+        <v>1296</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1340</v>
+      </c>
+      <c r="I448" t="s">
+        <v>17</v>
+      </c>
+      <c r="J448" t="s">
+        <v>17</v>
+      </c>
+      <c r="K448" t="s">
+        <v>17</v>
+      </c>
+      <c r="L448" t="s">
+        <v>17</v>
+      </c>
+      <c r="M448"/>
+    </row>
+    <row r="449" spans="1:13">
+      <c r="A449" t="s">
+        <v>1341</v>
+      </c>
+      <c r="B449" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C449" t="s">
+        <v>15</v>
+      </c>
+      <c r="D449">
         <v>1959</v>
       </c>
-      <c r="E448" t="s">
-[...34 lines deleted...]
-      <c r="D449">
+      <c r="E449" t="s">
+        <v>57</v>
+      </c>
+      <c r="F449" t="s">
+        <v>17</v>
+      </c>
+      <c r="G449"/>
+      <c r="H449" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I449" t="s">
+        <v>17</v>
+      </c>
+      <c r="J449" t="s">
+        <v>17</v>
+      </c>
+      <c r="K449" t="s">
+        <v>17</v>
+      </c>
+      <c r="L449" t="s">
+        <v>17</v>
+      </c>
+      <c r="M449"/>
+    </row>
+    <row r="450" spans="1:13">
+      <c r="A450" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B450"/>
+      <c r="C450" t="s">
+        <v>65</v>
+      </c>
+      <c r="D450">
         <v>1944</v>
       </c>
-      <c r="E449" t="s">
-[...36 lines deleted...]
-      <c r="D450">
+      <c r="E450" t="s">
+        <v>57</v>
+      </c>
+      <c r="F450" t="s">
+        <v>17</v>
+      </c>
+      <c r="G450"/>
+      <c r="H450" t="s">
+        <v>1345</v>
+      </c>
+      <c r="I450" t="s">
+        <v>17</v>
+      </c>
+      <c r="J450" t="s">
+        <v>17</v>
+      </c>
+      <c r="K450" t="s">
+        <v>17</v>
+      </c>
+      <c r="L450" t="s">
+        <v>17</v>
+      </c>
+      <c r="M450"/>
+    </row>
+    <row r="451" spans="1:13">
+      <c r="A451" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B451" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C451" t="s">
+        <v>15</v>
+      </c>
+      <c r="D451">
         <v>1990</v>
       </c>
-      <c r="E450" t="s">
-[...38 lines deleted...]
-      <c r="D451">
+      <c r="E451" t="s">
+        <v>57</v>
+      </c>
+      <c r="F451" t="s">
+        <v>29</v>
+      </c>
+      <c r="G451" t="s">
+        <v>50</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1348</v>
+      </c>
+      <c r="I451" t="s">
+        <v>17</v>
+      </c>
+      <c r="J451" t="s">
+        <v>17</v>
+      </c>
+      <c r="K451" t="s">
+        <v>17</v>
+      </c>
+      <c r="L451" t="s">
+        <v>17</v>
+      </c>
+      <c r="M451"/>
+    </row>
+    <row r="452" spans="1:13">
+      <c r="A452" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B452" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C452" t="s">
+        <v>21</v>
+      </c>
+      <c r="D452">
         <v>1996</v>
       </c>
-      <c r="E451" t="s">
-[...38 lines deleted...]
-      <c r="D452">
+      <c r="E452" t="s">
+        <v>22</v>
+      </c>
+      <c r="F452" t="s">
+        <v>29</v>
+      </c>
+      <c r="G452" t="s">
+        <v>672</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1351</v>
+      </c>
+      <c r="I452" t="s">
+        <v>29</v>
+      </c>
+      <c r="J452" t="s">
+        <v>29</v>
+      </c>
+      <c r="K452" t="s">
+        <v>29</v>
+      </c>
+      <c r="L452" t="s">
+        <v>17</v>
+      </c>
+      <c r="M452"/>
+    </row>
+    <row r="453" spans="1:13">
+      <c r="A453" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B453" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C453" t="s">
+        <v>21</v>
+      </c>
+      <c r="D453">
         <v>1983</v>
       </c>
-      <c r="E452" t="s">
-[...36 lines deleted...]
-      <c r="D453">
+      <c r="E453" t="s">
+        <v>22</v>
+      </c>
+      <c r="F453" t="s">
+        <v>17</v>
+      </c>
+      <c r="G453"/>
+      <c r="H453" t="s">
+        <v>1354</v>
+      </c>
+      <c r="I453" t="s">
+        <v>29</v>
+      </c>
+      <c r="J453" t="s">
+        <v>29</v>
+      </c>
+      <c r="K453" t="s">
+        <v>17</v>
+      </c>
+      <c r="L453" t="s">
+        <v>17</v>
+      </c>
+      <c r="M453"/>
+    </row>
+    <row r="454" spans="1:13">
+      <c r="A454" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B454" t="s">
+        <v>1356</v>
+      </c>
+      <c r="C454" t="s">
+        <v>21</v>
+      </c>
+      <c r="D454">
         <v>1982</v>
       </c>
-      <c r="E453" t="s">
-[...36 lines deleted...]
-      <c r="D454">
+      <c r="E454" t="s">
+        <v>752</v>
+      </c>
+      <c r="F454" t="s">
+        <v>17</v>
+      </c>
+      <c r="G454"/>
+      <c r="H454" t="s">
+        <v>1357</v>
+      </c>
+      <c r="I454" t="s">
+        <v>29</v>
+      </c>
+      <c r="J454" t="s">
+        <v>29</v>
+      </c>
+      <c r="K454" t="s">
+        <v>29</v>
+      </c>
+      <c r="L454" t="s">
+        <v>17</v>
+      </c>
+      <c r="M454"/>
+    </row>
+    <row r="455" spans="1:13">
+      <c r="A455" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B455" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C455" t="s">
+        <v>21</v>
+      </c>
+      <c r="D455">
         <v>1991</v>
       </c>
-      <c r="E454" t="s">
-[...38 lines deleted...]
-      <c r="D455">
+      <c r="E455" t="s">
+        <v>57</v>
+      </c>
+      <c r="F455" t="s">
+        <v>29</v>
+      </c>
+      <c r="G455" t="s">
+        <v>58</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1360</v>
+      </c>
+      <c r="I455" t="s">
+        <v>17</v>
+      </c>
+      <c r="J455" t="s">
+        <v>17</v>
+      </c>
+      <c r="K455" t="s">
+        <v>17</v>
+      </c>
+      <c r="L455" t="s">
+        <v>17</v>
+      </c>
+      <c r="M455"/>
+    </row>
+    <row r="456" spans="1:13">
+      <c r="A456" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B456" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C456" t="s">
+        <v>21</v>
+      </c>
+      <c r="D456">
         <v>1995</v>
       </c>
-      <c r="E455" t="s">
-[...36 lines deleted...]
-      <c r="D456">
+      <c r="E456" t="s">
+        <v>22</v>
+      </c>
+      <c r="F456" t="s">
+        <v>29</v>
+      </c>
+      <c r="G456"/>
+      <c r="H456" t="s">
+        <v>1363</v>
+      </c>
+      <c r="I456" t="s">
+        <v>29</v>
+      </c>
+      <c r="J456" t="s">
+        <v>29</v>
+      </c>
+      <c r="K456" t="s">
+        <v>29</v>
+      </c>
+      <c r="L456" t="s">
+        <v>17</v>
+      </c>
+      <c r="M456"/>
+    </row>
+    <row r="457" spans="1:13">
+      <c r="A457" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B457" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C457" t="s">
+        <v>21</v>
+      </c>
+      <c r="D457">
         <v>1971</v>
       </c>
-      <c r="E456" t="s">
-[...36 lines deleted...]
-      <c r="D457">
+      <c r="E457" t="s">
+        <v>420</v>
+      </c>
+      <c r="F457" t="s">
+        <v>17</v>
+      </c>
+      <c r="G457"/>
+      <c r="H457" t="s">
+        <v>1366</v>
+      </c>
+      <c r="I457" t="s">
+        <v>29</v>
+      </c>
+      <c r="J457" t="s">
+        <v>29</v>
+      </c>
+      <c r="K457" t="s">
+        <v>29</v>
+      </c>
+      <c r="L457" t="s">
+        <v>17</v>
+      </c>
+      <c r="M457"/>
+    </row>
+    <row r="458" spans="1:13">
+      <c r="A458" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B458" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C458" t="s">
+        <v>21</v>
+      </c>
+      <c r="D458">
         <v>1973</v>
       </c>
-      <c r="E457" t="s">
-[...34 lines deleted...]
-      <c r="D458">
+      <c r="E458" t="s">
+        <v>80</v>
+      </c>
+      <c r="F458" t="s">
+        <v>17</v>
+      </c>
+      <c r="G458"/>
+      <c r="H458" t="s">
+        <v>1369</v>
+      </c>
+      <c r="I458" t="s">
+        <v>29</v>
+      </c>
+      <c r="J458" t="s">
+        <v>29</v>
+      </c>
+      <c r="K458" t="s">
+        <v>29</v>
+      </c>
+      <c r="L458" t="s">
+        <v>17</v>
+      </c>
+      <c r="M458"/>
+    </row>
+    <row r="459" spans="1:13">
+      <c r="A459" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B459"/>
+      <c r="C459" t="s">
+        <v>65</v>
+      </c>
+      <c r="D459">
         <v>1941</v>
       </c>
-      <c r="E458" t="s">
-[...36 lines deleted...]
-      <c r="D459">
+      <c r="E459" t="s">
+        <v>57</v>
+      </c>
+      <c r="F459" t="s">
+        <v>17</v>
+      </c>
+      <c r="G459"/>
+      <c r="H459" t="s">
+        <v>1371</v>
+      </c>
+      <c r="I459" t="s">
+        <v>17</v>
+      </c>
+      <c r="J459" t="s">
+        <v>17</v>
+      </c>
+      <c r="K459" t="s">
+        <v>17</v>
+      </c>
+      <c r="L459" t="s">
+        <v>17</v>
+      </c>
+      <c r="M459"/>
+    </row>
+    <row r="460" spans="1:13">
+      <c r="A460" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B460" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C460" t="s">
+        <v>15</v>
+      </c>
+      <c r="D460">
         <v>2001</v>
       </c>
-      <c r="E459" t="s">
-[...36 lines deleted...]
-      <c r="D460">
+      <c r="E460" t="s">
+        <v>57</v>
+      </c>
+      <c r="F460" t="s">
+        <v>29</v>
+      </c>
+      <c r="G460" t="s">
+        <v>58</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1374</v>
+      </c>
+      <c r="I460" t="s">
+        <v>17</v>
+      </c>
+      <c r="J460" t="s">
+        <v>17</v>
+      </c>
+      <c r="K460" t="s">
+        <v>17</v>
+      </c>
+      <c r="L460" t="s">
+        <v>17</v>
+      </c>
+      <c r="M460"/>
+    </row>
+    <row r="461" spans="1:13">
+      <c r="A461" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B461"/>
+      <c r="C461" t="s">
+        <v>21</v>
+      </c>
+      <c r="D461">
         <v>1944</v>
       </c>
-      <c r="E460" t="s">
-[...36 lines deleted...]
-      <c r="D461">
+      <c r="E461" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F461" t="s">
+        <v>17</v>
+      </c>
+      <c r="G461"/>
+      <c r="H461" t="s">
+        <v>1377</v>
+      </c>
+      <c r="I461" t="s">
+        <v>17</v>
+      </c>
+      <c r="J461" t="s">
+        <v>17</v>
+      </c>
+      <c r="K461" t="s">
+        <v>17</v>
+      </c>
+      <c r="L461" t="s">
+        <v>17</v>
+      </c>
+      <c r="M461"/>
+    </row>
+    <row r="462" spans="1:13">
+      <c r="A462" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B462" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C462" t="s">
+        <v>15</v>
+      </c>
+      <c r="D462">
         <v>1997</v>
       </c>
-      <c r="E461" t="s">
-[...38 lines deleted...]
-      <c r="D462">
+      <c r="E462" t="s">
+        <v>57</v>
+      </c>
+      <c r="F462" t="s">
+        <v>29</v>
+      </c>
+      <c r="G462" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1381</v>
+      </c>
+      <c r="I462" t="s">
+        <v>17</v>
+      </c>
+      <c r="J462" t="s">
+        <v>17</v>
+      </c>
+      <c r="K462" t="s">
+        <v>17</v>
+      </c>
+      <c r="L462" t="s">
+        <v>17</v>
+      </c>
+      <c r="M462"/>
+    </row>
+    <row r="463" spans="1:13">
+      <c r="A463" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B463" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C463" t="s">
+        <v>21</v>
+      </c>
+      <c r="D463">
         <v>1975</v>
       </c>
-      <c r="E462" t="s">
-[...36 lines deleted...]
-      <c r="D463">
+      <c r="E463" t="s">
+        <v>57</v>
+      </c>
+      <c r="F463" t="s">
+        <v>17</v>
+      </c>
+      <c r="G463"/>
+      <c r="H463" t="s">
+        <v>1384</v>
+      </c>
+      <c r="I463" t="s">
+        <v>17</v>
+      </c>
+      <c r="J463" t="s">
+        <v>17</v>
+      </c>
+      <c r="K463" t="s">
+        <v>17</v>
+      </c>
+      <c r="L463" t="s">
+        <v>17</v>
+      </c>
+      <c r="M463"/>
+    </row>
+    <row r="464" spans="1:13">
+      <c r="A464" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B464" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C464" t="s">
+        <v>15</v>
+      </c>
+      <c r="D464">
         <v>1986</v>
       </c>
-      <c r="E463" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E464" t="s">
-        <v>68</v>
+        <v>1387</v>
       </c>
       <c r="F464" t="s">
-        <v>1711</v>
-[...4 lines deleted...]
-      <c r="H464"/>
+        <v>17</v>
+      </c>
+      <c r="G464"/>
+      <c r="H464" t="s">
+        <v>1388</v>
+      </c>
       <c r="I464" t="s">
-        <v>1712</v>
+        <v>17</v>
       </c>
       <c r="J464" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K464" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="L464" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="465" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M464"/>
+    </row>
+    <row r="465" spans="1:13">
       <c r="A465" t="s">
-        <v>1713</v>
+        <v>1389</v>
       </c>
       <c r="B465"/>
       <c r="C465" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D465">
-        <v>1964</v>
+        <v>1951</v>
       </c>
       <c r="E465" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F465" t="s">
-        <v>854</v>
-[...4 lines deleted...]
-      <c r="H465"/>
+        <v>17</v>
+      </c>
+      <c r="G465"/>
+      <c r="H465" t="s">
+        <v>1390</v>
+      </c>
       <c r="I465" t="s">
-        <v>1714</v>
+        <v>17</v>
       </c>
       <c r="J465" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K465" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L465" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="466" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M465"/>
+    </row>
+    <row r="466" spans="1:13">
       <c r="A466" t="s">
-        <v>1715</v>
+        <v>1391</v>
       </c>
       <c r="B466"/>
       <c r="C466" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D466">
+        <v>1964</v>
+      </c>
+      <c r="E466" t="s">
+        <v>57</v>
+      </c>
+      <c r="F466" t="s">
+        <v>17</v>
+      </c>
+      <c r="G466"/>
+      <c r="H466" t="s">
+        <v>1392</v>
+      </c>
+      <c r="I466" t="s">
+        <v>17</v>
+      </c>
+      <c r="J466" t="s">
+        <v>17</v>
+      </c>
+      <c r="K466" t="s">
+        <v>17</v>
+      </c>
+      <c r="L466" t="s">
+        <v>17</v>
+      </c>
+      <c r="M466"/>
+    </row>
+    <row r="467" spans="1:13">
+      <c r="A467" t="s">
+        <v>1393</v>
+      </c>
+      <c r="B467"/>
+      <c r="C467" t="s">
+        <v>15</v>
+      </c>
+      <c r="D467">
         <v>1960</v>
       </c>
-      <c r="E466" t="s">
-[...36 lines deleted...]
-      <c r="D467">
+      <c r="E467" t="s">
+        <v>57</v>
+      </c>
+      <c r="F467" t="s">
+        <v>17</v>
+      </c>
+      <c r="G467"/>
+      <c r="H467" t="s">
+        <v>1394</v>
+      </c>
+      <c r="I467" t="s">
+        <v>17</v>
+      </c>
+      <c r="J467" t="s">
+        <v>17</v>
+      </c>
+      <c r="K467" t="s">
+        <v>17</v>
+      </c>
+      <c r="L467" t="s">
+        <v>17</v>
+      </c>
+      <c r="M467"/>
+    </row>
+    <row r="468" spans="1:13">
+      <c r="A468" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B468" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C468" t="s">
+        <v>21</v>
+      </c>
+      <c r="D468">
         <v>1975</v>
       </c>
-      <c r="E467" t="s">
-[...36 lines deleted...]
-      <c r="D468">
+      <c r="E468" t="s">
+        <v>57</v>
+      </c>
+      <c r="F468" t="s">
+        <v>17</v>
+      </c>
+      <c r="G468"/>
+      <c r="H468" t="s">
+        <v>1397</v>
+      </c>
+      <c r="I468" t="s">
+        <v>17</v>
+      </c>
+      <c r="J468" t="s">
+        <v>17</v>
+      </c>
+      <c r="K468" t="s">
+        <v>17</v>
+      </c>
+      <c r="L468" t="s">
+        <v>17</v>
+      </c>
+      <c r="M468"/>
+    </row>
+    <row r="469" spans="1:13">
+      <c r="A469" t="s">
+        <v>1398</v>
+      </c>
+      <c r="B469" t="s">
+        <v>1399</v>
+      </c>
+      <c r="C469" t="s">
+        <v>21</v>
+      </c>
+      <c r="D469">
         <v>1992</v>
       </c>
-      <c r="E468" t="s">
-[...36 lines deleted...]
-      <c r="D469">
+      <c r="E469" t="s">
+        <v>22</v>
+      </c>
+      <c r="F469" t="s">
+        <v>29</v>
+      </c>
+      <c r="G469" t="s">
+        <v>1400</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1401</v>
+      </c>
+      <c r="I469" t="s">
+        <v>17</v>
+      </c>
+      <c r="J469" t="s">
+        <v>17</v>
+      </c>
+      <c r="K469" t="s">
+        <v>17</v>
+      </c>
+      <c r="L469" t="s">
+        <v>17</v>
+      </c>
+      <c r="M469"/>
+    </row>
+    <row r="470" spans="1:13">
+      <c r="A470" t="s">
+        <v>1402</v>
+      </c>
+      <c r="B470"/>
+      <c r="C470" t="s">
+        <v>21</v>
+      </c>
+      <c r="D470">
         <v>1979</v>
       </c>
-      <c r="E469" t="s">
-[...36 lines deleted...]
-      <c r="D470">
+      <c r="E470" t="s">
+        <v>57</v>
+      </c>
+      <c r="F470" t="s">
+        <v>17</v>
+      </c>
+      <c r="G470"/>
+      <c r="H470" t="s">
+        <v>1403</v>
+      </c>
+      <c r="I470" t="s">
+        <v>17</v>
+      </c>
+      <c r="J470" t="s">
+        <v>17</v>
+      </c>
+      <c r="K470" t="s">
+        <v>17</v>
+      </c>
+      <c r="L470" t="s">
+        <v>17</v>
+      </c>
+      <c r="M470"/>
+    </row>
+    <row r="471" spans="1:13">
+      <c r="A471" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B471" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C471" t="s">
+        <v>21</v>
+      </c>
+      <c r="D471">
         <v>1982</v>
       </c>
-      <c r="E470" t="s">
-[...36 lines deleted...]
-      <c r="D471">
+      <c r="E471" t="s">
+        <v>57</v>
+      </c>
+      <c r="F471" t="s">
+        <v>17</v>
+      </c>
+      <c r="G471"/>
+      <c r="H471" t="s">
+        <v>1406</v>
+      </c>
+      <c r="I471" t="s">
+        <v>17</v>
+      </c>
+      <c r="J471" t="s">
+        <v>17</v>
+      </c>
+      <c r="K471" t="s">
+        <v>17</v>
+      </c>
+      <c r="L471" t="s">
+        <v>17</v>
+      </c>
+      <c r="M471"/>
+    </row>
+    <row r="472" spans="1:13">
+      <c r="A472" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B472" t="s">
+        <v>1408</v>
+      </c>
+      <c r="C472" t="s">
+        <v>15</v>
+      </c>
+      <c r="D472">
         <v>1986</v>
       </c>
-      <c r="E471" t="s">
-[...36 lines deleted...]
-      <c r="D472">
+      <c r="E472" t="s">
+        <v>57</v>
+      </c>
+      <c r="F472" t="s">
+        <v>17</v>
+      </c>
+      <c r="G472"/>
+      <c r="H472" t="s">
+        <v>1409</v>
+      </c>
+      <c r="I472" t="s">
+        <v>17</v>
+      </c>
+      <c r="J472" t="s">
+        <v>17</v>
+      </c>
+      <c r="K472" t="s">
+        <v>17</v>
+      </c>
+      <c r="L472" t="s">
+        <v>17</v>
+      </c>
+      <c r="M472"/>
+    </row>
+    <row r="473" spans="1:13">
+      <c r="A473" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B473" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C473" t="s">
+        <v>15</v>
+      </c>
+      <c r="D473">
         <v>1965</v>
       </c>
-      <c r="E472" t="s">
-[...36 lines deleted...]
-      <c r="D473">
+      <c r="E473" t="s">
+        <v>57</v>
+      </c>
+      <c r="F473" t="s">
+        <v>17</v>
+      </c>
+      <c r="G473"/>
+      <c r="H473" t="s">
+        <v>1412</v>
+      </c>
+      <c r="I473" t="s">
+        <v>17</v>
+      </c>
+      <c r="J473" t="s">
+        <v>17</v>
+      </c>
+      <c r="K473" t="s">
+        <v>17</v>
+      </c>
+      <c r="L473" t="s">
+        <v>17</v>
+      </c>
+      <c r="M473"/>
+    </row>
+    <row r="474" spans="1:13">
+      <c r="A474" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B474" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C474" t="s">
+        <v>15</v>
+      </c>
+      <c r="D474">
         <v>1976</v>
       </c>
-      <c r="E473" t="s">
-[...36 lines deleted...]
-      <c r="D474">
+      <c r="E474" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F474" t="s">
+        <v>17</v>
+      </c>
+      <c r="G474"/>
+      <c r="H474" t="s">
+        <v>1416</v>
+      </c>
+      <c r="I474" t="s">
+        <v>17</v>
+      </c>
+      <c r="J474" t="s">
+        <v>29</v>
+      </c>
+      <c r="K474" t="s">
+        <v>17</v>
+      </c>
+      <c r="L474" t="s">
+        <v>17</v>
+      </c>
+      <c r="M474"/>
+    </row>
+    <row r="475" spans="1:13">
+      <c r="A475" t="s">
+        <v>1417</v>
+      </c>
+      <c r="B475" t="s">
+        <v>1418</v>
+      </c>
+      <c r="C475" t="s">
+        <v>21</v>
+      </c>
+      <c r="D475">
         <v>1986</v>
       </c>
-      <c r="E474" t="s">
-[...36 lines deleted...]
-      <c r="D475">
+      <c r="E475" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F475" t="s">
+        <v>17</v>
+      </c>
+      <c r="G475"/>
+      <c r="H475" t="s">
+        <v>1420</v>
+      </c>
+      <c r="I475" t="s">
+        <v>29</v>
+      </c>
+      <c r="J475" t="s">
+        <v>29</v>
+      </c>
+      <c r="K475" t="s">
+        <v>29</v>
+      </c>
+      <c r="L475" t="s">
+        <v>17</v>
+      </c>
+      <c r="M475"/>
+    </row>
+    <row r="476" spans="1:13">
+      <c r="A476" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B476" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C476" t="s">
+        <v>21</v>
+      </c>
+      <c r="D476">
         <v>1980</v>
       </c>
-      <c r="E475" t="s">
-[...36 lines deleted...]
-      <c r="D476">
+      <c r="E476" t="s">
+        <v>57</v>
+      </c>
+      <c r="F476" t="s">
+        <v>17</v>
+      </c>
+      <c r="G476"/>
+      <c r="H476" t="s">
+        <v>1423</v>
+      </c>
+      <c r="I476" t="s">
+        <v>17</v>
+      </c>
+      <c r="J476" t="s">
+        <v>17</v>
+      </c>
+      <c r="K476" t="s">
+        <v>17</v>
+      </c>
+      <c r="L476" t="s">
+        <v>17</v>
+      </c>
+      <c r="M476"/>
+    </row>
+    <row r="477" spans="1:13">
+      <c r="A477" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B477" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C477" t="s">
+        <v>15</v>
+      </c>
+      <c r="D477">
         <v>1964</v>
       </c>
-      <c r="E476" t="s">
-[...36 lines deleted...]
-      <c r="D477">
+      <c r="E477" t="s">
+        <v>22</v>
+      </c>
+      <c r="F477" t="s">
+        <v>17</v>
+      </c>
+      <c r="G477"/>
+      <c r="H477" t="s">
+        <v>1426</v>
+      </c>
+      <c r="I477" t="s">
+        <v>29</v>
+      </c>
+      <c r="J477" t="s">
+        <v>29</v>
+      </c>
+      <c r="K477" t="s">
+        <v>17</v>
+      </c>
+      <c r="L477" t="s">
+        <v>17</v>
+      </c>
+      <c r="M477"/>
+    </row>
+    <row r="478" spans="1:13">
+      <c r="A478" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B478" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C478" t="s">
+        <v>15</v>
+      </c>
+      <c r="D478">
         <v>1969</v>
       </c>
-      <c r="E477" t="s">
-[...34 lines deleted...]
-      <c r="D478">
+      <c r="E478" t="s">
+        <v>57</v>
+      </c>
+      <c r="F478" t="s">
+        <v>17</v>
+      </c>
+      <c r="G478"/>
+      <c r="H478" t="s">
+        <v>1429</v>
+      </c>
+      <c r="I478" t="s">
+        <v>17</v>
+      </c>
+      <c r="J478" t="s">
+        <v>17</v>
+      </c>
+      <c r="K478" t="s">
+        <v>17</v>
+      </c>
+      <c r="L478" t="s">
+        <v>17</v>
+      </c>
+      <c r="M478"/>
+    </row>
+    <row r="479" spans="1:13">
+      <c r="A479" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B479"/>
+      <c r="C479" t="s">
+        <v>21</v>
+      </c>
+      <c r="D479">
         <v>1966</v>
       </c>
-      <c r="E478" t="s">
-[...36 lines deleted...]
-      <c r="D479">
+      <c r="E479" t="s">
+        <v>57</v>
+      </c>
+      <c r="F479" t="s">
+        <v>17</v>
+      </c>
+      <c r="G479"/>
+      <c r="H479" t="s">
+        <v>1431</v>
+      </c>
+      <c r="I479" t="s">
+        <v>17</v>
+      </c>
+      <c r="J479" t="s">
+        <v>17</v>
+      </c>
+      <c r="K479" t="s">
+        <v>17</v>
+      </c>
+      <c r="L479" t="s">
+        <v>17</v>
+      </c>
+      <c r="M479"/>
+    </row>
+    <row r="480" spans="1:13">
+      <c r="A480" t="s">
+        <v>1432</v>
+      </c>
+      <c r="B480" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C480" t="s">
+        <v>21</v>
+      </c>
+      <c r="D480">
         <v>1984</v>
       </c>
-      <c r="E479" t="s">
-[...2 lines deleted...]
-      <c r="F479" t="s">
+      <c r="E480" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F480" t="s">
+        <v>17</v>
+      </c>
+      <c r="G480"/>
+      <c r="H480" t="s">
         <v>1434</v>
       </c>
-      <c r="G479" t="s">
-[...40 lines deleted...]
-      <c r="H480"/>
       <c r="I480" t="s">
-        <v>1763</v>
+        <v>17</v>
       </c>
       <c r="J480" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K480" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L480" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="481" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M480"/>
+    </row>
+    <row r="481" spans="1:13">
       <c r="A481" t="s">
-        <v>1764</v>
+        <v>1435</v>
       </c>
       <c r="B481"/>
       <c r="C481" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D481">
+        <v>1959</v>
+      </c>
+      <c r="E481" t="s">
+        <v>57</v>
+      </c>
+      <c r="F481" t="s">
+        <v>17</v>
+      </c>
+      <c r="G481"/>
+      <c r="H481" t="s">
+        <v>1436</v>
+      </c>
+      <c r="I481" t="s">
+        <v>17</v>
+      </c>
+      <c r="J481" t="s">
+        <v>17</v>
+      </c>
+      <c r="K481" t="s">
+        <v>17</v>
+      </c>
+      <c r="L481" t="s">
+        <v>17</v>
+      </c>
+      <c r="M481"/>
+    </row>
+    <row r="482" spans="1:13">
+      <c r="A482" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B482"/>
+      <c r="C482" t="s">
+        <v>21</v>
+      </c>
+      <c r="D482">
         <v>1963</v>
       </c>
-      <c r="E481" t="s">
-[...36 lines deleted...]
-      <c r="D482">
+      <c r="E482" t="s">
+        <v>57</v>
+      </c>
+      <c r="F482" t="s">
+        <v>17</v>
+      </c>
+      <c r="G482"/>
+      <c r="H482" t="s">
+        <v>1438</v>
+      </c>
+      <c r="I482" t="s">
+        <v>17</v>
+      </c>
+      <c r="J482" t="s">
+        <v>17</v>
+      </c>
+      <c r="K482" t="s">
+        <v>17</v>
+      </c>
+      <c r="L482" t="s">
+        <v>17</v>
+      </c>
+      <c r="M482"/>
+    </row>
+    <row r="483" spans="1:13">
+      <c r="A483" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B483" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C483" t="s">
+        <v>21</v>
+      </c>
+      <c r="D483">
         <v>1969</v>
       </c>
-      <c r="E482" t="s">
-[...34 lines deleted...]
-      <c r="D483">
+      <c r="E483" t="s">
+        <v>752</v>
+      </c>
+      <c r="F483" t="s">
+        <v>17</v>
+      </c>
+      <c r="G483"/>
+      <c r="H483" t="s">
+        <v>1441</v>
+      </c>
+      <c r="I483" t="s">
+        <v>17</v>
+      </c>
+      <c r="J483" t="s">
+        <v>29</v>
+      </c>
+      <c r="K483" t="s">
+        <v>17</v>
+      </c>
+      <c r="L483" t="s">
+        <v>17</v>
+      </c>
+      <c r="M483"/>
+    </row>
+    <row r="484" spans="1:13">
+      <c r="A484" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B484"/>
+      <c r="C484" t="s">
+        <v>15</v>
+      </c>
+      <c r="D484">
         <v>1968</v>
       </c>
-      <c r="E483" t="s">
-[...36 lines deleted...]
-      <c r="D484">
+      <c r="E484" t="s">
+        <v>57</v>
+      </c>
+      <c r="F484" t="s">
+        <v>17</v>
+      </c>
+      <c r="G484"/>
+      <c r="H484" t="s">
+        <v>1443</v>
+      </c>
+      <c r="I484" t="s">
+        <v>17</v>
+      </c>
+      <c r="J484" t="s">
+        <v>17</v>
+      </c>
+      <c r="K484" t="s">
+        <v>17</v>
+      </c>
+      <c r="L484" t="s">
+        <v>17</v>
+      </c>
+      <c r="M484"/>
+    </row>
+    <row r="485" spans="1:13">
+      <c r="A485" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B485" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C485" t="s">
+        <v>15</v>
+      </c>
+      <c r="D485">
         <v>1975</v>
       </c>
-      <c r="E484" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E485" t="s">
-        <v>68</v>
+        <v>22</v>
       </c>
       <c r="F485" t="s">
-        <v>1776</v>
-[...4 lines deleted...]
-      <c r="H485"/>
+        <v>17</v>
+      </c>
+      <c r="G485"/>
+      <c r="H485" t="s">
+        <v>1446</v>
+      </c>
       <c r="I485" t="s">
-        <v>1777</v>
+        <v>29</v>
       </c>
       <c r="J485" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="K485" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L485" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="486" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M485"/>
+    </row>
+    <row r="486" spans="1:13">
       <c r="A486" t="s">
-        <v>1778</v>
+        <v>1447</v>
       </c>
       <c r="B486"/>
       <c r="C486" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="D486">
+        <v>1963</v>
+      </c>
+      <c r="E486" t="s">
+        <v>57</v>
+      </c>
+      <c r="F486" t="s">
+        <v>17</v>
+      </c>
+      <c r="G486"/>
+      <c r="H486" t="s">
+        <v>1448</v>
+      </c>
+      <c r="I486" t="s">
+        <v>17</v>
+      </c>
+      <c r="J486" t="s">
+        <v>17</v>
+      </c>
+      <c r="K486" t="s">
+        <v>17</v>
+      </c>
+      <c r="L486" t="s">
+        <v>17</v>
+      </c>
+      <c r="M486"/>
+    </row>
+    <row r="487" spans="1:13">
+      <c r="A487" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B487"/>
+      <c r="C487" t="s">
+        <v>65</v>
+      </c>
+      <c r="D487">
         <v>1966</v>
       </c>
-      <c r="E486" t="s">
-[...36 lines deleted...]
-      <c r="D487">
+      <c r="E487" t="s">
+        <v>57</v>
+      </c>
+      <c r="F487" t="s">
+        <v>17</v>
+      </c>
+      <c r="G487"/>
+      <c r="H487" t="s">
+        <v>1450</v>
+      </c>
+      <c r="I487" t="s">
+        <v>17</v>
+      </c>
+      <c r="J487" t="s">
+        <v>17</v>
+      </c>
+      <c r="K487" t="s">
+        <v>17</v>
+      </c>
+      <c r="L487" t="s">
+        <v>17</v>
+      </c>
+      <c r="M487"/>
+    </row>
+    <row r="488" spans="1:13">
+      <c r="A488" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B488" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C488" t="s">
+        <v>15</v>
+      </c>
+      <c r="D488">
         <v>1977</v>
       </c>
-      <c r="E487" t="s">
-[...36 lines deleted...]
-      <c r="D488">
+      <c r="E488" t="s">
+        <v>22</v>
+      </c>
+      <c r="F488" t="s">
+        <v>17</v>
+      </c>
+      <c r="G488"/>
+      <c r="H488" t="s">
+        <v>1453</v>
+      </c>
+      <c r="I488" t="s">
+        <v>17</v>
+      </c>
+      <c r="J488" t="s">
+        <v>29</v>
+      </c>
+      <c r="K488" t="s">
+        <v>17</v>
+      </c>
+      <c r="L488" t="s">
+        <v>17</v>
+      </c>
+      <c r="M488"/>
+    </row>
+    <row r="489" spans="1:13">
+      <c r="A489" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B489" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C489" t="s">
+        <v>65</v>
+      </c>
+      <c r="D489">
         <v>1994</v>
       </c>
-      <c r="E488" t="s">
-[...38 lines deleted...]
-      <c r="D489">
+      <c r="E489" t="s">
+        <v>57</v>
+      </c>
+      <c r="F489" t="s">
+        <v>29</v>
+      </c>
+      <c r="G489" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1457</v>
+      </c>
+      <c r="I489" t="s">
+        <v>17</v>
+      </c>
+      <c r="J489" t="s">
+        <v>17</v>
+      </c>
+      <c r="K489" t="s">
+        <v>17</v>
+      </c>
+      <c r="L489" t="s">
+        <v>17</v>
+      </c>
+      <c r="M489"/>
+    </row>
+    <row r="490" spans="1:13">
+      <c r="A490" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B490" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C490" t="s">
+        <v>21</v>
+      </c>
+      <c r="D490">
         <v>1977</v>
       </c>
-      <c r="E489" t="s">
-[...36 lines deleted...]
-      <c r="D490">
+      <c r="E490" t="s">
+        <v>22</v>
+      </c>
+      <c r="F490" t="s">
+        <v>17</v>
+      </c>
+      <c r="G490"/>
+      <c r="H490" t="s">
+        <v>1460</v>
+      </c>
+      <c r="I490" t="s">
+        <v>29</v>
+      </c>
+      <c r="J490" t="s">
+        <v>29</v>
+      </c>
+      <c r="K490" t="s">
+        <v>17</v>
+      </c>
+      <c r="L490" t="s">
+        <v>17</v>
+      </c>
+      <c r="M490"/>
+    </row>
+    <row r="491" spans="1:13">
+      <c r="A491" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B491" t="s">
+        <v>1462</v>
+      </c>
+      <c r="C491" t="s">
+        <v>15</v>
+      </c>
+      <c r="D491">
         <v>1968</v>
       </c>
-      <c r="E490" t="s">
-[...36 lines deleted...]
-      <c r="D491">
+      <c r="E491" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F491" t="s">
+        <v>17</v>
+      </c>
+      <c r="G491"/>
+      <c r="H491" t="s">
+        <v>1464</v>
+      </c>
+      <c r="I491" t="s">
+        <v>29</v>
+      </c>
+      <c r="J491" t="s">
+        <v>17</v>
+      </c>
+      <c r="K491" t="s">
+        <v>17</v>
+      </c>
+      <c r="L491" t="s">
+        <v>17</v>
+      </c>
+      <c r="M491"/>
+    </row>
+    <row r="492" spans="1:13">
+      <c r="A492" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B492" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C492" t="s">
+        <v>21</v>
+      </c>
+      <c r="D492">
         <v>1998</v>
       </c>
-      <c r="E491" t="s">
-[...36 lines deleted...]
-      <c r="D492">
+      <c r="E492" t="s">
+        <v>57</v>
+      </c>
+      <c r="F492" t="s">
+        <v>29</v>
+      </c>
+      <c r="G492" t="s">
+        <v>1467</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1468</v>
+      </c>
+      <c r="I492" t="s">
+        <v>17</v>
+      </c>
+      <c r="J492" t="s">
+        <v>17</v>
+      </c>
+      <c r="K492" t="s">
+        <v>17</v>
+      </c>
+      <c r="L492" t="s">
+        <v>17</v>
+      </c>
+      <c r="M492"/>
+    </row>
+    <row r="493" spans="1:13">
+      <c r="A493" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B493"/>
+      <c r="C493" t="s">
+        <v>65</v>
+      </c>
+      <c r="D493">
         <v>1971</v>
       </c>
-      <c r="E492" t="s">
-[...36 lines deleted...]
-      <c r="D493">
+      <c r="E493" t="s">
+        <v>57</v>
+      </c>
+      <c r="F493" t="s">
+        <v>17</v>
+      </c>
+      <c r="G493"/>
+      <c r="H493" t="s">
+        <v>1470</v>
+      </c>
+      <c r="I493" t="s">
+        <v>17</v>
+      </c>
+      <c r="J493" t="s">
+        <v>17</v>
+      </c>
+      <c r="K493" t="s">
+        <v>17</v>
+      </c>
+      <c r="L493" t="s">
+        <v>17</v>
+      </c>
+      <c r="M493"/>
+    </row>
+    <row r="494" spans="1:13">
+      <c r="A494" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B494" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C494" t="s">
+        <v>21</v>
+      </c>
+      <c r="D494">
         <v>1955</v>
       </c>
-      <c r="E493" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E494" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F494" t="s">
-        <v>1806</v>
-[...4 lines deleted...]
-      <c r="H494"/>
+        <v>17</v>
+      </c>
+      <c r="G494"/>
+      <c r="H494" t="s">
+        <v>1473</v>
+      </c>
       <c r="I494" t="s">
-        <v>1807</v>
+        <v>17</v>
       </c>
       <c r="J494" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K494" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L494" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="495" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M494"/>
+    </row>
+    <row r="495" spans="1:13">
       <c r="A495" t="s">
-        <v>1808</v>
+        <v>1474</v>
       </c>
       <c r="B495"/>
       <c r="C495" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="D495">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="E495" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F495" t="s">
-        <v>915</v>
-[...4 lines deleted...]
-      <c r="H495"/>
+        <v>17</v>
+      </c>
+      <c r="G495"/>
+      <c r="H495" t="s">
+        <v>1475</v>
+      </c>
       <c r="I495" t="s">
-        <v>1809</v>
+        <v>17</v>
       </c>
       <c r="J495" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K495" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L495" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="496" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M495"/>
+    </row>
+    <row r="496" spans="1:13">
       <c r="A496" t="s">
-        <v>1810</v>
+        <v>1476</v>
       </c>
       <c r="B496"/>
       <c r="C496" t="s">
-        <v>23</v>
+        <v>65</v>
       </c>
       <c r="D496">
+        <v>1960</v>
+      </c>
+      <c r="E496" t="s">
+        <v>57</v>
+      </c>
+      <c r="F496" t="s">
+        <v>17</v>
+      </c>
+      <c r="G496"/>
+      <c r="H496" t="s">
+        <v>1477</v>
+      </c>
+      <c r="I496" t="s">
+        <v>17</v>
+      </c>
+      <c r="J496" t="s">
+        <v>17</v>
+      </c>
+      <c r="K496" t="s">
+        <v>17</v>
+      </c>
+      <c r="L496" t="s">
+        <v>17</v>
+      </c>
+      <c r="M496"/>
+    </row>
+    <row r="497" spans="1:13">
+      <c r="A497" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B497"/>
+      <c r="C497" t="s">
+        <v>21</v>
+      </c>
+      <c r="D497">
         <v>1920</v>
       </c>
-      <c r="E496" t="s">
-[...36 lines deleted...]
-      <c r="D497">
+      <c r="E497" t="s">
+        <v>57</v>
+      </c>
+      <c r="F497" t="s">
+        <v>17</v>
+      </c>
+      <c r="G497"/>
+      <c r="H497" t="s">
+        <v>1479</v>
+      </c>
+      <c r="I497" t="s">
+        <v>17</v>
+      </c>
+      <c r="J497" t="s">
+        <v>17</v>
+      </c>
+      <c r="K497" t="s">
+        <v>17</v>
+      </c>
+      <c r="L497" t="s">
+        <v>17</v>
+      </c>
+      <c r="M497"/>
+    </row>
+    <row r="498" spans="1:13">
+      <c r="A498" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B498" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C498" t="s">
+        <v>65</v>
+      </c>
+      <c r="D498">
         <v>1973</v>
       </c>
-      <c r="E497" t="s">
-[...36 lines deleted...]
-      <c r="D498">
+      <c r="E498" t="s">
+        <v>57</v>
+      </c>
+      <c r="F498" t="s">
+        <v>17</v>
+      </c>
+      <c r="G498"/>
+      <c r="H498" t="s">
+        <v>1482</v>
+      </c>
+      <c r="I498" t="s">
+        <v>17</v>
+      </c>
+      <c r="J498" t="s">
+        <v>17</v>
+      </c>
+      <c r="K498" t="s">
+        <v>17</v>
+      </c>
+      <c r="L498" t="s">
+        <v>17</v>
+      </c>
+      <c r="M498"/>
+    </row>
+    <row r="499" spans="1:13">
+      <c r="A499" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B499" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C499" t="s">
+        <v>21</v>
+      </c>
+      <c r="D499">
         <v>1985</v>
       </c>
-      <c r="E498" t="s">
-[...36 lines deleted...]
-      <c r="D499">
+      <c r="E499" t="s">
+        <v>1485</v>
+      </c>
+      <c r="F499" t="s">
+        <v>17</v>
+      </c>
+      <c r="G499"/>
+      <c r="H499" t="s">
+        <v>1486</v>
+      </c>
+      <c r="I499" t="s">
+        <v>17</v>
+      </c>
+      <c r="J499" t="s">
+        <v>17</v>
+      </c>
+      <c r="K499" t="s">
+        <v>17</v>
+      </c>
+      <c r="L499" t="s">
+        <v>17</v>
+      </c>
+      <c r="M499"/>
+    </row>
+    <row r="500" spans="1:13">
+      <c r="A500" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B500" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C500" t="s">
+        <v>15</v>
+      </c>
+      <c r="D500">
         <v>1997</v>
       </c>
-      <c r="E499" t="s">
-[...38 lines deleted...]
-      <c r="D500">
+      <c r="E500" t="s">
+        <v>752</v>
+      </c>
+      <c r="F500" t="s">
+        <v>29</v>
+      </c>
+      <c r="G500" t="s">
+        <v>866</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1489</v>
+      </c>
+      <c r="I500" t="s">
+        <v>17</v>
+      </c>
+      <c r="J500" t="s">
+        <v>29</v>
+      </c>
+      <c r="K500" t="s">
+        <v>17</v>
+      </c>
+      <c r="L500" t="s">
+        <v>29</v>
+      </c>
+      <c r="M500"/>
+    </row>
+    <row r="501" spans="1:13">
+      <c r="A501" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B501" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C501" t="s">
+        <v>21</v>
+      </c>
+      <c r="D501">
         <v>1988</v>
       </c>
-      <c r="E500" t="s">
-[...38 lines deleted...]
-      <c r="D501">
+      <c r="E501" t="s">
+        <v>837</v>
+      </c>
+      <c r="F501" t="s">
+        <v>29</v>
+      </c>
+      <c r="G501" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1493</v>
+      </c>
+      <c r="I501" t="s">
+        <v>17</v>
+      </c>
+      <c r="J501" t="s">
+        <v>17</v>
+      </c>
+      <c r="K501" t="s">
+        <v>29</v>
+      </c>
+      <c r="L501" t="s">
+        <v>17</v>
+      </c>
+      <c r="M501"/>
+    </row>
+    <row r="502" spans="1:13">
+      <c r="A502" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B502" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C502" t="s">
+        <v>65</v>
+      </c>
+      <c r="D502">
         <v>1992</v>
       </c>
-      <c r="E501" t="s">
-[...36 lines deleted...]
-      <c r="D502">
+      <c r="E502" t="s">
+        <v>57</v>
+      </c>
+      <c r="F502" t="s">
+        <v>17</v>
+      </c>
+      <c r="G502"/>
+      <c r="H502" t="s">
+        <v>1496</v>
+      </c>
+      <c r="I502" t="s">
+        <v>17</v>
+      </c>
+      <c r="J502" t="s">
+        <v>17</v>
+      </c>
+      <c r="K502" t="s">
+        <v>17</v>
+      </c>
+      <c r="L502" t="s">
+        <v>17</v>
+      </c>
+      <c r="M502"/>
+    </row>
+    <row r="503" spans="1:13">
+      <c r="A503" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B503" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C503" t="s">
+        <v>15</v>
+      </c>
+      <c r="D503">
         <v>1970</v>
       </c>
-      <c r="E502" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E503" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F503" t="s">
-        <v>885</v>
-[...4 lines deleted...]
-      <c r="H503"/>
+        <v>17</v>
+      </c>
+      <c r="G503"/>
+      <c r="H503" t="s">
+        <v>1499</v>
+      </c>
       <c r="I503" t="s">
-        <v>1836</v>
+        <v>17</v>
       </c>
       <c r="J503" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K503" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L503" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="504" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M503"/>
+    </row>
+    <row r="504" spans="1:13">
       <c r="A504" t="s">
-        <v>1837</v>
+        <v>1500</v>
       </c>
       <c r="B504"/>
       <c r="C504" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D504">
-        <v>1946</v>
+        <v>1976</v>
       </c>
       <c r="E504" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F504" t="s">
-        <v>1838</v>
-[...5 lines deleted...]
-      <c r="I504"/>
+        <v>17</v>
+      </c>
+      <c r="G504"/>
+      <c r="H504" t="s">
+        <v>1501</v>
+      </c>
+      <c r="I504" t="s">
+        <v>17</v>
+      </c>
       <c r="J504" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K504" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L504" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="505" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M504"/>
+    </row>
+    <row r="505" spans="1:13">
       <c r="A505" t="s">
-        <v>1839</v>
+        <v>1502</v>
       </c>
       <c r="B505"/>
       <c r="C505" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D505">
-        <v>1992</v>
+        <v>1946</v>
       </c>
       <c r="E505" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F505" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G505"/>
       <c r="H505"/>
       <c r="I505" t="s">
-        <v>1840</v>
+        <v>17</v>
       </c>
       <c r="J505" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K505" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L505" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="506" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M505"/>
+    </row>
+    <row r="506" spans="1:13">
       <c r="A506" t="s">
-        <v>1841</v>
+        <v>1503</v>
       </c>
       <c r="B506"/>
       <c r="C506" t="s">
-        <v>78</v>
+        <v>21</v>
       </c>
       <c r="D506">
+        <v>1992</v>
+      </c>
+      <c r="E506" t="s">
+        <v>57</v>
+      </c>
+      <c r="F506" t="s">
+        <v>17</v>
+      </c>
+      <c r="G506"/>
+      <c r="H506" t="s">
+        <v>1504</v>
+      </c>
+      <c r="I506" t="s">
+        <v>17</v>
+      </c>
+      <c r="J506" t="s">
+        <v>17</v>
+      </c>
+      <c r="K506" t="s">
+        <v>17</v>
+      </c>
+      <c r="L506" t="s">
+        <v>17</v>
+      </c>
+      <c r="M506"/>
+    </row>
+    <row r="507" spans="1:13">
+      <c r="A507" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B507"/>
+      <c r="C507" t="s">
+        <v>65</v>
+      </c>
+      <c r="D507">
         <v>1954</v>
       </c>
-      <c r="E506" t="s">
-[...36 lines deleted...]
-      <c r="D507">
+      <c r="E507" t="s">
+        <v>57</v>
+      </c>
+      <c r="F507" t="s">
+        <v>17</v>
+      </c>
+      <c r="G507"/>
+      <c r="H507" t="s">
+        <v>1506</v>
+      </c>
+      <c r="I507" t="s">
+        <v>17</v>
+      </c>
+      <c r="J507" t="s">
+        <v>17</v>
+      </c>
+      <c r="K507" t="s">
+        <v>17</v>
+      </c>
+      <c r="L507" t="s">
+        <v>17</v>
+      </c>
+      <c r="M507"/>
+    </row>
+    <row r="508" spans="1:13">
+      <c r="A508" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B508" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C508" t="s">
+        <v>15</v>
+      </c>
+      <c r="D508">
         <v>1963</v>
       </c>
-      <c r="E507" t="s">
-[...36 lines deleted...]
-      <c r="D508">
+      <c r="E508" t="s">
+        <v>57</v>
+      </c>
+      <c r="F508" t="s">
+        <v>17</v>
+      </c>
+      <c r="G508"/>
+      <c r="H508" t="s">
+        <v>1509</v>
+      </c>
+      <c r="I508" t="s">
+        <v>17</v>
+      </c>
+      <c r="J508" t="s">
+        <v>17</v>
+      </c>
+      <c r="K508" t="s">
+        <v>17</v>
+      </c>
+      <c r="L508" t="s">
+        <v>17</v>
+      </c>
+      <c r="M508"/>
+    </row>
+    <row r="509" spans="1:13">
+      <c r="A509" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B509" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C509" t="s">
+        <v>15</v>
+      </c>
+      <c r="D509">
         <v>1936</v>
       </c>
-      <c r="E508" t="s">
-[...36 lines deleted...]
-      <c r="D509">
+      <c r="E509" t="s">
+        <v>57</v>
+      </c>
+      <c r="F509" t="s">
+        <v>17</v>
+      </c>
+      <c r="G509"/>
+      <c r="H509" t="s">
+        <v>1512</v>
+      </c>
+      <c r="I509" t="s">
+        <v>17</v>
+      </c>
+      <c r="J509" t="s">
+        <v>17</v>
+      </c>
+      <c r="K509" t="s">
+        <v>17</v>
+      </c>
+      <c r="L509" t="s">
+        <v>17</v>
+      </c>
+      <c r="M509"/>
+    </row>
+    <row r="510" spans="1:13">
+      <c r="A510" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B510" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C510" t="s">
+        <v>21</v>
+      </c>
+      <c r="D510">
         <v>1986</v>
       </c>
-      <c r="E509" t="s">
-[...34 lines deleted...]
-      <c r="D510">
+      <c r="E510" t="s">
+        <v>57</v>
+      </c>
+      <c r="F510" t="s">
+        <v>17</v>
+      </c>
+      <c r="G510"/>
+      <c r="H510" t="s">
+        <v>1515</v>
+      </c>
+      <c r="I510" t="s">
+        <v>17</v>
+      </c>
+      <c r="J510" t="s">
+        <v>17</v>
+      </c>
+      <c r="K510" t="s">
+        <v>17</v>
+      </c>
+      <c r="L510" t="s">
+        <v>17</v>
+      </c>
+      <c r="M510"/>
+    </row>
+    <row r="511" spans="1:13">
+      <c r="A511" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B511"/>
+      <c r="C511" t="s">
+        <v>21</v>
+      </c>
+      <c r="D511">
         <v>1959</v>
       </c>
-      <c r="E510" t="s">
-[...36 lines deleted...]
-      <c r="D511">
+      <c r="E511" t="s">
+        <v>57</v>
+      </c>
+      <c r="F511" t="s">
+        <v>17</v>
+      </c>
+      <c r="G511"/>
+      <c r="H511" t="s">
+        <v>1517</v>
+      </c>
+      <c r="I511" t="s">
+        <v>17</v>
+      </c>
+      <c r="J511" t="s">
+        <v>17</v>
+      </c>
+      <c r="K511" t="s">
+        <v>17</v>
+      </c>
+      <c r="L511" t="s">
+        <v>17</v>
+      </c>
+      <c r="M511"/>
+    </row>
+    <row r="512" spans="1:13">
+      <c r="A512" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B512" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C512" t="s">
+        <v>21</v>
+      </c>
+      <c r="D512">
         <v>1989</v>
       </c>
-      <c r="E511" t="s">
-[...36 lines deleted...]
-      <c r="D512">
+      <c r="E512" t="s">
+        <v>57</v>
+      </c>
+      <c r="F512" t="s">
+        <v>17</v>
+      </c>
+      <c r="G512"/>
+      <c r="H512" t="s">
+        <v>1520</v>
+      </c>
+      <c r="I512" t="s">
+        <v>17</v>
+      </c>
+      <c r="J512" t="s">
+        <v>17</v>
+      </c>
+      <c r="K512" t="s">
+        <v>17</v>
+      </c>
+      <c r="L512" t="s">
+        <v>17</v>
+      </c>
+      <c r="M512"/>
+    </row>
+    <row r="513" spans="1:13">
+      <c r="A513" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B513" t="s">
+        <v>1522</v>
+      </c>
+      <c r="C513" t="s">
+        <v>65</v>
+      </c>
+      <c r="D513">
         <v>1986</v>
       </c>
-      <c r="E512" t="s">
-[...36 lines deleted...]
-      <c r="D513">
+      <c r="E513" t="s">
+        <v>578</v>
+      </c>
+      <c r="F513" t="s">
+        <v>17</v>
+      </c>
+      <c r="G513"/>
+      <c r="H513" t="s">
+        <v>1523</v>
+      </c>
+      <c r="I513" t="s">
+        <v>29</v>
+      </c>
+      <c r="J513" t="s">
+        <v>29</v>
+      </c>
+      <c r="K513" t="s">
+        <v>17</v>
+      </c>
+      <c r="L513" t="s">
+        <v>17</v>
+      </c>
+      <c r="M513"/>
+    </row>
+    <row r="514" spans="1:13">
+      <c r="A514" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B514" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C514" t="s">
+        <v>15</v>
+      </c>
+      <c r="D514">
         <v>1979</v>
       </c>
-      <c r="E513" t="s">
-[...36 lines deleted...]
-      <c r="D514">
+      <c r="E514" t="s">
+        <v>45</v>
+      </c>
+      <c r="F514" t="s">
+        <v>17</v>
+      </c>
+      <c r="G514"/>
+      <c r="H514" t="s">
+        <v>1526</v>
+      </c>
+      <c r="I514" t="s">
+        <v>17</v>
+      </c>
+      <c r="J514" t="s">
+        <v>29</v>
+      </c>
+      <c r="K514" t="s">
+        <v>17</v>
+      </c>
+      <c r="L514" t="s">
+        <v>17</v>
+      </c>
+      <c r="M514"/>
+    </row>
+    <row r="515" spans="1:13">
+      <c r="A515" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B515" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C515" t="s">
+        <v>15</v>
+      </c>
+      <c r="D515">
         <v>1986</v>
       </c>
-      <c r="E514" t="s">
-[...36 lines deleted...]
-      <c r="D515">
+      <c r="E515" t="s">
+        <v>57</v>
+      </c>
+      <c r="F515" t="s">
+        <v>17</v>
+      </c>
+      <c r="G515"/>
+      <c r="H515" t="s">
+        <v>1529</v>
+      </c>
+      <c r="I515" t="s">
+        <v>17</v>
+      </c>
+      <c r="J515" t="s">
+        <v>17</v>
+      </c>
+      <c r="K515" t="s">
+        <v>17</v>
+      </c>
+      <c r="L515" t="s">
+        <v>17</v>
+      </c>
+      <c r="M515"/>
+    </row>
+    <row r="516" spans="1:13">
+      <c r="A516" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B516" t="s">
+        <v>1531</v>
+      </c>
+      <c r="C516" t="s">
+        <v>15</v>
+      </c>
+      <c r="D516">
         <v>1983</v>
       </c>
-      <c r="E515" t="s">
-[...36 lines deleted...]
-      <c r="D516">
+      <c r="E516" t="s">
+        <v>57</v>
+      </c>
+      <c r="F516" t="s">
+        <v>17</v>
+      </c>
+      <c r="G516"/>
+      <c r="H516" t="s">
+        <v>1532</v>
+      </c>
+      <c r="I516" t="s">
+        <v>17</v>
+      </c>
+      <c r="J516" t="s">
+        <v>17</v>
+      </c>
+      <c r="K516" t="s">
+        <v>17</v>
+      </c>
+      <c r="L516" t="s">
+        <v>17</v>
+      </c>
+      <c r="M516"/>
+    </row>
+    <row r="517" spans="1:13">
+      <c r="A517" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B517" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C517" t="s">
+        <v>21</v>
+      </c>
+      <c r="D517">
         <v>2000</v>
       </c>
-      <c r="E516" t="s">
-[...36 lines deleted...]
-      <c r="D517">
+      <c r="E517" t="s">
+        <v>57</v>
+      </c>
+      <c r="F517" t="s">
+        <v>17</v>
+      </c>
+      <c r="G517"/>
+      <c r="H517" t="s">
+        <v>1535</v>
+      </c>
+      <c r="I517" t="s">
+        <v>17</v>
+      </c>
+      <c r="J517" t="s">
+        <v>17</v>
+      </c>
+      <c r="K517" t="s">
+        <v>17</v>
+      </c>
+      <c r="L517" t="s">
+        <v>17</v>
+      </c>
+      <c r="M517"/>
+    </row>
+    <row r="518" spans="1:13">
+      <c r="A518" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B518" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C518" t="s">
+        <v>21</v>
+      </c>
+      <c r="D518">
         <v>1978</v>
       </c>
-      <c r="E517" t="s">
-[...36 lines deleted...]
-      <c r="D518">
+      <c r="E518" t="s">
+        <v>57</v>
+      </c>
+      <c r="F518" t="s">
+        <v>17</v>
+      </c>
+      <c r="G518"/>
+      <c r="H518" t="s">
+        <v>1538</v>
+      </c>
+      <c r="I518" t="s">
+        <v>17</v>
+      </c>
+      <c r="J518" t="s">
+        <v>17</v>
+      </c>
+      <c r="K518" t="s">
+        <v>17</v>
+      </c>
+      <c r="L518" t="s">
+        <v>17</v>
+      </c>
+      <c r="M518"/>
+    </row>
+    <row r="519" spans="1:13">
+      <c r="A519" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B519" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C519" t="s">
+        <v>21</v>
+      </c>
+      <c r="D519">
         <v>1989</v>
       </c>
-      <c r="E518" t="s">
-[...2 lines deleted...]
-      <c r="F518" t="s">
+      <c r="E519" t="s">
+        <v>57</v>
+      </c>
+      <c r="F519" t="s">
+        <v>17</v>
+      </c>
+      <c r="G519"/>
+      <c r="H519" t="s">
+        <v>1541</v>
+      </c>
+      <c r="I519" t="s">
+        <v>17</v>
+      </c>
+      <c r="J519" t="s">
+        <v>17</v>
+      </c>
+      <c r="K519" t="s">
+        <v>17</v>
+      </c>
+      <c r="L519" t="s">
+        <v>17</v>
+      </c>
+      <c r="M519"/>
+    </row>
+    <row r="520" spans="1:13">
+      <c r="A520" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B520" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C520" t="s">
+        <v>15</v>
+      </c>
+      <c r="D520">
+        <v>2004</v>
+      </c>
+      <c r="E520" t="s">
+        <v>57</v>
+      </c>
+      <c r="F520" t="s">
+        <v>29</v>
+      </c>
+      <c r="G520" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1545</v>
+      </c>
+      <c r="I520" t="s">
+        <v>17</v>
+      </c>
+      <c r="J520" t="s">
+        <v>17</v>
+      </c>
+      <c r="K520" t="s">
+        <v>17</v>
+      </c>
+      <c r="L520" t="s">
+        <v>17</v>
+      </c>
+      <c r="M520"/>
+    </row>
+    <row r="521" spans="1:13">
+      <c r="A521" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B521" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C521" t="s">
+        <v>21</v>
+      </c>
+      <c r="D521">
+        <v>1974</v>
+      </c>
+      <c r="E521" t="s">
+        <v>150</v>
+      </c>
+      <c r="F521" t="s">
+        <v>17</v>
+      </c>
+      <c r="G521"/>
+      <c r="H521" t="s">
+        <v>1548</v>
+      </c>
+      <c r="I521" t="s">
+        <v>17</v>
+      </c>
+      <c r="J521" t="s">
+        <v>17</v>
+      </c>
+      <c r="K521" t="s">
+        <v>17</v>
+      </c>
+      <c r="L521" t="s">
+        <v>17</v>
+      </c>
+      <c r="M521"/>
+    </row>
+    <row r="522" spans="1:13">
+      <c r="A522" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B522" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C522" t="s">
+        <v>65</v>
+      </c>
+      <c r="D522">
+        <v>1996</v>
+      </c>
+      <c r="E522" t="s">
+        <v>57</v>
+      </c>
+      <c r="F522" t="s">
+        <v>29</v>
+      </c>
+      <c r="G522" t="s">
+        <v>58</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1551</v>
+      </c>
+      <c r="I522" t="s">
+        <v>29</v>
+      </c>
+      <c r="J522" t="s">
+        <v>29</v>
+      </c>
+      <c r="K522" t="s">
+        <v>17</v>
+      </c>
+      <c r="L522" t="s">
+        <v>17</v>
+      </c>
+      <c r="M522"/>
+    </row>
+    <row r="523" spans="1:13">
+      <c r="A523" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B523" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C523" t="s">
+        <v>21</v>
+      </c>
+      <c r="D523">
+        <v>1982</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1554</v>
+      </c>
+      <c r="F523" t="s">
+        <v>17</v>
+      </c>
+      <c r="G523"/>
+      <c r="H523" t="s">
+        <v>1555</v>
+      </c>
+      <c r="I523" t="s">
+        <v>17</v>
+      </c>
+      <c r="J523" t="s">
+        <v>17</v>
+      </c>
+      <c r="K523" t="s">
+        <v>29</v>
+      </c>
+      <c r="L523" t="s">
+        <v>17</v>
+      </c>
+      <c r="M523"/>
+    </row>
+    <row r="524" spans="1:13">
+      <c r="A524" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B524" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C524" t="s">
+        <v>21</v>
+      </c>
+      <c r="D524">
+        <v>1992</v>
+      </c>
+      <c r="E524" t="s">
+        <v>45</v>
+      </c>
+      <c r="F524" t="s">
+        <v>29</v>
+      </c>
+      <c r="G524" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1559</v>
+      </c>
+      <c r="I524" t="s">
+        <v>29</v>
+      </c>
+      <c r="J524" t="s">
+        <v>29</v>
+      </c>
+      <c r="K524" t="s">
+        <v>29</v>
+      </c>
+      <c r="L524" t="s">
+        <v>17</v>
+      </c>
+      <c r="M524"/>
+    </row>
+    <row r="525" spans="1:13">
+      <c r="A525" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B525" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C525" t="s">
+        <v>65</v>
+      </c>
+      <c r="D525">
+        <v>1980</v>
+      </c>
+      <c r="E525" t="s">
+        <v>603</v>
+      </c>
+      <c r="F525" t="s">
+        <v>17</v>
+      </c>
+      <c r="G525"/>
+      <c r="H525" t="s">
+        <v>1562</v>
+      </c>
+      <c r="I525" t="s">
+        <v>29</v>
+      </c>
+      <c r="J525" t="s">
+        <v>29</v>
+      </c>
+      <c r="K525" t="s">
+        <v>29</v>
+      </c>
+      <c r="L525" t="s">
+        <v>17</v>
+      </c>
+      <c r="M525"/>
+    </row>
+    <row r="526" spans="1:13">
+      <c r="A526" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B526" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C526" t="s">
+        <v>15</v>
+      </c>
+      <c r="D526">
+        <v>1985</v>
+      </c>
+      <c r="E526" t="s">
+        <v>57</v>
+      </c>
+      <c r="F526" t="s">
+        <v>17</v>
+      </c>
+      <c r="G526"/>
+      <c r="H526" t="s">
+        <v>1565</v>
+      </c>
+      <c r="I526" t="s">
+        <v>17</v>
+      </c>
+      <c r="J526" t="s">
+        <v>17</v>
+      </c>
+      <c r="K526" t="s">
+        <v>17</v>
+      </c>
+      <c r="L526" t="s">
+        <v>17</v>
+      </c>
+      <c r="M526"/>
+    </row>
+    <row r="527" spans="1:13">
+      <c r="A527" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B527" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C527" t="s">
+        <v>21</v>
+      </c>
+      <c r="D527">
+        <v>1951</v>
+      </c>
+      <c r="E527" t="s">
+        <v>150</v>
+      </c>
+      <c r="F527" t="s">
+        <v>17</v>
+      </c>
+      <c r="G527"/>
+      <c r="H527" t="s">
+        <v>1568</v>
+      </c>
+      <c r="I527" t="s">
+        <v>17</v>
+      </c>
+      <c r="J527" t="s">
+        <v>17</v>
+      </c>
+      <c r="K527" t="s">
+        <v>17</v>
+      </c>
+      <c r="L527" t="s">
+        <v>17</v>
+      </c>
+      <c r="M527"/>
+    </row>
+    <row r="528" spans="1:13">
+      <c r="A528" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B528" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C528" t="s">
+        <v>21</v>
+      </c>
+      <c r="D528">
+        <v>1981</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F528" t="s">
+        <v>17</v>
+      </c>
+      <c r="G528"/>
+      <c r="H528" t="s">
+        <v>1571</v>
+      </c>
+      <c r="I528" t="s">
+        <v>17</v>
+      </c>
+      <c r="J528" t="s">
+        <v>17</v>
+      </c>
+      <c r="K528" t="s">
+        <v>17</v>
+      </c>
+      <c r="L528" t="s">
+        <v>17</v>
+      </c>
+      <c r="M528"/>
+    </row>
+    <row r="529" spans="1:13">
+      <c r="A529" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B529" t="s">
         <v>1573</v>
       </c>
-      <c r="G518" t="s">
-[...236 lines deleted...]
-      <c r="D524">
+      <c r="C529" t="s">
+        <v>21</v>
+      </c>
+      <c r="D529">
+        <v>1945</v>
+      </c>
+      <c r="E529" t="s">
+        <v>22</v>
+      </c>
+      <c r="F529" t="s">
+        <v>17</v>
+      </c>
+      <c r="G529"/>
+      <c r="H529" t="s">
+        <v>1574</v>
+      </c>
+      <c r="I529" t="s">
+        <v>17</v>
+      </c>
+      <c r="J529" t="s">
+        <v>17</v>
+      </c>
+      <c r="K529" t="s">
+        <v>17</v>
+      </c>
+      <c r="L529" t="s">
+        <v>17</v>
+      </c>
+      <c r="M529"/>
+    </row>
+    <row r="530" spans="1:13">
+      <c r="A530" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B530"/>
+      <c r="C530" t="s">
+        <v>21</v>
+      </c>
+      <c r="D530">
+        <v>1938</v>
+      </c>
+      <c r="E530" t="s">
+        <v>57</v>
+      </c>
+      <c r="F530" t="s">
+        <v>17</v>
+      </c>
+      <c r="G530"/>
+      <c r="H530" t="s">
+        <v>1576</v>
+      </c>
+      <c r="I530" t="s">
+        <v>17</v>
+      </c>
+      <c r="J530" t="s">
+        <v>17</v>
+      </c>
+      <c r="K530" t="s">
+        <v>17</v>
+      </c>
+      <c r="L530" t="s">
+        <v>17</v>
+      </c>
+      <c r="M530"/>
+    </row>
+    <row r="531" spans="1:13">
+      <c r="A531" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B531" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C531" t="s">
+        <v>21</v>
+      </c>
+      <c r="D531">
+        <v>1979</v>
+      </c>
+      <c r="E531" t="s">
+        <v>752</v>
+      </c>
+      <c r="F531" t="s">
+        <v>17</v>
+      </c>
+      <c r="G531"/>
+      <c r="H531" t="s">
+        <v>1579</v>
+      </c>
+      <c r="I531" t="s">
+        <v>17</v>
+      </c>
+      <c r="J531" t="s">
+        <v>29</v>
+      </c>
+      <c r="K531" t="s">
+        <v>17</v>
+      </c>
+      <c r="L531" t="s">
+        <v>17</v>
+      </c>
+      <c r="M531"/>
+    </row>
+    <row r="532" spans="1:13">
+      <c r="A532" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B532" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C532" t="s">
+        <v>21</v>
+      </c>
+      <c r="D532">
+        <v>1978</v>
+      </c>
+      <c r="E532" t="s">
+        <v>22</v>
+      </c>
+      <c r="F532" t="s">
+        <v>17</v>
+      </c>
+      <c r="G532"/>
+      <c r="H532" t="s">
+        <v>1582</v>
+      </c>
+      <c r="I532" t="s">
+        <v>29</v>
+      </c>
+      <c r="J532" t="s">
+        <v>29</v>
+      </c>
+      <c r="K532" t="s">
+        <v>17</v>
+      </c>
+      <c r="L532" t="s">
+        <v>17</v>
+      </c>
+      <c r="M532"/>
+    </row>
+    <row r="533" spans="1:13">
+      <c r="A533" t="s">
+        <v>1583</v>
+      </c>
+      <c r="B533" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C533" t="s">
+        <v>21</v>
+      </c>
+      <c r="D533">
+        <v>1997</v>
+      </c>
+      <c r="E533" t="s">
+        <v>150</v>
+      </c>
+      <c r="F533" t="s">
+        <v>29</v>
+      </c>
+      <c r="G533" t="s">
+        <v>321</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1585</v>
+      </c>
+      <c r="I533" t="s">
+        <v>17</v>
+      </c>
+      <c r="J533" t="s">
+        <v>29</v>
+      </c>
+      <c r="K533" t="s">
+        <v>17</v>
+      </c>
+      <c r="L533" t="s">
+        <v>17</v>
+      </c>
+      <c r="M533"/>
+    </row>
+    <row r="534" spans="1:13">
+      <c r="A534" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B534"/>
+      <c r="C534" t="s">
+        <v>65</v>
+      </c>
+      <c r="D534">
+        <v>1960</v>
+      </c>
+      <c r="E534" t="s">
+        <v>603</v>
+      </c>
+      <c r="F534" t="s">
+        <v>17</v>
+      </c>
+      <c r="G534"/>
+      <c r="H534" t="s">
+        <v>1587</v>
+      </c>
+      <c r="I534" t="s">
+        <v>17</v>
+      </c>
+      <c r="J534" t="s">
+        <v>17</v>
+      </c>
+      <c r="K534" t="s">
+        <v>17</v>
+      </c>
+      <c r="L534" t="s">
+        <v>17</v>
+      </c>
+      <c r="M534"/>
+    </row>
+    <row r="535" spans="1:13">
+      <c r="A535" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B535" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C535" t="s">
+        <v>15</v>
+      </c>
+      <c r="D535">
+        <v>1971</v>
+      </c>
+      <c r="E535" t="s">
+        <v>57</v>
+      </c>
+      <c r="F535" t="s">
+        <v>17</v>
+      </c>
+      <c r="G535"/>
+      <c r="H535" t="s">
+        <v>1590</v>
+      </c>
+      <c r="I535" t="s">
+        <v>17</v>
+      </c>
+      <c r="J535" t="s">
+        <v>17</v>
+      </c>
+      <c r="K535" t="s">
+        <v>17</v>
+      </c>
+      <c r="L535" t="s">
+        <v>17</v>
+      </c>
+      <c r="M535"/>
+    </row>
+    <row r="536" spans="1:13">
+      <c r="A536" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B536" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C536" t="s">
+        <v>21</v>
+      </c>
+      <c r="D536">
+        <v>1970</v>
+      </c>
+      <c r="E536" t="s">
+        <v>57</v>
+      </c>
+      <c r="F536" t="s">
+        <v>17</v>
+      </c>
+      <c r="G536"/>
+      <c r="H536" t="s">
+        <v>1593</v>
+      </c>
+      <c r="I536" t="s">
+        <v>17</v>
+      </c>
+      <c r="J536" t="s">
+        <v>17</v>
+      </c>
+      <c r="K536" t="s">
+        <v>17</v>
+      </c>
+      <c r="L536" t="s">
+        <v>17</v>
+      </c>
+      <c r="M536"/>
+    </row>
+    <row r="537" spans="1:13">
+      <c r="A537" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B537" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C537" t="s">
+        <v>21</v>
+      </c>
+      <c r="D537">
         <v>1980</v>
       </c>
-      <c r="E524" t="s">
-[...2 lines deleted...]
-      <c r="F524" t="s">
+      <c r="E537" t="s">
+        <v>57</v>
+      </c>
+      <c r="F537" t="s">
+        <v>17</v>
+      </c>
+      <c r="G537"/>
+      <c r="H537" t="s">
+        <v>1596</v>
+      </c>
+      <c r="I537" t="s">
+        <v>17</v>
+      </c>
+      <c r="J537" t="s">
+        <v>29</v>
+      </c>
+      <c r="K537" t="s">
+        <v>17</v>
+      </c>
+      <c r="L537" t="s">
+        <v>17</v>
+      </c>
+      <c r="M537"/>
+    </row>
+    <row r="538" spans="1:13">
+      <c r="A538" t="s">
         <v>1597</v>
       </c>
-      <c r="G524" t="s">
-[...388 lines deleted...]
-      <c r="D534">
+      <c r="B538" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C538" t="s">
+        <v>15</v>
+      </c>
+      <c r="D538">
         <v>1971</v>
       </c>
-      <c r="E534" t="s">
-[...156 lines deleted...]
-      </c>
       <c r="E538" t="s">
-        <v>1950</v>
+        <v>150</v>
       </c>
       <c r="F538" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-      <c r="H538"/>
+        <v>17</v>
+      </c>
+      <c r="G538"/>
+      <c r="H538" t="s">
+        <v>1599</v>
+      </c>
       <c r="I538" t="s">
-        <v>1951</v>
+        <v>17</v>
       </c>
       <c r="J538" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K538" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L538" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="539" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M538"/>
+    </row>
+    <row r="539" spans="1:13">
       <c r="A539" t="s">
-        <v>1952</v>
+        <v>1600</v>
       </c>
       <c r="B539"/>
       <c r="C539" t="s">
+        <v>21</v>
+      </c>
+      <c r="D539">
+        <v>1961</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1601</v>
+      </c>
+      <c r="F539" t="s">
+        <v>17</v>
+      </c>
+      <c r="G539"/>
+      <c r="H539" t="s">
+        <v>1602</v>
+      </c>
+      <c r="I539" t="s">
+        <v>17</v>
+      </c>
+      <c r="J539" t="s">
+        <v>17</v>
+      </c>
+      <c r="K539" t="s">
+        <v>17</v>
+      </c>
+      <c r="L539" t="s">
+        <v>17</v>
+      </c>
+      <c r="M539"/>
+    </row>
+    <row r="540" spans="1:13">
+      <c r="A540" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B540"/>
+      <c r="C540" t="s">
+        <v>15</v>
+      </c>
+      <c r="D540">
+        <v>1981</v>
+      </c>
+      <c r="E540" t="s">
+        <v>57</v>
+      </c>
+      <c r="F540" t="s">
+        <v>17</v>
+      </c>
+      <c r="G540"/>
+      <c r="H540" t="s">
+        <v>1604</v>
+      </c>
+      <c r="I540" t="s">
+        <v>17</v>
+      </c>
+      <c r="J540" t="s">
+        <v>17</v>
+      </c>
+      <c r="K540" t="s">
+        <v>17</v>
+      </c>
+      <c r="L540" t="s">
+        <v>17</v>
+      </c>
+      <c r="M540"/>
+    </row>
+    <row r="541" spans="1:13">
+      <c r="A541" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B541" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C541" t="s">
+        <v>21</v>
+      </c>
+      <c r="D541">
+        <v>1994</v>
+      </c>
+      <c r="E541" t="s">
+        <v>57</v>
+      </c>
+      <c r="F541" t="s">
+        <v>29</v>
+      </c>
+      <c r="G541" t="s">
+        <v>791</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1607</v>
+      </c>
+      <c r="I541" t="s">
+        <v>17</v>
+      </c>
+      <c r="J541" t="s">
+        <v>17</v>
+      </c>
+      <c r="K541" t="s">
+        <v>17</v>
+      </c>
+      <c r="L541" t="s">
+        <v>17</v>
+      </c>
+      <c r="M541"/>
+    </row>
+    <row r="542" spans="1:13">
+      <c r="A542" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B542"/>
+      <c r="C542" t="s">
+        <v>21</v>
+      </c>
+      <c r="D542">
+        <v>1989</v>
+      </c>
+      <c r="E542" t="s">
+        <v>45</v>
+      </c>
+      <c r="F542" t="s">
+        <v>29</v>
+      </c>
+      <c r="G542" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1610</v>
+      </c>
+      <c r="I542" t="s">
+        <v>17</v>
+      </c>
+      <c r="J542" t="s">
+        <v>29</v>
+      </c>
+      <c r="K542" t="s">
+        <v>29</v>
+      </c>
+      <c r="L542" t="s">
+        <v>17</v>
+      </c>
+      <c r="M542"/>
+    </row>
+    <row r="543" spans="1:13">
+      <c r="A543" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C543" t="s">
+        <v>21</v>
+      </c>
+      <c r="D543">
+        <v>1974</v>
+      </c>
+      <c r="E543" t="s">
+        <v>57</v>
+      </c>
+      <c r="F543" t="s">
+        <v>17</v>
+      </c>
+      <c r="G543"/>
+      <c r="H543" t="s">
+        <v>1613</v>
+      </c>
+      <c r="I543" t="s">
+        <v>17</v>
+      </c>
+      <c r="J543" t="s">
+        <v>17</v>
+      </c>
+      <c r="K543" t="s">
+        <v>17</v>
+      </c>
+      <c r="L543" t="s">
+        <v>17</v>
+      </c>
+      <c r="M543"/>
+    </row>
+    <row r="544" spans="1:13">
+      <c r="A544" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C544" t="s">
+        <v>21</v>
+      </c>
+      <c r="D544">
+        <v>1958</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F544" t="s">
+        <v>17</v>
+      </c>
+      <c r="G544"/>
+      <c r="H544" t="s">
+        <v>1616</v>
+      </c>
+      <c r="I544" t="s">
+        <v>17</v>
+      </c>
+      <c r="J544" t="s">
+        <v>17</v>
+      </c>
+      <c r="K544" t="s">
+        <v>17</v>
+      </c>
+      <c r="L544" t="s">
+        <v>17</v>
+      </c>
+      <c r="M544"/>
+    </row>
+    <row r="545" spans="1:13">
+      <c r="A545" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1618</v>
+      </c>
+      <c r="C545" t="s">
+        <v>65</v>
+      </c>
+      <c r="D545">
+        <v>1975</v>
+      </c>
+      <c r="E545" t="s">
+        <v>57</v>
+      </c>
+      <c r="F545" t="s">
+        <v>17</v>
+      </c>
+      <c r="G545"/>
+      <c r="H545" t="s">
+        <v>1619</v>
+      </c>
+      <c r="I545" t="s">
+        <v>17</v>
+      </c>
+      <c r="J545" t="s">
+        <v>17</v>
+      </c>
+      <c r="K545" t="s">
+        <v>17</v>
+      </c>
+      <c r="L545" t="s">
+        <v>17</v>
+      </c>
+      <c r="M545"/>
+    </row>
+    <row r="546" spans="1:13">
+      <c r="A546" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1621</v>
+      </c>
+      <c r="C546" t="s">
+        <v>21</v>
+      </c>
+      <c r="D546">
+        <v>1992</v>
+      </c>
+      <c r="E546" t="s">
+        <v>57</v>
+      </c>
+      <c r="F546" t="s">
+        <v>17</v>
+      </c>
+      <c r="G546"/>
+      <c r="H546" t="s">
+        <v>1622</v>
+      </c>
+      <c r="I546" t="s">
+        <v>17</v>
+      </c>
+      <c r="J546" t="s">
+        <v>17</v>
+      </c>
+      <c r="K546" t="s">
+        <v>17</v>
+      </c>
+      <c r="L546" t="s">
+        <v>17</v>
+      </c>
+      <c r="M546"/>
+    </row>
+    <row r="547" spans="1:13">
+      <c r="A547" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1624</v>
+      </c>
+      <c r="C547" t="s">
+        <v>21</v>
+      </c>
+      <c r="D547">
+        <v>1965</v>
+      </c>
+      <c r="E547" t="s">
+        <v>57</v>
+      </c>
+      <c r="F547" t="s">
+        <v>17</v>
+      </c>
+      <c r="G547"/>
+      <c r="H547" t="s">
+        <v>1625</v>
+      </c>
+      <c r="I547" t="s">
+        <v>17</v>
+      </c>
+      <c r="J547" t="s">
+        <v>17</v>
+      </c>
+      <c r="K547" t="s">
+        <v>17</v>
+      </c>
+      <c r="L547" t="s">
+        <v>17</v>
+      </c>
+      <c r="M547"/>
+    </row>
+    <row r="548" spans="1:13">
+      <c r="A548" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B548"/>
+      <c r="C548" t="s">
+        <v>15</v>
+      </c>
+      <c r="D548">
+        <v>1990</v>
+      </c>
+      <c r="E548" t="s">
+        <v>57</v>
+      </c>
+      <c r="F548" t="s">
+        <v>17</v>
+      </c>
+      <c r="G548"/>
+      <c r="H548" t="s">
+        <v>1627</v>
+      </c>
+      <c r="I548" t="s">
+        <v>17</v>
+      </c>
+      <c r="J548" t="s">
+        <v>17</v>
+      </c>
+      <c r="K548" t="s">
+        <v>17</v>
+      </c>
+      <c r="L548" t="s">
+        <v>17</v>
+      </c>
+      <c r="M548"/>
+    </row>
+    <row r="549" spans="1:13">
+      <c r="A549" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C549" t="s">
+        <v>15</v>
+      </c>
+      <c r="D549">
+        <v>1975</v>
+      </c>
+      <c r="E549" t="s">
         <v>16</v>
       </c>
-      <c r="D539">
-[...94 lines deleted...]
-      <c r="I541" t="s">
+      <c r="F549" t="s">
+        <v>17</v>
+      </c>
+      <c r="G549"/>
+      <c r="H549" t="s">
+        <v>1630</v>
+      </c>
+      <c r="I549" t="s">
+        <v>17</v>
+      </c>
+      <c r="J549" t="s">
+        <v>17</v>
+      </c>
+      <c r="K549" t="s">
+        <v>17</v>
+      </c>
+      <c r="L549" t="s">
+        <v>17</v>
+      </c>
+      <c r="M549"/>
+    </row>
+    <row r="550" spans="1:13">
+      <c r="A550" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C550" t="s">
+        <v>21</v>
+      </c>
+      <c r="D550">
+        <v>1998</v>
+      </c>
+      <c r="E550" t="s">
+        <v>57</v>
+      </c>
+      <c r="F550" t="s">
+        <v>17</v>
+      </c>
+      <c r="G550"/>
+      <c r="H550" t="s">
+        <v>1633</v>
+      </c>
+      <c r="I550" t="s">
+        <v>17</v>
+      </c>
+      <c r="J550" t="s">
+        <v>17</v>
+      </c>
+      <c r="K550" t="s">
+        <v>17</v>
+      </c>
+      <c r="L550" t="s">
+        <v>17</v>
+      </c>
+      <c r="M550"/>
+    </row>
+    <row r="551" spans="1:13">
+      <c r="A551" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C551" t="s">
+        <v>15</v>
+      </c>
+      <c r="D551">
+        <v>1952</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F551" t="s">
+        <v>17</v>
+      </c>
+      <c r="G551"/>
+      <c r="H551" t="s">
+        <v>1636</v>
+      </c>
+      <c r="I551" t="s">
+        <v>17</v>
+      </c>
+      <c r="J551" t="s">
+        <v>17</v>
+      </c>
+      <c r="K551" t="s">
+        <v>17</v>
+      </c>
+      <c r="L551" t="s">
+        <v>17</v>
+      </c>
+      <c r="M551"/>
+    </row>
+    <row r="552" spans="1:13">
+      <c r="A552" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C552" t="s">
+        <v>15</v>
+      </c>
+      <c r="D552">
+        <v>1975</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F552" t="s">
+        <v>17</v>
+      </c>
+      <c r="G552"/>
+      <c r="H552" t="s">
+        <v>1640</v>
+      </c>
+      <c r="I552" t="s">
+        <v>17</v>
+      </c>
+      <c r="J552" t="s">
+        <v>17</v>
+      </c>
+      <c r="K552" t="s">
+        <v>17</v>
+      </c>
+      <c r="L552" t="s">
+        <v>17</v>
+      </c>
+      <c r="M552"/>
+    </row>
+    <row r="553" spans="1:13">
+      <c r="A553" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C553" t="s">
+        <v>21</v>
+      </c>
+      <c r="D553">
+        <v>1991</v>
+      </c>
+      <c r="E553" t="s">
+        <v>45</v>
+      </c>
+      <c r="F553" t="s">
+        <v>17</v>
+      </c>
+      <c r="G553"/>
+      <c r="H553" t="s">
+        <v>1643</v>
+      </c>
+      <c r="I553" t="s">
+        <v>29</v>
+      </c>
+      <c r="J553" t="s">
+        <v>29</v>
+      </c>
+      <c r="K553" t="s">
+        <v>29</v>
+      </c>
+      <c r="L553" t="s">
+        <v>17</v>
+      </c>
+      <c r="M553"/>
+    </row>
+    <row r="554" spans="1:13">
+      <c r="A554" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C554" t="s">
+        <v>15</v>
+      </c>
+      <c r="D554">
+        <v>1948</v>
+      </c>
+      <c r="E554" t="s">
+        <v>150</v>
+      </c>
+      <c r="F554" t="s">
+        <v>17</v>
+      </c>
+      <c r="G554"/>
+      <c r="H554" t="s">
+        <v>1646</v>
+      </c>
+      <c r="I554" t="s">
+        <v>17</v>
+      </c>
+      <c r="J554" t="s">
+        <v>29</v>
+      </c>
+      <c r="K554" t="s">
+        <v>17</v>
+      </c>
+      <c r="L554" t="s">
+        <v>17</v>
+      </c>
+      <c r="M554"/>
+    </row>
+    <row r="555" spans="1:13">
+      <c r="A555" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C555" t="s">
+        <v>15</v>
+      </c>
+      <c r="D555">
+        <v>1984</v>
+      </c>
+      <c r="E555" t="s">
+        <v>57</v>
+      </c>
+      <c r="F555" t="s">
+        <v>17</v>
+      </c>
+      <c r="G555"/>
+      <c r="H555" t="s">
+        <v>1649</v>
+      </c>
+      <c r="I555" t="s">
+        <v>17</v>
+      </c>
+      <c r="J555" t="s">
+        <v>17</v>
+      </c>
+      <c r="K555" t="s">
+        <v>17</v>
+      </c>
+      <c r="L555" t="s">
+        <v>17</v>
+      </c>
+      <c r="M555"/>
+    </row>
+    <row r="556" spans="1:13">
+      <c r="A556" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C556" t="s">
+        <v>15</v>
+      </c>
+      <c r="D556">
         <v>1960</v>
       </c>
-      <c r="J541" t="s">
-[...581 lines deleted...]
-      </c>
       <c r="E556" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F556" t="s">
-        <v>2010</v>
-[...4 lines deleted...]
-      <c r="H556"/>
+        <v>17</v>
+      </c>
+      <c r="G556"/>
+      <c r="H556" t="s">
+        <v>1652</v>
+      </c>
       <c r="I556" t="s">
-        <v>2011</v>
+        <v>17</v>
       </c>
       <c r="J556" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K556" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L556" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="557" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M556"/>
+    </row>
+    <row r="557" spans="1:13">
       <c r="A557" t="s">
-        <v>2012</v>
+        <v>1653</v>
       </c>
       <c r="B557"/>
       <c r="C557" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D557">
-        <v>1943</v>
+        <v>1939</v>
       </c>
       <c r="E557" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F557" t="s">
-        <v>908</v>
-[...4 lines deleted...]
-      <c r="H557"/>
+        <v>17</v>
+      </c>
+      <c r="G557"/>
+      <c r="H557" t="s">
+        <v>1654</v>
+      </c>
       <c r="I557" t="s">
-        <v>2013</v>
+        <v>17</v>
       </c>
       <c r="J557" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K557" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L557" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="558" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M557"/>
+    </row>
+    <row r="558" spans="1:13">
       <c r="A558" t="s">
-        <v>2014</v>
+        <v>1655</v>
       </c>
       <c r="B558"/>
       <c r="C558" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D558">
+        <v>1943</v>
+      </c>
+      <c r="E558" t="s">
+        <v>57</v>
+      </c>
+      <c r="F558" t="s">
+        <v>17</v>
+      </c>
+      <c r="G558"/>
+      <c r="H558" t="s">
+        <v>1656</v>
+      </c>
+      <c r="I558" t="s">
+        <v>17</v>
+      </c>
+      <c r="J558" t="s">
+        <v>17</v>
+      </c>
+      <c r="K558" t="s">
+        <v>17</v>
+      </c>
+      <c r="L558" t="s">
+        <v>17</v>
+      </c>
+      <c r="M558"/>
+    </row>
+    <row r="559" spans="1:13">
+      <c r="A559" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B559"/>
+      <c r="C559" t="s">
+        <v>15</v>
+      </c>
+      <c r="D559">
         <v>1948</v>
       </c>
-      <c r="E558" t="s">
-[...34 lines deleted...]
-      <c r="D559">
+      <c r="E559" t="s">
+        <v>57</v>
+      </c>
+      <c r="F559" t="s">
+        <v>17</v>
+      </c>
+      <c r="G559"/>
+      <c r="H559"/>
+      <c r="I559" t="s">
+        <v>17</v>
+      </c>
+      <c r="J559" t="s">
+        <v>17</v>
+      </c>
+      <c r="K559" t="s">
+        <v>17</v>
+      </c>
+      <c r="L559" t="s">
+        <v>17</v>
+      </c>
+      <c r="M559"/>
+    </row>
+    <row r="560" spans="1:13">
+      <c r="A560" t="s">
+        <v>1658</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C560" t="s">
+        <v>15</v>
+      </c>
+      <c r="D560">
         <v>2004</v>
       </c>
-      <c r="E559" t="s">
-[...38 lines deleted...]
-      <c r="D560">
+      <c r="E560" t="s">
+        <v>57</v>
+      </c>
+      <c r="F560" t="s">
+        <v>29</v>
+      </c>
+      <c r="G560" t="s">
+        <v>58</v>
+      </c>
+      <c r="H560" t="s">
+        <v>1660</v>
+      </c>
+      <c r="I560" t="s">
+        <v>17</v>
+      </c>
+      <c r="J560" t="s">
+        <v>17</v>
+      </c>
+      <c r="K560" t="s">
+        <v>17</v>
+      </c>
+      <c r="L560" t="s">
+        <v>17</v>
+      </c>
+      <c r="M560"/>
+    </row>
+    <row r="561" spans="1:13">
+      <c r="A561" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C561" t="s">
+        <v>15</v>
+      </c>
+      <c r="D561">
         <v>1945</v>
       </c>
-      <c r="E560" t="s">
-[...36 lines deleted...]
-      <c r="D561">
+      <c r="E561" t="s">
+        <v>57</v>
+      </c>
+      <c r="F561" t="s">
+        <v>17</v>
+      </c>
+      <c r="G561"/>
+      <c r="H561" t="s">
+        <v>1663</v>
+      </c>
+      <c r="I561" t="s">
+        <v>17</v>
+      </c>
+      <c r="J561" t="s">
+        <v>17</v>
+      </c>
+      <c r="K561" t="s">
+        <v>17</v>
+      </c>
+      <c r="L561" t="s">
+        <v>17</v>
+      </c>
+      <c r="M561"/>
+    </row>
+    <row r="562" spans="1:13">
+      <c r="A562" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C562" t="s">
+        <v>21</v>
+      </c>
+      <c r="D562">
         <v>1955</v>
       </c>
-      <c r="E561" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="E562" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F562" t="s">
-        <v>2029</v>
-[...5 lines deleted...]
-      <c r="I562"/>
+        <v>17</v>
+      </c>
+      <c r="G562"/>
+      <c r="H562" t="s">
+        <v>1666</v>
+      </c>
+      <c r="I562" t="s">
+        <v>17</v>
+      </c>
       <c r="J562" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K562" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L562" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="M562" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-    <row r="563" spans="1:14">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="563" spans="1:13">
       <c r="A563" t="s">
-        <v>2030</v>
+        <v>1668</v>
       </c>
       <c r="B563"/>
       <c r="C563" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D563">
         <v>1947</v>
       </c>
       <c r="E563" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F563" t="s">
-        <v>2031</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G563"/>
       <c r="H563"/>
       <c r="I563" t="s">
-        <v>2032</v>
+        <v>17</v>
       </c>
       <c r="J563" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K563" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L563" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="564" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M563"/>
+    </row>
+    <row r="564" spans="1:13">
       <c r="A564" t="s">
-        <v>2033</v>
-[...3 lines deleted...]
-      </c>
+        <v>1669</v>
+      </c>
+      <c r="B564"/>
       <c r="C564" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D564">
+        <v>1947</v>
+      </c>
+      <c r="E564" t="s">
+        <v>57</v>
+      </c>
+      <c r="F564" t="s">
+        <v>17</v>
+      </c>
+      <c r="G564"/>
+      <c r="H564" t="s">
+        <v>1670</v>
+      </c>
+      <c r="I564" t="s">
+        <v>17</v>
+      </c>
+      <c r="J564" t="s">
+        <v>17</v>
+      </c>
+      <c r="K564" t="s">
+        <v>17</v>
+      </c>
+      <c r="L564" t="s">
+        <v>17</v>
+      </c>
+      <c r="M564"/>
+    </row>
+    <row r="565" spans="1:13">
+      <c r="A565" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C565" t="s">
+        <v>21</v>
+      </c>
+      <c r="D565">
         <v>1996</v>
       </c>
-      <c r="E564" t="s">
-[...38 lines deleted...]
-      <c r="D565">
+      <c r="E565" t="s">
+        <v>22</v>
+      </c>
+      <c r="F565" t="s">
+        <v>29</v>
+      </c>
+      <c r="G565" t="s">
+        <v>58</v>
+      </c>
+      <c r="H565" t="s">
+        <v>1673</v>
+      </c>
+      <c r="I565" t="s">
+        <v>29</v>
+      </c>
+      <c r="J565" t="s">
+        <v>29</v>
+      </c>
+      <c r="K565" t="s">
+        <v>17</v>
+      </c>
+      <c r="L565" t="s">
+        <v>17</v>
+      </c>
+      <c r="M565"/>
+    </row>
+    <row r="566" spans="1:13">
+      <c r="A566" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C566" t="s">
+        <v>21</v>
+      </c>
+      <c r="D566">
         <v>1974</v>
       </c>
-      <c r="E565" t="s">
-[...36 lines deleted...]
-      <c r="D566">
+      <c r="E566" t="s">
+        <v>752</v>
+      </c>
+      <c r="F566" t="s">
+        <v>17</v>
+      </c>
+      <c r="G566"/>
+      <c r="H566" t="s">
+        <v>1676</v>
+      </c>
+      <c r="I566" t="s">
+        <v>17</v>
+      </c>
+      <c r="J566" t="s">
+        <v>17</v>
+      </c>
+      <c r="K566" t="s">
+        <v>17</v>
+      </c>
+      <c r="L566" t="s">
+        <v>17</v>
+      </c>
+      <c r="M566"/>
+    </row>
+    <row r="567" spans="1:13">
+      <c r="A567" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C567" t="s">
+        <v>65</v>
+      </c>
+      <c r="D567">
         <v>1985</v>
       </c>
-      <c r="E566" t="s">
-[...36 lines deleted...]
-      <c r="D567">
+      <c r="E567" t="s">
+        <v>57</v>
+      </c>
+      <c r="F567" t="s">
+        <v>17</v>
+      </c>
+      <c r="G567"/>
+      <c r="H567" t="s">
+        <v>1679</v>
+      </c>
+      <c r="I567" t="s">
+        <v>17</v>
+      </c>
+      <c r="J567" t="s">
+        <v>17</v>
+      </c>
+      <c r="K567" t="s">
+        <v>17</v>
+      </c>
+      <c r="L567" t="s">
+        <v>17</v>
+      </c>
+      <c r="M567"/>
+    </row>
+    <row r="568" spans="1:13">
+      <c r="A568" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C568" t="s">
+        <v>21</v>
+      </c>
+      <c r="D568">
         <v>1974</v>
       </c>
-      <c r="E567" t="s">
-[...36 lines deleted...]
-      <c r="D568">
+      <c r="E568" t="s">
+        <v>57</v>
+      </c>
+      <c r="F568" t="s">
+        <v>17</v>
+      </c>
+      <c r="G568"/>
+      <c r="H568" t="s">
+        <v>1682</v>
+      </c>
+      <c r="I568" t="s">
+        <v>17</v>
+      </c>
+      <c r="J568" t="s">
+        <v>17</v>
+      </c>
+      <c r="K568" t="s">
+        <v>17</v>
+      </c>
+      <c r="L568" t="s">
+        <v>17</v>
+      </c>
+      <c r="M568"/>
+    </row>
+    <row r="569" spans="1:13">
+      <c r="A569" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1684</v>
+      </c>
+      <c r="C569" t="s">
+        <v>21</v>
+      </c>
+      <c r="D569">
         <v>1977</v>
       </c>
-      <c r="E568" t="s">
-[...36 lines deleted...]
-      <c r="D569">
+      <c r="E569" t="s">
+        <v>57</v>
+      </c>
+      <c r="F569" t="s">
+        <v>17</v>
+      </c>
+      <c r="G569"/>
+      <c r="H569" t="s">
+        <v>1685</v>
+      </c>
+      <c r="I569" t="s">
+        <v>17</v>
+      </c>
+      <c r="J569" t="s">
+        <v>17</v>
+      </c>
+      <c r="K569" t="s">
+        <v>17</v>
+      </c>
+      <c r="L569" t="s">
+        <v>17</v>
+      </c>
+      <c r="M569"/>
+    </row>
+    <row r="570" spans="1:13">
+      <c r="A570" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C570" t="s">
+        <v>21</v>
+      </c>
+      <c r="D570">
         <v>1974</v>
       </c>
-      <c r="E569" t="s">
-[...36 lines deleted...]
-      <c r="D570">
+      <c r="E570" t="s">
+        <v>22</v>
+      </c>
+      <c r="F570" t="s">
+        <v>17</v>
+      </c>
+      <c r="G570"/>
+      <c r="H570" t="s">
+        <v>1688</v>
+      </c>
+      <c r="I570" t="s">
+        <v>29</v>
+      </c>
+      <c r="J570" t="s">
+        <v>29</v>
+      </c>
+      <c r="K570" t="s">
+        <v>17</v>
+      </c>
+      <c r="L570" t="s">
+        <v>17</v>
+      </c>
+      <c r="M570"/>
+    </row>
+    <row r="571" spans="1:13">
+      <c r="A571" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C571" t="s">
+        <v>15</v>
+      </c>
+      <c r="D571">
         <v>1994</v>
       </c>
-      <c r="E570" t="s">
-[...36 lines deleted...]
-      <c r="D571">
+      <c r="E571" t="s">
+        <v>57</v>
+      </c>
+      <c r="F571" t="s">
+        <v>17</v>
+      </c>
+      <c r="G571"/>
+      <c r="H571" t="s">
+        <v>1691</v>
+      </c>
+      <c r="I571" t="s">
+        <v>17</v>
+      </c>
+      <c r="J571" t="s">
+        <v>17</v>
+      </c>
+      <c r="K571" t="s">
+        <v>17</v>
+      </c>
+      <c r="L571" t="s">
+        <v>17</v>
+      </c>
+      <c r="M571"/>
+    </row>
+    <row r="572" spans="1:13">
+      <c r="A572" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1693</v>
+      </c>
+      <c r="C572" t="s">
+        <v>21</v>
+      </c>
+      <c r="D572">
         <v>1996</v>
       </c>
-      <c r="E571" t="s">
-[...34 lines deleted...]
-      <c r="D572">
+      <c r="E572" t="s">
+        <v>57</v>
+      </c>
+      <c r="F572" t="s">
+        <v>17</v>
+      </c>
+      <c r="G572"/>
+      <c r="H572" t="s">
+        <v>1694</v>
+      </c>
+      <c r="I572" t="s">
+        <v>17</v>
+      </c>
+      <c r="J572" t="s">
+        <v>17</v>
+      </c>
+      <c r="K572" t="s">
+        <v>17</v>
+      </c>
+      <c r="L572" t="s">
+        <v>17</v>
+      </c>
+      <c r="M572"/>
+    </row>
+    <row r="573" spans="1:13">
+      <c r="A573" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B573"/>
+      <c r="C573" t="s">
+        <v>21</v>
+      </c>
+      <c r="D573">
         <v>1919</v>
       </c>
-      <c r="E572" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E573" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F573" t="s">
-        <v>2064</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G573"/>
       <c r="H573"/>
       <c r="I573" t="s">
-        <v>2065</v>
+        <v>17</v>
       </c>
       <c r="J573" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="K573" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="L573" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="574" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M573"/>
+    </row>
+    <row r="574" spans="1:13">
       <c r="A574" t="s">
-        <v>2066</v>
+        <v>1696</v>
       </c>
       <c r="B574" t="s">
-        <v>2067</v>
+        <v>1697</v>
       </c>
       <c r="C574" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="D574">
+        <v>1975</v>
+      </c>
+      <c r="E574" t="s">
+        <v>22</v>
+      </c>
+      <c r="F574" t="s">
+        <v>17</v>
+      </c>
+      <c r="G574"/>
+      <c r="H574" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I574" t="s">
+        <v>29</v>
+      </c>
+      <c r="J574" t="s">
+        <v>29</v>
+      </c>
+      <c r="K574" t="s">
+        <v>17</v>
+      </c>
+      <c r="L574" t="s">
+        <v>17</v>
+      </c>
+      <c r="M574"/>
+    </row>
+    <row r="575" spans="1:13">
+      <c r="A575" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C575" t="s">
+        <v>15</v>
+      </c>
+      <c r="D575">
         <v>1984</v>
       </c>
-      <c r="E574" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E575" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F575" t="s">
-        <v>1833</v>
-[...4 lines deleted...]
-      <c r="H575"/>
+        <v>17</v>
+      </c>
+      <c r="G575"/>
+      <c r="H575" t="s">
+        <v>1701</v>
+      </c>
       <c r="I575" t="s">
-        <v>2071</v>
+        <v>17</v>
       </c>
       <c r="J575" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K575" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L575" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="576" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M575"/>
+    </row>
+    <row r="576" spans="1:13">
       <c r="A576" t="s">
-        <v>2072</v>
+        <v>1702</v>
       </c>
       <c r="B576"/>
       <c r="C576" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="D576">
+        <v>1975</v>
+      </c>
+      <c r="E576" t="s">
+        <v>57</v>
+      </c>
+      <c r="F576" t="s">
+        <v>17</v>
+      </c>
+      <c r="G576"/>
+      <c r="H576" t="s">
+        <v>1703</v>
+      </c>
+      <c r="I576" t="s">
+        <v>17</v>
+      </c>
+      <c r="J576" t="s">
+        <v>17</v>
+      </c>
+      <c r="K576" t="s">
+        <v>17</v>
+      </c>
+      <c r="L576" t="s">
+        <v>17</v>
+      </c>
+      <c r="M576"/>
+    </row>
+    <row r="577" spans="1:13">
+      <c r="A577" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B577"/>
+      <c r="C577" t="s">
+        <v>21</v>
+      </c>
+      <c r="D577">
         <v>1965</v>
       </c>
-      <c r="E576" t="s">
-[...36 lines deleted...]
-      <c r="D577">
+      <c r="E577" t="s">
+        <v>603</v>
+      </c>
+      <c r="F577" t="s">
+        <v>17</v>
+      </c>
+      <c r="G577"/>
+      <c r="H577" t="s">
+        <v>1705</v>
+      </c>
+      <c r="I577" t="s">
+        <v>17</v>
+      </c>
+      <c r="J577" t="s">
+        <v>17</v>
+      </c>
+      <c r="K577" t="s">
+        <v>17</v>
+      </c>
+      <c r="L577" t="s">
+        <v>17</v>
+      </c>
+      <c r="M577"/>
+    </row>
+    <row r="578" spans="1:13">
+      <c r="A578" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C578" t="s">
+        <v>15</v>
+      </c>
+      <c r="D578">
         <v>1975</v>
       </c>
-      <c r="E577" t="s">
-[...36 lines deleted...]
-      <c r="D578">
+      <c r="E578" t="s">
+        <v>603</v>
+      </c>
+      <c r="F578" t="s">
+        <v>17</v>
+      </c>
+      <c r="G578"/>
+      <c r="H578" t="s">
+        <v>1708</v>
+      </c>
+      <c r="I578" t="s">
+        <v>17</v>
+      </c>
+      <c r="J578" t="s">
+        <v>17</v>
+      </c>
+      <c r="K578" t="s">
+        <v>17</v>
+      </c>
+      <c r="L578" t="s">
+        <v>17</v>
+      </c>
+      <c r="M578"/>
+    </row>
+    <row r="579" spans="1:13">
+      <c r="A579" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C579" t="s">
+        <v>15</v>
+      </c>
+      <c r="D579">
         <v>1980</v>
       </c>
-      <c r="E578" t="s">
-[...36 lines deleted...]
-      <c r="D579">
+      <c r="E579" t="s">
+        <v>57</v>
+      </c>
+      <c r="F579" t="s">
+        <v>17</v>
+      </c>
+      <c r="G579"/>
+      <c r="H579" t="s">
+        <v>1711</v>
+      </c>
+      <c r="I579" t="s">
+        <v>17</v>
+      </c>
+      <c r="J579" t="s">
+        <v>17</v>
+      </c>
+      <c r="K579" t="s">
+        <v>17</v>
+      </c>
+      <c r="L579" t="s">
+        <v>17</v>
+      </c>
+      <c r="M579"/>
+    </row>
+    <row r="580" spans="1:13">
+      <c r="A580" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C580" t="s">
+        <v>15</v>
+      </c>
+      <c r="D580">
         <v>1967</v>
       </c>
-      <c r="E579" t="s">
-[...36 lines deleted...]
-      <c r="D580">
+      <c r="E580" t="s">
+        <v>420</v>
+      </c>
+      <c r="F580" t="s">
+        <v>17</v>
+      </c>
+      <c r="G580"/>
+      <c r="H580" t="s">
+        <v>1714</v>
+      </c>
+      <c r="I580" t="s">
+        <v>17</v>
+      </c>
+      <c r="J580" t="s">
+        <v>17</v>
+      </c>
+      <c r="K580" t="s">
+        <v>17</v>
+      </c>
+      <c r="L580" t="s">
+        <v>17</v>
+      </c>
+      <c r="M580"/>
+    </row>
+    <row r="581" spans="1:13">
+      <c r="A581" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C581" t="s">
+        <v>21</v>
+      </c>
+      <c r="D581">
         <v>1983</v>
       </c>
-      <c r="E580" t="s">
-[...36 lines deleted...]
-      <c r="D581">
+      <c r="E581" t="s">
+        <v>22</v>
+      </c>
+      <c r="F581" t="s">
+        <v>17</v>
+      </c>
+      <c r="G581"/>
+      <c r="H581" t="s">
+        <v>1717</v>
+      </c>
+      <c r="I581" t="s">
+        <v>29</v>
+      </c>
+      <c r="J581" t="s">
+        <v>29</v>
+      </c>
+      <c r="K581" t="s">
+        <v>17</v>
+      </c>
+      <c r="L581" t="s">
+        <v>17</v>
+      </c>
+      <c r="M581"/>
+    </row>
+    <row r="582" spans="1:13">
+      <c r="A582" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1719</v>
+      </c>
+      <c r="C582" t="s">
+        <v>21</v>
+      </c>
+      <c r="D582">
         <v>1977</v>
       </c>
-      <c r="E581" t="s">
-[...36 lines deleted...]
-      <c r="D582">
+      <c r="E582" t="s">
+        <v>57</v>
+      </c>
+      <c r="F582" t="s">
+        <v>17</v>
+      </c>
+      <c r="G582"/>
+      <c r="H582" t="s">
+        <v>1720</v>
+      </c>
+      <c r="I582" t="s">
+        <v>17</v>
+      </c>
+      <c r="J582" t="s">
+        <v>17</v>
+      </c>
+      <c r="K582" t="s">
+        <v>17</v>
+      </c>
+      <c r="L582" t="s">
+        <v>17</v>
+      </c>
+      <c r="M582"/>
+    </row>
+    <row r="583" spans="1:13">
+      <c r="A583" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C583" t="s">
+        <v>15</v>
+      </c>
+      <c r="D583">
         <v>1990</v>
       </c>
-      <c r="E582" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E583" t="s">
-        <v>24</v>
+        <v>57</v>
       </c>
       <c r="F583" t="s">
-        <v>812</v>
-[...4 lines deleted...]
-      <c r="H583"/>
+        <v>17</v>
+      </c>
+      <c r="G583"/>
+      <c r="H583" t="s">
+        <v>1723</v>
+      </c>
       <c r="I583" t="s">
-        <v>2094</v>
+        <v>17</v>
       </c>
       <c r="J583" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K583" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L583" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="584" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M583"/>
+    </row>
+    <row r="584" spans="1:13">
       <c r="A584" t="s">
-        <v>2095</v>
-[...3 lines deleted...]
-      </c>
+        <v>1724</v>
+      </c>
+      <c r="B584"/>
       <c r="C584" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D584">
+        <v>21</v>
+      </c>
+      <c r="D584" t="s">
+        <v>83</v>
+      </c>
+      <c r="E584" t="s">
+        <v>22</v>
+      </c>
+      <c r="F584" t="s">
+        <v>17</v>
+      </c>
+      <c r="G584"/>
+      <c r="H584" t="s">
+        <v>1725</v>
+      </c>
+      <c r="I584" t="s">
+        <v>17</v>
+      </c>
+      <c r="J584" t="s">
+        <v>17</v>
+      </c>
+      <c r="K584" t="s">
+        <v>17</v>
+      </c>
+      <c r="L584" t="s">
+        <v>17</v>
+      </c>
+      <c r="M584"/>
+    </row>
+    <row r="585" spans="1:13">
+      <c r="A585" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C585" t="s">
+        <v>21</v>
+      </c>
+      <c r="D585">
         <v>1981</v>
       </c>
-      <c r="E584" t="s">
-[...36 lines deleted...]
-      <c r="D585">
+      <c r="E585" t="s">
+        <v>22</v>
+      </c>
+      <c r="F585" t="s">
+        <v>17</v>
+      </c>
+      <c r="G585"/>
+      <c r="H585" t="s">
+        <v>1728</v>
+      </c>
+      <c r="I585" t="s">
+        <v>29</v>
+      </c>
+      <c r="J585" t="s">
+        <v>29</v>
+      </c>
+      <c r="K585" t="s">
+        <v>17</v>
+      </c>
+      <c r="L585" t="s">
+        <v>17</v>
+      </c>
+      <c r="M585"/>
+    </row>
+    <row r="586" spans="1:13">
+      <c r="A586" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C586" t="s">
+        <v>21</v>
+      </c>
+      <c r="D586">
         <v>1963</v>
       </c>
-      <c r="E585" t="s">
-[...34 lines deleted...]
-      <c r="D586">
+      <c r="E586" t="s">
+        <v>22</v>
+      </c>
+      <c r="F586" t="s">
+        <v>17</v>
+      </c>
+      <c r="G586"/>
+      <c r="H586" t="s">
+        <v>1731</v>
+      </c>
+      <c r="I586" t="s">
+        <v>29</v>
+      </c>
+      <c r="J586" t="s">
+        <v>29</v>
+      </c>
+      <c r="K586" t="s">
+        <v>17</v>
+      </c>
+      <c r="L586" t="s">
+        <v>17</v>
+      </c>
+      <c r="M586"/>
+    </row>
+    <row r="587" spans="1:13">
+      <c r="A587" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B587"/>
+      <c r="C587" t="s">
+        <v>21</v>
+      </c>
+      <c r="D587">
         <v>1940</v>
       </c>
-      <c r="E586" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E587" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F587" t="s">
-        <v>2105</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G587"/>
       <c r="H587"/>
       <c r="I587" t="s">
-        <v>2106</v>
+        <v>17</v>
       </c>
       <c r="J587" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K587" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L587" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="588" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M587"/>
+    </row>
+    <row r="588" spans="1:13">
       <c r="A588" t="s">
-        <v>2107</v>
+        <v>1733</v>
       </c>
       <c r="B588" t="s">
-        <v>2108</v>
+        <v>1734</v>
       </c>
       <c r="C588" t="s">
+        <v>21</v>
+      </c>
+      <c r="D588">
+        <v>1963</v>
+      </c>
+      <c r="E588" t="s">
+        <v>57</v>
+      </c>
+      <c r="F588" t="s">
+        <v>17</v>
+      </c>
+      <c r="G588"/>
+      <c r="H588" t="s">
+        <v>1735</v>
+      </c>
+      <c r="I588" t="s">
+        <v>17</v>
+      </c>
+      <c r="J588" t="s">
+        <v>17</v>
+      </c>
+      <c r="K588" t="s">
+        <v>17</v>
+      </c>
+      <c r="L588" t="s">
+        <v>17</v>
+      </c>
+      <c r="M588"/>
+    </row>
+    <row r="589" spans="1:13">
+      <c r="A589" t="s">
+        <v>1736</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1737</v>
+      </c>
+      <c r="C589" t="s">
+        <v>15</v>
+      </c>
+      <c r="D589">
+        <v>1991</v>
+      </c>
+      <c r="E589" t="s">
+        <v>752</v>
+      </c>
+      <c r="F589" t="s">
+        <v>29</v>
+      </c>
+      <c r="G589" t="s">
+        <v>58</v>
+      </c>
+      <c r="H589" t="s">
+        <v>1738</v>
+      </c>
+      <c r="I589" t="s">
+        <v>17</v>
+      </c>
+      <c r="J589" t="s">
+        <v>17</v>
+      </c>
+      <c r="K589" t="s">
+        <v>29</v>
+      </c>
+      <c r="L589" t="s">
+        <v>17</v>
+      </c>
+      <c r="M589"/>
+    </row>
+    <row r="590" spans="1:13">
+      <c r="A590" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C590" t="s">
+        <v>21</v>
+      </c>
+      <c r="D590">
+        <v>1973</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F590" t="s">
+        <v>17</v>
+      </c>
+      <c r="G590"/>
+      <c r="H590" t="s">
+        <v>1741</v>
+      </c>
+      <c r="I590" t="s">
+        <v>29</v>
+      </c>
+      <c r="J590" t="s">
+        <v>29</v>
+      </c>
+      <c r="K590" t="s">
+        <v>17</v>
+      </c>
+      <c r="L590" t="s">
+        <v>17</v>
+      </c>
+      <c r="M590"/>
+    </row>
+    <row r="591" spans="1:13">
+      <c r="A591" t="s">
+        <v>1742</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C591" t="s">
+        <v>21</v>
+      </c>
+      <c r="D591">
+        <v>1975</v>
+      </c>
+      <c r="E591" t="s">
+        <v>150</v>
+      </c>
+      <c r="F591" t="s">
+        <v>17</v>
+      </c>
+      <c r="G591"/>
+      <c r="H591" t="s">
+        <v>1744</v>
+      </c>
+      <c r="I591" t="s">
+        <v>29</v>
+      </c>
+      <c r="J591" t="s">
+        <v>29</v>
+      </c>
+      <c r="K591" t="s">
+        <v>17</v>
+      </c>
+      <c r="L591" t="s">
+        <v>17</v>
+      </c>
+      <c r="M591"/>
+    </row>
+    <row r="592" spans="1:13">
+      <c r="A592" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C592" t="s">
+        <v>21</v>
+      </c>
+      <c r="D592">
+        <v>1972</v>
+      </c>
+      <c r="E592" t="s">
+        <v>150</v>
+      </c>
+      <c r="F592" t="s">
+        <v>17</v>
+      </c>
+      <c r="G592"/>
+      <c r="H592" t="s">
+        <v>1747</v>
+      </c>
+      <c r="I592" t="s">
+        <v>17</v>
+      </c>
+      <c r="J592" t="s">
+        <v>17</v>
+      </c>
+      <c r="K592" t="s">
+        <v>17</v>
+      </c>
+      <c r="L592" t="s">
+        <v>17</v>
+      </c>
+      <c r="M592"/>
+    </row>
+    <row r="593" spans="1:13">
+      <c r="A593" t="s">
+        <v>1748</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C593" t="s">
+        <v>65</v>
+      </c>
+      <c r="D593">
+        <v>1996</v>
+      </c>
+      <c r="E593" t="s">
+        <v>49</v>
+      </c>
+      <c r="F593" t="s">
+        <v>29</v>
+      </c>
+      <c r="G593" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H593" t="s">
+        <v>1751</v>
+      </c>
+      <c r="I593" t="s">
+        <v>17</v>
+      </c>
+      <c r="J593" t="s">
+        <v>17</v>
+      </c>
+      <c r="K593" t="s">
+        <v>17</v>
+      </c>
+      <c r="L593" t="s">
+        <v>17</v>
+      </c>
+      <c r="M593"/>
+    </row>
+    <row r="594" spans="1:13">
+      <c r="A594" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C594" t="s">
+        <v>21</v>
+      </c>
+      <c r="D594">
+        <v>1976</v>
+      </c>
+      <c r="E594" t="s">
         <v>16</v>
       </c>
-      <c r="D588">
-[...243 lines deleted...]
-      <c r="D594">
+      <c r="F594" t="s">
+        <v>17</v>
+      </c>
+      <c r="G594"/>
+      <c r="H594" t="s">
+        <v>1754</v>
+      </c>
+      <c r="I594" t="s">
+        <v>17</v>
+      </c>
+      <c r="J594" t="s">
+        <v>17</v>
+      </c>
+      <c r="K594" t="s">
+        <v>29</v>
+      </c>
+      <c r="L594" t="s">
+        <v>17</v>
+      </c>
+      <c r="M594"/>
+    </row>
+    <row r="595" spans="1:13">
+      <c r="A595" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C595" t="s">
+        <v>21</v>
+      </c>
+      <c r="D595">
         <v>1986</v>
       </c>
-      <c r="E594" t="s">
-[...36 lines deleted...]
-      <c r="D595">
+      <c r="E595" t="s">
+        <v>57</v>
+      </c>
+      <c r="F595" t="s">
+        <v>17</v>
+      </c>
+      <c r="G595"/>
+      <c r="H595" t="s">
+        <v>1757</v>
+      </c>
+      <c r="I595" t="s">
+        <v>17</v>
+      </c>
+      <c r="J595" t="s">
+        <v>17</v>
+      </c>
+      <c r="K595" t="s">
+        <v>17</v>
+      </c>
+      <c r="L595" t="s">
+        <v>17</v>
+      </c>
+      <c r="M595"/>
+    </row>
+    <row r="596" spans="1:13">
+      <c r="A596" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C596" t="s">
+        <v>21</v>
+      </c>
+      <c r="D596">
         <v>1964</v>
       </c>
-      <c r="E595" t="s">
-[...36 lines deleted...]
-      <c r="D596">
+      <c r="E596" t="s">
+        <v>57</v>
+      </c>
+      <c r="F596" t="s">
+        <v>17</v>
+      </c>
+      <c r="G596"/>
+      <c r="H596" t="s">
+        <v>1760</v>
+      </c>
+      <c r="I596" t="s">
+        <v>17</v>
+      </c>
+      <c r="J596" t="s">
+        <v>17</v>
+      </c>
+      <c r="K596" t="s">
+        <v>17</v>
+      </c>
+      <c r="L596" t="s">
+        <v>17</v>
+      </c>
+      <c r="M596"/>
+    </row>
+    <row r="597" spans="1:13">
+      <c r="A597" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C597" t="s">
+        <v>21</v>
+      </c>
+      <c r="D597">
         <v>199</v>
       </c>
-      <c r="E596" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="E597" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F597" t="s">
-        <v>2136</v>
-[...5 lines deleted...]
-      <c r="I597"/>
+        <v>17</v>
+      </c>
+      <c r="G597"/>
+      <c r="H597" t="s">
+        <v>1762</v>
+      </c>
+      <c r="I597" t="s">
+        <v>17</v>
+      </c>
       <c r="J597" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K597" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L597" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="598" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M597"/>
+    </row>
+    <row r="598" spans="1:13">
       <c r="A598" t="s">
-        <v>2137</v>
+        <v>1763</v>
       </c>
       <c r="B598"/>
       <c r="C598" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>1956</v>
+        <v>65</v>
+      </c>
+      <c r="D598" t="s">
+        <v>83</v>
       </c>
       <c r="E598" t="s">
-        <v>68</v>
+        <v>57</v>
       </c>
       <c r="F598" t="s">
-        <v>926</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G598"/>
       <c r="H598"/>
       <c r="I598" t="s">
-        <v>2138</v>
+        <v>17</v>
       </c>
       <c r="J598" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="K598" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="L598" t="s">
-        <v>19</v>
-[...6 lines deleted...]
-    <row r="599" spans="1:14">
+        <v>17</v>
+      </c>
+      <c r="M598"/>
+    </row>
+    <row r="599" spans="1:13">
       <c r="A599" t="s">
-        <v>2139</v>
-[...3 lines deleted...]
-      </c>
+        <v>1764</v>
+      </c>
+      <c r="B599"/>
       <c r="C599" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D599">
+        <v>1956</v>
+      </c>
+      <c r="E599" t="s">
+        <v>57</v>
+      </c>
+      <c r="F599" t="s">
+        <v>17</v>
+      </c>
+      <c r="G599"/>
+      <c r="H599" t="s">
+        <v>1765</v>
+      </c>
+      <c r="I599" t="s">
+        <v>17</v>
+      </c>
+      <c r="J599" t="s">
+        <v>17</v>
+      </c>
+      <c r="K599" t="s">
+        <v>17</v>
+      </c>
+      <c r="L599" t="s">
+        <v>17</v>
+      </c>
+      <c r="M599"/>
+    </row>
+    <row r="600" spans="1:13">
+      <c r="A600" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C600" t="s">
+        <v>21</v>
+      </c>
+      <c r="D600">
         <v>1988</v>
       </c>
-      <c r="E599" t="s">
-[...36 lines deleted...]
-      <c r="D600">
+      <c r="E600" t="s">
+        <v>45</v>
+      </c>
+      <c r="F600" t="s">
+        <v>17</v>
+      </c>
+      <c r="G600"/>
+      <c r="H600" t="s">
+        <v>1768</v>
+      </c>
+      <c r="I600" t="s">
+        <v>29</v>
+      </c>
+      <c r="J600" t="s">
+        <v>29</v>
+      </c>
+      <c r="K600" t="s">
+        <v>17</v>
+      </c>
+      <c r="L600" t="s">
+        <v>17</v>
+      </c>
+      <c r="M600"/>
+    </row>
+    <row r="601" spans="1:13">
+      <c r="A601" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C601" t="s">
+        <v>65</v>
+      </c>
+      <c r="D601">
         <v>1971</v>
       </c>
-      <c r="E600" t="s">
-[...36 lines deleted...]
-      <c r="D601">
+      <c r="E601" t="s">
+        <v>57</v>
+      </c>
+      <c r="F601" t="s">
+        <v>17</v>
+      </c>
+      <c r="G601"/>
+      <c r="H601" t="s">
+        <v>1771</v>
+      </c>
+      <c r="I601" t="s">
+        <v>17</v>
+      </c>
+      <c r="J601" t="s">
+        <v>17</v>
+      </c>
+      <c r="K601" t="s">
+        <v>17</v>
+      </c>
+      <c r="L601" t="s">
+        <v>17</v>
+      </c>
+      <c r="M601"/>
+    </row>
+    <row r="602" spans="1:13">
+      <c r="A602" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C602" t="s">
+        <v>21</v>
+      </c>
+      <c r="D602">
         <v>1980</v>
       </c>
-      <c r="E601" t="s">
-[...36 lines deleted...]
-      <c r="D602">
+      <c r="E602" t="s">
+        <v>22</v>
+      </c>
+      <c r="F602" t="s">
+        <v>17</v>
+      </c>
+      <c r="G602"/>
+      <c r="H602" t="s">
+        <v>1774</v>
+      </c>
+      <c r="I602" t="s">
+        <v>29</v>
+      </c>
+      <c r="J602" t="s">
+        <v>29</v>
+      </c>
+      <c r="K602" t="s">
+        <v>17</v>
+      </c>
+      <c r="L602" t="s">
+        <v>17</v>
+      </c>
+      <c r="M602"/>
+    </row>
+    <row r="603" spans="1:13">
+      <c r="A603" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C603" t="s">
+        <v>21</v>
+      </c>
+      <c r="D603">
         <v>1969</v>
       </c>
-      <c r="E602" t="s">
-[...36 lines deleted...]
-      <c r="D603">
+      <c r="E603" t="s">
+        <v>57</v>
+      </c>
+      <c r="F603" t="s">
+        <v>17</v>
+      </c>
+      <c r="G603"/>
+      <c r="H603" t="s">
+        <v>1777</v>
+      </c>
+      <c r="I603" t="s">
+        <v>17</v>
+      </c>
+      <c r="J603" t="s">
+        <v>17</v>
+      </c>
+      <c r="K603" t="s">
+        <v>17</v>
+      </c>
+      <c r="L603" t="s">
+        <v>17</v>
+      </c>
+      <c r="M603"/>
+    </row>
+    <row r="604" spans="1:13">
+      <c r="A604" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C604" t="s">
+        <v>65</v>
+      </c>
+      <c r="D604">
         <v>1992</v>
       </c>
-      <c r="E603" t="s">
-[...38 lines deleted...]
-      <c r="D604">
+      <c r="E604" t="s">
+        <v>57</v>
+      </c>
+      <c r="F604" t="s">
+        <v>29</v>
+      </c>
+      <c r="G604" t="s">
+        <v>484</v>
+      </c>
+      <c r="H604" t="s">
+        <v>1780</v>
+      </c>
+      <c r="I604" t="s">
+        <v>17</v>
+      </c>
+      <c r="J604" t="s">
+        <v>17</v>
+      </c>
+      <c r="K604" t="s">
+        <v>17</v>
+      </c>
+      <c r="L604" t="s">
+        <v>17</v>
+      </c>
+      <c r="M604"/>
+    </row>
+    <row r="605" spans="1:13">
+      <c r="A605" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C605" t="s">
+        <v>21</v>
+      </c>
+      <c r="D605">
         <v>1986</v>
       </c>
-      <c r="E604" t="s">
-[...36 lines deleted...]
-      <c r="D605">
+      <c r="E605" t="s">
+        <v>1783</v>
+      </c>
+      <c r="F605" t="s">
+        <v>17</v>
+      </c>
+      <c r="G605"/>
+      <c r="H605" t="s">
+        <v>1784</v>
+      </c>
+      <c r="I605" t="s">
+        <v>29</v>
+      </c>
+      <c r="J605" t="s">
+        <v>29</v>
+      </c>
+      <c r="K605" t="s">
+        <v>29</v>
+      </c>
+      <c r="L605" t="s">
+        <v>17</v>
+      </c>
+      <c r="M605"/>
+    </row>
+    <row r="606" spans="1:13">
+      <c r="A606" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C606" t="s">
+        <v>15</v>
+      </c>
+      <c r="D606">
         <v>1999</v>
       </c>
-      <c r="E605" t="s">
-[...36 lines deleted...]
-      <c r="D606">
+      <c r="E606" t="s">
+        <v>57</v>
+      </c>
+      <c r="F606" t="s">
+        <v>29</v>
+      </c>
+      <c r="G606" t="s">
+        <v>58</v>
+      </c>
+      <c r="H606" t="s">
+        <v>1787</v>
+      </c>
+      <c r="I606" t="s">
+        <v>17</v>
+      </c>
+      <c r="J606" t="s">
+        <v>17</v>
+      </c>
+      <c r="K606" t="s">
+        <v>17</v>
+      </c>
+      <c r="L606" t="s">
+        <v>17</v>
+      </c>
+      <c r="M606"/>
+    </row>
+    <row r="607" spans="1:13">
+      <c r="A607" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B607"/>
+      <c r="C607" t="s">
+        <v>15</v>
+      </c>
+      <c r="D607">
         <v>1979</v>
       </c>
-      <c r="E606" t="s">
-[...36 lines deleted...]
-      <c r="D607">
+      <c r="E607" t="s">
+        <v>57</v>
+      </c>
+      <c r="F607" t="s">
+        <v>17</v>
+      </c>
+      <c r="G607"/>
+      <c r="H607" t="s">
+        <v>1789</v>
+      </c>
+      <c r="I607" t="s">
+        <v>17</v>
+      </c>
+      <c r="J607" t="s">
+        <v>17</v>
+      </c>
+      <c r="K607" t="s">
+        <v>17</v>
+      </c>
+      <c r="L607" t="s">
+        <v>17</v>
+      </c>
+      <c r="M607"/>
+    </row>
+    <row r="608" spans="1:13">
+      <c r="A608" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1791</v>
+      </c>
+      <c r="C608" t="s">
+        <v>65</v>
+      </c>
+      <c r="D608">
         <v>1998</v>
       </c>
-      <c r="E607" t="s">
-[...36 lines deleted...]
-      <c r="D608">
+      <c r="E608" t="s">
+        <v>57</v>
+      </c>
+      <c r="F608" t="s">
+        <v>29</v>
+      </c>
+      <c r="G608" t="s">
+        <v>58</v>
+      </c>
+      <c r="H608" t="s">
+        <v>1792</v>
+      </c>
+      <c r="I608" t="s">
+        <v>17</v>
+      </c>
+      <c r="J608" t="s">
+        <v>17</v>
+      </c>
+      <c r="K608" t="s">
+        <v>17</v>
+      </c>
+      <c r="L608" t="s">
+        <v>17</v>
+      </c>
+      <c r="M608"/>
+    </row>
+    <row r="609" spans="1:13">
+      <c r="A609" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B609"/>
+      <c r="C609" t="s">
+        <v>15</v>
+      </c>
+      <c r="D609">
         <v>1987</v>
       </c>
-      <c r="E608" t="s">
-[...38 lines deleted...]
-      <c r="D609">
+      <c r="E609" t="s">
+        <v>57</v>
+      </c>
+      <c r="F609" t="s">
+        <v>29</v>
+      </c>
+      <c r="G609" t="s">
+        <v>50</v>
+      </c>
+      <c r="H609" t="s">
+        <v>1794</v>
+      </c>
+      <c r="I609" t="s">
+        <v>17</v>
+      </c>
+      <c r="J609" t="s">
+        <v>17</v>
+      </c>
+      <c r="K609" t="s">
+        <v>17</v>
+      </c>
+      <c r="L609" t="s">
+        <v>17</v>
+      </c>
+      <c r="M609"/>
+    </row>
+    <row r="610" spans="1:13">
+      <c r="A610" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C610" t="s">
+        <v>21</v>
+      </c>
+      <c r="D610">
         <v>1993</v>
       </c>
-      <c r="E609" t="s">
-[...36 lines deleted...]
-      <c r="D610">
+      <c r="E610" t="s">
+        <v>22</v>
+      </c>
+      <c r="F610" t="s">
+        <v>17</v>
+      </c>
+      <c r="G610"/>
+      <c r="H610" t="s">
+        <v>1797</v>
+      </c>
+      <c r="I610" t="s">
+        <v>29</v>
+      </c>
+      <c r="J610" t="s">
+        <v>29</v>
+      </c>
+      <c r="K610" t="s">
+        <v>29</v>
+      </c>
+      <c r="L610" t="s">
+        <v>17</v>
+      </c>
+      <c r="M610"/>
+    </row>
+    <row r="611" spans="1:13">
+      <c r="A611" t="s">
+        <v>1798</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1799</v>
+      </c>
+      <c r="C611" t="s">
+        <v>21</v>
+      </c>
+      <c r="D611">
         <v>1958</v>
       </c>
-      <c r="E610" t="s">
-[...36 lines deleted...]
-      <c r="D611">
+      <c r="E611" t="s">
+        <v>57</v>
+      </c>
+      <c r="F611" t="s">
+        <v>17</v>
+      </c>
+      <c r="G611"/>
+      <c r="H611" t="s">
+        <v>1800</v>
+      </c>
+      <c r="I611" t="s">
+        <v>17</v>
+      </c>
+      <c r="J611" t="s">
+        <v>17</v>
+      </c>
+      <c r="K611" t="s">
+        <v>17</v>
+      </c>
+      <c r="L611" t="s">
+        <v>17</v>
+      </c>
+      <c r="M611" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="612" spans="1:13">
+      <c r="A612" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B612"/>
+      <c r="C612" t="s">
+        <v>21</v>
+      </c>
+      <c r="D612">
         <v>1922</v>
       </c>
-      <c r="E611" t="s">
-[...36 lines deleted...]
-      <c r="D612">
+      <c r="E612" t="s">
+        <v>57</v>
+      </c>
+      <c r="F612" t="s">
+        <v>17</v>
+      </c>
+      <c r="G612"/>
+      <c r="H612" t="s">
+        <v>1803</v>
+      </c>
+      <c r="I612" t="s">
+        <v>17</v>
+      </c>
+      <c r="J612" t="s">
+        <v>17</v>
+      </c>
+      <c r="K612" t="s">
+        <v>17</v>
+      </c>
+      <c r="L612" t="s">
+        <v>17</v>
+      </c>
+      <c r="M612"/>
+    </row>
+    <row r="613" spans="1:13">
+      <c r="A613" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C613" t="s">
+        <v>21</v>
+      </c>
+      <c r="D613">
         <v>1988</v>
       </c>
-      <c r="E612" t="s">
-[...34 lines deleted...]
-      <c r="D613">
+      <c r="E613" t="s">
+        <v>57</v>
+      </c>
+      <c r="F613" t="s">
+        <v>17</v>
+      </c>
+      <c r="G613"/>
+      <c r="H613" t="s">
+        <v>1806</v>
+      </c>
+      <c r="I613" t="s">
+        <v>17</v>
+      </c>
+      <c r="J613" t="s">
+        <v>17</v>
+      </c>
+      <c r="K613" t="s">
+        <v>17</v>
+      </c>
+      <c r="L613" t="s">
+        <v>17</v>
+      </c>
+      <c r="M613"/>
+    </row>
+    <row r="614" spans="1:13">
+      <c r="A614" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B614"/>
+      <c r="C614" t="s">
+        <v>65</v>
+      </c>
+      <c r="D614">
         <v>1973</v>
       </c>
-      <c r="E613" t="s">
-[...36 lines deleted...]
-      <c r="D614">
+      <c r="E614" t="s">
+        <v>57</v>
+      </c>
+      <c r="F614" t="s">
+        <v>17</v>
+      </c>
+      <c r="G614"/>
+      <c r="H614" t="s">
+        <v>1808</v>
+      </c>
+      <c r="I614" t="s">
+        <v>17</v>
+      </c>
+      <c r="J614" t="s">
+        <v>17</v>
+      </c>
+      <c r="K614" t="s">
+        <v>17</v>
+      </c>
+      <c r="L614" t="s">
+        <v>17</v>
+      </c>
+      <c r="M614"/>
+    </row>
+    <row r="615" spans="1:13">
+      <c r="A615" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C615" t="s">
+        <v>15</v>
+      </c>
+      <c r="D615">
         <v>1993</v>
       </c>
-      <c r="E614" t="s">
-[...38 lines deleted...]
-      <c r="D615">
+      <c r="E615" t="s">
+        <v>603</v>
+      </c>
+      <c r="F615" t="s">
+        <v>29</v>
+      </c>
+      <c r="G615" t="s">
+        <v>58</v>
+      </c>
+      <c r="H615" t="s">
+        <v>1811</v>
+      </c>
+      <c r="I615" t="s">
+        <v>17</v>
+      </c>
+      <c r="J615" t="s">
+        <v>17</v>
+      </c>
+      <c r="K615" t="s">
+        <v>17</v>
+      </c>
+      <c r="L615" t="s">
+        <v>17</v>
+      </c>
+      <c r="M615"/>
+    </row>
+    <row r="616" spans="1:13">
+      <c r="A616" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C616" t="s">
+        <v>21</v>
+      </c>
+      <c r="D616">
         <v>1978</v>
       </c>
-      <c r="E615" t="s">
-[...36 lines deleted...]
-      <c r="D616">
+      <c r="E616" t="s">
+        <v>57</v>
+      </c>
+      <c r="F616" t="s">
+        <v>17</v>
+      </c>
+      <c r="G616"/>
+      <c r="H616" t="s">
+        <v>1814</v>
+      </c>
+      <c r="I616" t="s">
+        <v>29</v>
+      </c>
+      <c r="J616" t="s">
+        <v>29</v>
+      </c>
+      <c r="K616" t="s">
+        <v>17</v>
+      </c>
+      <c r="L616" t="s">
+        <v>17</v>
+      </c>
+      <c r="M616"/>
+    </row>
+    <row r="617" spans="1:13">
+      <c r="A617" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1816</v>
+      </c>
+      <c r="C617" t="s">
+        <v>65</v>
+      </c>
+      <c r="D617">
         <v>1990</v>
       </c>
-      <c r="E616" t="s">
-[...38 lines deleted...]
-      <c r="D617">
+      <c r="E617" t="s">
+        <v>57</v>
+      </c>
+      <c r="F617" t="s">
+        <v>29</v>
+      </c>
+      <c r="G617" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H617" t="s">
+        <v>1817</v>
+      </c>
+      <c r="I617" t="s">
+        <v>17</v>
+      </c>
+      <c r="J617" t="s">
+        <v>17</v>
+      </c>
+      <c r="K617" t="s">
+        <v>17</v>
+      </c>
+      <c r="L617" t="s">
+        <v>17</v>
+      </c>
+      <c r="M617"/>
+    </row>
+    <row r="618" spans="1:13">
+      <c r="A618" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C618" t="s">
+        <v>21</v>
+      </c>
+      <c r="D618">
         <v>1996</v>
       </c>
-      <c r="E617" t="s">
-[...38 lines deleted...]
-      <c r="D618">
+      <c r="E618" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F618" t="s">
+        <v>29</v>
+      </c>
+      <c r="G618" t="s">
+        <v>214</v>
+      </c>
+      <c r="H618" t="s">
+        <v>1820</v>
+      </c>
+      <c r="I618" t="s">
+        <v>17</v>
+      </c>
+      <c r="J618" t="s">
+        <v>17</v>
+      </c>
+      <c r="K618" t="s">
+        <v>17</v>
+      </c>
+      <c r="L618" t="s">
+        <v>17</v>
+      </c>
+      <c r="M618"/>
+    </row>
+    <row r="619" spans="1:13">
+      <c r="A619" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C619" t="s">
+        <v>65</v>
+      </c>
+      <c r="D619">
         <v>1981</v>
       </c>
-      <c r="E618" t="s">
-[...36 lines deleted...]
-      <c r="D619">
+      <c r="E619" t="s">
+        <v>57</v>
+      </c>
+      <c r="F619" t="s">
+        <v>17</v>
+      </c>
+      <c r="G619"/>
+      <c r="H619" t="s">
+        <v>1823</v>
+      </c>
+      <c r="I619" t="s">
+        <v>17</v>
+      </c>
+      <c r="J619" t="s">
+        <v>17</v>
+      </c>
+      <c r="K619" t="s">
+        <v>17</v>
+      </c>
+      <c r="L619" t="s">
+        <v>17</v>
+      </c>
+      <c r="M619"/>
+    </row>
+    <row r="620" spans="1:13">
+      <c r="A620" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C620" t="s">
+        <v>15</v>
+      </c>
+      <c r="D620">
         <v>2001</v>
       </c>
-      <c r="E619" t="s">
-[...26 lines deleted...]
-      <c r="N619"/>
+      <c r="E620" t="s">
+        <v>1262</v>
+      </c>
+      <c r="F620" t="s">
+        <v>29</v>
+      </c>
+      <c r="G620" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H620" t="s">
+        <v>1827</v>
+      </c>
+      <c r="I620" t="s">
+        <v>17</v>
+      </c>
+      <c r="J620" t="s">
+        <v>17</v>
+      </c>
+      <c r="K620" t="s">
+        <v>17</v>
+      </c>
+      <c r="L620" t="s">
+        <v>17</v>
+      </c>
+      <c r="M620"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>