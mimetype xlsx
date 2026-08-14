--- v1 (2026-04-18)
+++ v2 (2026-08-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1828">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1855">
   <si>
     <t>Nome</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Ruolo</t>
   </si>
   <si>
     <t>Nascita</t>
   </si>
   <si>
     <t>Nazionalita</t>
   </si>
   <si>
     <t>Attivo</t>
   </si>
   <si>
     <t>Club Attuale</t>
   </si>
   <si>
     <t>Carriera</t>
   </si>
   <si>
@@ -527,50 +527,59 @@
   <si>
     <t>Borghi William</t>
   </si>
   <si>
     <t>525144/william-borghi</t>
   </si>
   <si>
     <t>Borradori Nathan</t>
   </si>
   <si>
     <t>foto/borradori.jpeg</t>
   </si>
   <si>
     <t>619124/nathan-borradori</t>
   </si>
   <si>
     <t>Bossi Luciano</t>
   </si>
   <si>
     <t>foto/bossi.png</t>
   </si>
   <si>
     <t>763012/luciano-bossi</t>
   </si>
   <si>
+    <t>Bosson David</t>
+  </si>
+  <si>
+    <t>foto/bosson.png</t>
+  </si>
+  <si>
+    <t>619123/david-bosson</t>
+  </si>
+  <si>
     <t>Botta Roman</t>
   </si>
   <si>
     <t>foto/botta.jpg</t>
   </si>
   <si>
     <t>SUI - ITA</t>
   </si>
   <si>
     <t>18482/roman-botta</t>
   </si>
   <si>
     <t>Boullion Francis</t>
   </si>
   <si>
     <t>foto/bouillon.jpg</t>
   </si>
   <si>
     <t>CAN - USA</t>
   </si>
   <si>
     <t>5371/francis-bouillon</t>
   </si>
   <si>
     <t>Brambilla Marzio</t>
@@ -1202,59 +1211,68 @@
   <si>
     <t>22280/laval-rocket</t>
   </si>
   <si>
     <t>126400/laurent-dauphin</t>
   </si>
   <si>
     <t>David Daniele</t>
   </si>
   <si>
     <t>268449/daniele-david</t>
   </si>
   <si>
     <t>Dazio Roberto</t>
   </si>
   <si>
     <t>307259/roberto-dazio</t>
   </si>
   <si>
     <t>Dazzi Ivano</t>
   </si>
   <si>
     <t>522266/ivano-dazzi</t>
   </si>
   <si>
+    <t>De Luca Jacopo</t>
+  </si>
+  <si>
+    <t>foto/delucaJ.jpg</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>690428/jacopo-de-luca</t>
+  </si>
+  <si>
     <t>De Luca Tommaso</t>
   </si>
   <si>
     <t>foto/deluca.jpg</t>
   </si>
   <si>
-    <t>ITA</t>
-[...1 lines deleted...]
-  <si>
     <t>692623/tommaso-de-luca</t>
   </si>
   <si>
     <t>De Marco Ab</t>
   </si>
   <si>
     <t>foto/demarco.jpg</t>
   </si>
   <si>
     <t>84318/ab-demarco,-jr.</t>
   </si>
   <si>
     <t>Del Ponte Karim</t>
   </si>
   <si>
     <t>foto/delponte.jpg</t>
   </si>
   <si>
     <t>236778/karim-del-ponte</t>
   </si>
   <si>
     <t>Dell'Agnola Ivan</t>
   </si>
   <si>
     <t>535500/ivan-dell-agnola</t>
@@ -1328,50 +1346,53 @@
   <si>
     <t>foto/descloux.jpg</t>
   </si>
   <si>
     <t>98325/gauthier-descloux</t>
   </si>
   <si>
     <t>Di Pietro Paul</t>
   </si>
   <si>
     <t>foto/dipietro1.jpg</t>
   </si>
   <si>
     <t>CAN-CH</t>
   </si>
   <si>
     <t>10654/paul-dipietro</t>
   </si>
   <si>
     <t>DiDomenico Chris</t>
   </si>
   <si>
     <t>foto/DiDo.jpg</t>
   </si>
   <si>
+    <t>15/if-bjorkloven</t>
+  </si>
+  <si>
     <t>11319/chris-didomenico</t>
   </si>
   <si>
     <t>Domenichelli Hnat</t>
   </si>
   <si>
     <t>foto/domhnatz.jpg</t>
   </si>
   <si>
     <t>10650/hnat-domenichelli</t>
   </si>
   <si>
     <t>Domenighetti Gionata</t>
   </si>
   <si>
     <t>foto/domenig.jpg</t>
   </si>
   <si>
     <t>35225/gionata-domenighetti</t>
   </si>
   <si>
     <t>Donati Gianni</t>
   </si>
   <si>
     <t>foto/donati.jpg</t>
@@ -1670,50 +1691,59 @@
   <si>
     <t>119/adler-mannheim</t>
   </si>
   <si>
     <t>148120/tobias-fohrler</t>
   </si>
   <si>
     <t>Fora Michael</t>
   </si>
   <si>
     <t>foto/fora.jpg</t>
   </si>
   <si>
     <t>93107/michael-fora</t>
   </si>
   <si>
     <t>Forget Dominic</t>
   </si>
   <si>
     <t>foto/forget.jpg</t>
   </si>
   <si>
     <t>6640/dominic-forget</t>
   </si>
   <si>
+    <t>Forget Jordan</t>
+  </si>
+  <si>
+    <t>foto/forget_j.jpg</t>
+  </si>
+  <si>
+    <t>799001/jordan-forget</t>
+  </si>
+  <si>
     <t>Formenton Alex</t>
   </si>
   <si>
     <t>foto/formenton.jpg</t>
   </si>
   <si>
     <t>273622/alex-formenton</t>
   </si>
   <si>
     <t>hatrick_formenton.html</t>
   </si>
   <si>
     <t>Fornasier Loris</t>
   </si>
   <si>
     <t>697113/loris-fornasier</t>
   </si>
   <si>
     <t>Forster Marcel</t>
   </si>
   <si>
     <t>232247/marcel-forster</t>
   </si>
   <si>
     <t>Foschi Mauro</t>
@@ -2717,50 +2747,59 @@
   <si>
     <t>Jurt Andreas</t>
   </si>
   <si>
     <t>243773/andreas-jurt</t>
   </si>
   <si>
     <t>Juvonen Janne</t>
   </si>
   <si>
     <t>foto/juvonen.jpg</t>
   </si>
   <si>
     <t>128/kolner-haie</t>
   </si>
   <si>
     <t>51566/janne-juvonen</t>
   </si>
   <si>
     <t>Jäggi Jürg</t>
   </si>
   <si>
     <t>256786/jurg-jaggi</t>
   </si>
   <si>
+    <t>Järventie Roby</t>
+  </si>
+  <si>
+    <t>foto/jarventie.jpg</t>
+  </si>
+  <si>
+    <t>534236/roby-jarventie</t>
+  </si>
+  <si>
     <t>Kaltenbacher Bruno</t>
   </si>
   <si>
     <t>foto/kbacher.jpg</t>
   </si>
   <si>
     <t>232906/bruno-kaltenbacher</t>
   </si>
   <si>
     <t>Kamber Olivier</t>
   </si>
   <si>
     <t>foto/kamber_o.jpg</t>
   </si>
   <si>
     <t>12692/oliver-kamber</t>
   </si>
   <si>
     <t>Kamensky Valery</t>
   </si>
   <si>
     <t>foto/kamenski.jpg</t>
   </si>
   <si>
     <t>21350/valeri-kamensky</t>
@@ -2819,50 +2858,59 @@
   <si>
     <t>foto/kinrade.jpg</t>
   </si>
   <si>
     <t>34094/geoff-kinrade</t>
   </si>
   <si>
     <t>Kneubühler Johnny</t>
   </si>
   <si>
     <t>foto/kneubuler.jpg</t>
   </si>
   <si>
     <t>187696/johnny-kneubuehler</t>
   </si>
   <si>
     <t>Kobach Reto</t>
   </si>
   <si>
     <t>foto/kobach.jpg</t>
   </si>
   <si>
     <t>12666/reto-kobach</t>
   </si>
   <si>
+    <t>Kodytek Petr</t>
+  </si>
+  <si>
+    <t>foto/koditek.jpg</t>
+  </si>
+  <si>
+    <t>215526/petr-kodytek</t>
+  </si>
+  <si>
     <t>Kohn Ladislav</t>
   </si>
   <si>
     <t>foto/kohn.jpg</t>
   </si>
   <si>
     <t>3573/ladislav-kohn</t>
   </si>
   <si>
     <t>Korhonen Jari</t>
   </si>
   <si>
     <t>foto/korhonen.jpg</t>
   </si>
   <si>
     <t>6500/jari-korhonen</t>
   </si>
   <si>
     <t>Kostner Diego</t>
   </si>
   <si>
     <t>foto/kostner.jpg</t>
   </si>
   <si>
     <t>34623/diego-kostner</t>
@@ -3191,50 +3239,53 @@
   <si>
     <t>60771/marc-leuenberger</t>
   </si>
   <si>
     <t>Leuenberger Rolf</t>
   </si>
   <si>
     <t>280108/rolf-leuenberger</t>
   </si>
   <si>
     <t>Lilja Andreas</t>
   </si>
   <si>
     <t>foto/lilja.jpg</t>
   </si>
   <si>
     <t>726/andreas-lilja</t>
   </si>
   <si>
     <t>Lilja Jakob</t>
   </si>
   <si>
     <t>foto/lilja_jakob.jpg</t>
   </si>
   <si>
+    <t>150/vienna-capitals</t>
+  </si>
+  <si>
     <t>16800/jakob-lilja</t>
   </si>
   <si>
     <t>Lindemann Guido</t>
   </si>
   <si>
     <t>foto/lindemanng.jpg</t>
   </si>
   <si>
     <t>98874/guido-lindemann</t>
   </si>
   <si>
     <t>Liniger Michael</t>
   </si>
   <si>
     <t>foto/liniger.jpg</t>
   </si>
   <si>
     <t>18947/michael-liniger</t>
   </si>
   <si>
     <t>Lipiansky Jan</t>
   </si>
   <si>
     <t>foto/lipianski.jpg</t>
@@ -4046,50 +4097,59 @@
   <si>
     <t>4309/sc-hohenems</t>
   </si>
   <si>
     <t>348282/julian-payr</t>
   </si>
   <si>
     <t>Pedretti Marco</t>
   </si>
   <si>
     <t>foto/pedretti.jpg</t>
   </si>
   <si>
     <t>34821/marco-pedretti</t>
   </si>
   <si>
     <t>Pedrini Massimo</t>
   </si>
   <si>
     <t>foto/pedrini.gif</t>
   </si>
   <si>
     <t>204998/massimo-pedrini</t>
   </si>
   <si>
+    <t>Pekar Matej</t>
+  </si>
+  <si>
+    <t>foto/pekar.jpg</t>
+  </si>
+  <si>
+    <t>930791/matej-peka?</t>
+  </si>
+  <si>
     <t>Pellegrini Franco</t>
   </si>
   <si>
     <t>548309/franco-pellegrini</t>
   </si>
   <si>
     <t>Perkovic Krunoslav</t>
   </si>
   <si>
     <t>foto/perkovic.png</t>
   </si>
   <si>
     <t>16514/krunoslav-perkovic</t>
   </si>
   <si>
     <t>Perlini Brendan</t>
   </si>
   <si>
     <t>foto/1000000070.png</t>
   </si>
   <si>
     <t>186992/brendan-perlini</t>
   </si>
   <si>
     <t>Perrault Joel</t>
@@ -4103,50 +4163,53 @@
   <si>
     <t>Pesonen Janne</t>
   </si>
   <si>
     <t>foto/pesonen.jpg</t>
   </si>
   <si>
     <t>4285/janne-pesonen</t>
   </si>
   <si>
     <t>Pestoni Inti</t>
   </si>
   <si>
     <t>foto/pestoni.jpg</t>
   </si>
   <si>
     <t>34822/inti-pestoni</t>
   </si>
   <si>
     <t>Petan Nicolas</t>
   </si>
   <si>
     <t>foto/petan.png</t>
   </si>
   <si>
+    <t>22214/shanghai-dragons</t>
+  </si>
+  <si>
     <t>82305/nicolas-petan</t>
   </si>
   <si>
     <t>Petrov Oleg</t>
   </si>
   <si>
     <t>foto/petrov.jpg</t>
   </si>
   <si>
     <t>10844/oleg-petrov</t>
   </si>
   <si>
     <t>Petrovicky Robert</t>
   </si>
   <si>
     <t>foto/petrovicky.jpg</t>
   </si>
   <si>
     <t>1916/robert-petrovicky</t>
   </si>
   <si>
     <t>Peverelli Carlo</t>
   </si>
   <si>
     <t>763042/carlo-peverelli</t>
@@ -4577,50 +4640,59 @@
   <si>
     <t>Schena Thomas</t>
   </si>
   <si>
     <t>foto/schena.jpg</t>
   </si>
   <si>
     <t>16507/thomas-schena</t>
   </si>
   <si>
     <t>Scherrer Enrico</t>
   </si>
   <si>
     <t>262356/enrico-scherrer</t>
   </si>
   <si>
     <t>Schlagenhauf Roman</t>
   </si>
   <si>
     <t>foto/shlag.jpg</t>
   </si>
   <si>
     <t>11836/roman-schlagenhauf</t>
   </si>
   <si>
+    <t>Schnarr Nate</t>
+  </si>
+  <si>
+    <t>foto/schnarr.png</t>
+  </si>
+  <si>
+    <t>283248/nate-schnarr</t>
+  </si>
+  <si>
     <t>Schneider Cory</t>
   </si>
   <si>
     <t>foto/schneider.jpg</t>
   </si>
   <si>
     <t>9203/cory-schneider</t>
   </si>
   <si>
     <t>Schneider David</t>
   </si>
   <si>
     <t>foto/schneider_d.jpg</t>
   </si>
   <si>
     <t>3601/david-schneider</t>
   </si>
   <si>
     <t>Schulthess Marc</t>
   </si>
   <si>
     <t>foto/schulthess1.jpg</t>
   </si>
   <si>
     <t>18950/marc-schulthess</t>
@@ -4640,101 +4712,107 @@
   <si>
     <t>foto/schwab.jpg</t>
   </si>
   <si>
     <t>367912/robin-schwab</t>
   </si>
   <si>
     <t>Schönenberger Lovis</t>
   </si>
   <si>
     <t>foto/schonen.JPG</t>
   </si>
   <si>
     <t>16504/lovis-schonenberger</t>
   </si>
   <si>
     <t>Sciaroni Gregory</t>
   </si>
   <si>
     <t>foto/sciaroni.jpg</t>
   </si>
   <si>
     <t>11839/gregory-sciaroni</t>
   </si>
   <si>
+    <t>Scilacci Elia</t>
+  </si>
+  <si>
+    <t>foto/sccilacci_e.png</t>
+  </si>
+  <si>
+    <t>965999/elia-scilacci</t>
+  </si>
+  <si>
     <t>Scilacci Nadir</t>
   </si>
   <si>
     <t>foto/scilacci.jpeg</t>
   </si>
   <si>
     <t>4069/ehc-winterthur</t>
   </si>
   <si>
     <t>749306/nadir-scilacci</t>
   </si>
   <si>
     <t>Sedlak Zdenek</t>
   </si>
   <si>
     <t>foto/sedlak.jpg</t>
   </si>
   <si>
     <t>18483/zdenek-sedlak</t>
   </si>
   <si>
     <t>Senn Gilles</t>
   </si>
   <si>
     <t>foto/senn.png</t>
   </si>
   <si>
     <t>164037/gilles-senn</t>
   </si>
   <si>
     <t>Shastin Yegor</t>
   </si>
   <si>
     <t>foto/shastin.jpg</t>
   </si>
   <si>
     <t>RUS - UKR</t>
   </si>
   <si>
     <t>9560/yegor-shastin</t>
   </si>
   <si>
     <t>Shore Nick</t>
   </si>
   <si>
     <t>foto/shore.jpg</t>
   </si>
   <si>
-    <t>6/linkoping-hc</t>
-[...1 lines deleted...]
-  <si>
     <t>20724/nick-shore</t>
   </si>
   <si>
     <t>Shäfer Nolan</t>
   </si>
   <si>
     <t>foto/shafer.jpg</t>
   </si>
   <si>
     <t>8874/nolan-schaefer</t>
   </si>
   <si>
     <t>Sidler Patrick</t>
   </si>
   <si>
     <t>foto/sidler.jpg</t>
   </si>
   <si>
     <t>20603/patrick-sidler</t>
   </si>
   <si>
     <t>Simun Jan</t>
   </si>
   <si>
     <t>foto/simun.gif</t>
@@ -5031,50 +5109,53 @@
     <t>Ticozzi Fabrizio</t>
   </si>
   <si>
     <t>foto/ticozzi_f.gif</t>
   </si>
   <si>
     <t>522263/fabrizio-ticozzi</t>
   </si>
   <si>
     <t>bicio.pdf</t>
   </si>
   <si>
     <t>Ticozzi Iginio</t>
   </si>
   <si>
     <t>Ticozzi Orlando</t>
   </si>
   <si>
     <t>763045/orlando-ticozzi</t>
   </si>
   <si>
     <t>Tierney Chris</t>
   </si>
   <si>
     <t>foto/tierney.png</t>
+  </si>
+  <si>
+    <t>1678/dinamo-minsk</t>
   </si>
   <si>
     <t>92677/chris-tierney</t>
   </si>
   <si>
     <t>Tilikainen Jukka</t>
   </si>
   <si>
     <t>foto/tilik.jpg</t>
   </si>
   <si>
     <t>262/jukka-tiilikainen</t>
   </si>
   <si>
     <t>Tobler Michael</t>
   </si>
   <si>
     <t>foto/tobler.jpg</t>
   </si>
   <si>
     <t>18474/michael-tobler</t>
   </si>
   <si>
     <t>Togni Stefano</t>
   </si>
@@ -5842,51 +5923,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M620"/>
+  <dimension ref="A1:M628"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="26" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
@@ -7718,21048 +7799,21362 @@
       <c r="I50" t="s">
         <v>17</v>
       </c>
       <c r="J50" t="s">
         <v>17</v>
       </c>
       <c r="K50" t="s">
         <v>17</v>
       </c>
       <c r="L50" t="s">
         <v>17</v>
       </c>
       <c r="M50"/>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" t="s">
         <v>171</v>
       </c>
       <c r="B51" t="s">
         <v>172</v>
       </c>
       <c r="C51" t="s">
         <v>21</v>
       </c>
       <c r="D51">
-        <v>1984</v>
+        <v>2006</v>
       </c>
       <c r="E51" t="s">
+        <v>57</v>
+      </c>
+      <c r="F51" t="s">
+        <v>29</v>
+      </c>
+      <c r="G51" t="s">
+        <v>58</v>
+      </c>
+      <c r="H51" t="s">
         <v>173</v>
-      </c>
-[...5 lines deleted...]
-        <v>174</v>
       </c>
       <c r="I51" t="s">
         <v>17</v>
       </c>
       <c r="J51" t="s">
         <v>17</v>
       </c>
       <c r="K51" t="s">
         <v>17</v>
       </c>
       <c r="L51" t="s">
         <v>17</v>
       </c>
       <c r="M51"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" t="s">
+        <v>174</v>
+      </c>
+      <c r="B52" t="s">
         <v>175</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
+        <v>21</v>
+      </c>
+      <c r="D52">
+        <v>1984</v>
+      </c>
+      <c r="E52" t="s">
         <v>176</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="I52" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J52" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K52" t="s">
         <v>17</v>
       </c>
       <c r="L52" t="s">
         <v>17</v>
       </c>
       <c r="M52"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" t="s">
+        <v>178</v>
+      </c>
+      <c r="B53" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="C53" t="s">
         <v>15</v>
       </c>
       <c r="D53">
-        <v>1966</v>
+        <v>1985</v>
       </c>
       <c r="E53" t="s">
-        <v>49</v>
+        <v>180</v>
       </c>
       <c r="F53" t="s">
         <v>17</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
         <v>181</v>
       </c>
       <c r="I53" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J53" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K53" t="s">
         <v>17</v>
       </c>
       <c r="L53" t="s">
         <v>17</v>
       </c>
       <c r="M53"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" t="s">
         <v>182</v>
       </c>
-      <c r="B54"/>
+      <c r="B54" t="s">
+        <v>183</v>
+      </c>
       <c r="C54" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D54">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="E54" t="s">
         <v>49</v>
       </c>
       <c r="F54" t="s">
         <v>17</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I54" t="s">
         <v>17</v>
       </c>
       <c r="J54" t="s">
         <v>17</v>
       </c>
       <c r="K54" t="s">
         <v>17</v>
       </c>
       <c r="L54" t="s">
         <v>17</v>
       </c>
       <c r="M54"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B55"/>
       <c r="C55" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D55">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="E55" t="s">
         <v>49</v>
       </c>
       <c r="F55" t="s">
         <v>17</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I55" t="s">
         <v>17</v>
       </c>
       <c r="J55" t="s">
         <v>17</v>
       </c>
       <c r="K55" t="s">
         <v>17</v>
       </c>
       <c r="L55" t="s">
         <v>17</v>
       </c>
       <c r="M55"/>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B56" t="s">
         <v>187</v>
       </c>
+      <c r="B56"/>
       <c r="C56" t="s">
         <v>15</v>
       </c>
       <c r="D56">
-        <v>1982</v>
+        <v>1969</v>
       </c>
       <c r="E56" t="s">
-        <v>188</v>
+        <v>49</v>
       </c>
       <c r="F56" t="s">
         <v>17</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="I56" t="s">
         <v>17</v>
       </c>
       <c r="J56" t="s">
         <v>17</v>
       </c>
       <c r="K56" t="s">
         <v>17</v>
       </c>
       <c r="L56" t="s">
         <v>17</v>
       </c>
       <c r="M56"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" t="s">
+        <v>189</v>
+      </c>
+      <c r="B57" t="s">
         <v>190</v>
       </c>
-      <c r="B57"/>
       <c r="C57" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D57">
-        <v>1963</v>
+        <v>1982</v>
       </c>
       <c r="E57" t="s">
         <v>191</v>
       </c>
       <c r="F57" t="s">
         <v>17</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
         <v>192</v>
       </c>
       <c r="I57" t="s">
         <v>17</v>
       </c>
       <c r="J57" t="s">
         <v>17</v>
       </c>
       <c r="K57" t="s">
         <v>17</v>
       </c>
       <c r="L57" t="s">
         <v>17</v>
       </c>
       <c r="M57"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" t="s">
         <v>193</v>
       </c>
-      <c r="B58" t="s">
+      <c r="B58"/>
+      <c r="C58" t="s">
+        <v>21</v>
+      </c>
+      <c r="D58">
+        <v>1963</v>
+      </c>
+      <c r="E58" t="s">
         <v>194</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F58" t="s">
         <v>17</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
         <v>195</v>
       </c>
       <c r="I58" t="s">
         <v>17</v>
       </c>
       <c r="J58" t="s">
         <v>17</v>
       </c>
       <c r="K58" t="s">
         <v>17</v>
       </c>
       <c r="L58" t="s">
         <v>17</v>
       </c>
       <c r="M58"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" t="s">
         <v>196</v>
       </c>
       <c r="B59" t="s">
         <v>197</v>
       </c>
       <c r="C59" t="s">
         <v>21</v>
       </c>
       <c r="D59">
-        <v>1970</v>
+        <v>1987</v>
       </c>
       <c r="E59" t="s">
         <v>49</v>
       </c>
       <c r="F59" t="s">
         <v>17</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
         <v>198</v>
       </c>
       <c r="I59" t="s">
         <v>17</v>
       </c>
       <c r="J59" t="s">
         <v>17</v>
       </c>
       <c r="K59" t="s">
         <v>17</v>
       </c>
       <c r="L59" t="s">
         <v>17</v>
       </c>
       <c r="M59"/>
     </row>
     <row r="60" spans="1:13">
       <c r="A60" t="s">
         <v>199</v>
       </c>
       <c r="B60" t="s">
         <v>200</v>
       </c>
       <c r="C60" t="s">
         <v>21</v>
       </c>
       <c r="D60">
-        <v>1999</v>
+        <v>1970</v>
       </c>
       <c r="E60" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="F60" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G60" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60"/>
+      <c r="H60" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="I60" t="s">
         <v>17</v>
       </c>
       <c r="J60" t="s">
         <v>17</v>
       </c>
       <c r="K60" t="s">
         <v>17</v>
       </c>
       <c r="L60" t="s">
         <v>17</v>
       </c>
       <c r="M60"/>
     </row>
     <row r="61" spans="1:13">
       <c r="A61" t="s">
+        <v>202</v>
+      </c>
+      <c r="B61" t="s">
         <v>203</v>
       </c>
-      <c r="B61" t="s">
+      <c r="C61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61">
+        <v>1999</v>
+      </c>
+      <c r="E61" t="s">
+        <v>57</v>
+      </c>
+      <c r="F61" t="s">
+        <v>29</v>
+      </c>
+      <c r="G61" t="s">
         <v>204</v>
       </c>
-      <c r="C61" t="s">
-[...11 lines deleted...]
-      <c r="G61"/>
       <c r="H61" t="s">
         <v>205</v>
       </c>
       <c r="I61" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J61" t="s">
         <v>17</v>
       </c>
       <c r="K61" t="s">
         <v>17</v>
       </c>
       <c r="L61" t="s">
         <v>17</v>
       </c>
       <c r="M61"/>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" t="s">
         <v>206</v>
       </c>
       <c r="B62" t="s">
         <v>207</v>
       </c>
       <c r="C62" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D62">
-        <v>1978</v>
+        <v>1961</v>
       </c>
       <c r="E62" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="F62" t="s">
         <v>17</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
         <v>208</v>
       </c>
       <c r="I62" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J62" t="s">
         <v>17</v>
       </c>
       <c r="K62" t="s">
         <v>17</v>
       </c>
       <c r="L62" t="s">
         <v>17</v>
       </c>
       <c r="M62"/>
     </row>
     <row r="63" spans="1:13">
       <c r="A63" t="s">
         <v>209</v>
       </c>
       <c r="B63" t="s">
         <v>210</v>
       </c>
       <c r="C63" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D63">
-        <v>1980</v>
+        <v>1978</v>
       </c>
       <c r="E63" t="s">
         <v>49</v>
       </c>
       <c r="F63" t="s">
         <v>17</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
         <v>211</v>
       </c>
       <c r="I63" t="s">
         <v>17</v>
       </c>
       <c r="J63" t="s">
         <v>17</v>
       </c>
       <c r="K63" t="s">
         <v>17</v>
       </c>
       <c r="L63" t="s">
         <v>17</v>
       </c>
       <c r="M63"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" t="s">
         <v>212</v>
       </c>
       <c r="B64" t="s">
         <v>213</v>
       </c>
       <c r="C64" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D64">
-        <v>1997</v>
+        <v>1980</v>
       </c>
       <c r="E64" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="F64" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G64" t="s">
+        <v>17</v>
+      </c>
+      <c r="G64"/>
+      <c r="H64" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="I64" t="s">
         <v>17</v>
       </c>
       <c r="J64" t="s">
         <v>17</v>
       </c>
       <c r="K64" t="s">
         <v>17</v>
       </c>
       <c r="L64" t="s">
         <v>17</v>
       </c>
       <c r="M64"/>
     </row>
     <row r="65" spans="1:13">
       <c r="A65" t="s">
+        <v>215</v>
+      </c>
+      <c r="B65" t="s">
         <v>216</v>
       </c>
-      <c r="B65" t="s">
+      <c r="C65" t="s">
+        <v>15</v>
+      </c>
+      <c r="D65">
+        <v>1997</v>
+      </c>
+      <c r="E65" t="s">
+        <v>57</v>
+      </c>
+      <c r="F65" t="s">
+        <v>29</v>
+      </c>
+      <c r="G65" t="s">
         <v>217</v>
       </c>
-      <c r="C65" t="s">
-[...11 lines deleted...]
-      <c r="G65"/>
       <c r="H65" t="s">
         <v>218</v>
       </c>
       <c r="I65" t="s">
         <v>17</v>
       </c>
       <c r="J65" t="s">
         <v>17</v>
       </c>
       <c r="K65" t="s">
         <v>17</v>
       </c>
       <c r="L65" t="s">
         <v>17</v>
       </c>
       <c r="M65"/>
     </row>
     <row r="66" spans="1:13">
       <c r="A66" t="s">
         <v>219</v>
       </c>
       <c r="B66" t="s">
         <v>220</v>
       </c>
       <c r="C66" t="s">
         <v>21</v>
       </c>
       <c r="D66">
-        <v>1987</v>
+        <v>1950</v>
       </c>
       <c r="E66" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
         <v>221</v>
       </c>
       <c r="I66" t="s">
         <v>17</v>
       </c>
       <c r="J66" t="s">
         <v>17</v>
       </c>
       <c r="K66" t="s">
         <v>17</v>
       </c>
       <c r="L66" t="s">
         <v>17</v>
       </c>
       <c r="M66"/>
     </row>
     <row r="67" spans="1:13">
       <c r="A67" t="s">
         <v>222</v>
       </c>
       <c r="B67" t="s">
         <v>223</v>
       </c>
       <c r="C67" t="s">
         <v>21</v>
       </c>
       <c r="D67">
-        <v>1957</v>
+        <v>1987</v>
       </c>
       <c r="E67" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="F67" t="s">
         <v>17</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
         <v>224</v>
       </c>
       <c r="I67" t="s">
         <v>17</v>
       </c>
       <c r="J67" t="s">
         <v>17</v>
       </c>
       <c r="K67" t="s">
         <v>17</v>
       </c>
       <c r="L67" t="s">
         <v>17</v>
       </c>
       <c r="M67"/>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" t="s">
         <v>225</v>
       </c>
       <c r="B68" t="s">
         <v>226</v>
       </c>
       <c r="C68" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D68">
-        <v>1984</v>
+        <v>1957</v>
       </c>
       <c r="E68" t="s">
         <v>49</v>
       </c>
       <c r="F68" t="s">
         <v>17</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
         <v>227</v>
       </c>
       <c r="I68" t="s">
         <v>17</v>
       </c>
       <c r="J68" t="s">
         <v>17</v>
       </c>
       <c r="K68" t="s">
         <v>17</v>
       </c>
       <c r="L68" t="s">
         <v>17</v>
       </c>
       <c r="M68"/>
     </row>
     <row r="69" spans="1:13">
       <c r="A69" t="s">
         <v>228</v>
       </c>
       <c r="B69" t="s">
         <v>229</v>
       </c>
       <c r="C69" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D69">
-        <v>2000</v>
+        <v>1984</v>
       </c>
       <c r="E69" t="s">
-        <v>150</v>
+        <v>49</v>
       </c>
       <c r="F69" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G69"/>
       <c r="H69" t="s">
         <v>230</v>
       </c>
       <c r="I69" t="s">
         <v>17</v>
       </c>
       <c r="J69" t="s">
         <v>17</v>
       </c>
       <c r="K69" t="s">
         <v>17</v>
       </c>
       <c r="L69" t="s">
         <v>17</v>
       </c>
       <c r="M69"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" t="s">
         <v>231</v>
       </c>
       <c r="B70" t="s">
         <v>232</v>
       </c>
       <c r="C70" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D70">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="E70" t="s">
-        <v>80</v>
+        <v>150</v>
       </c>
       <c r="F70" t="s">
         <v>29</v>
       </c>
       <c r="G70" t="s">
+        <v>217</v>
+      </c>
+      <c r="H70" t="s">
         <v>233</v>
       </c>
-      <c r="H70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I70" t="s">
         <v>17</v>
       </c>
       <c r="J70" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K70" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L70" t="s">
         <v>17</v>
       </c>
       <c r="M70"/>
     </row>
     <row r="71" spans="1:13">
       <c r="A71" t="s">
+        <v>234</v>
+      </c>
+      <c r="B71" t="s">
         <v>235</v>
       </c>
-      <c r="B71" t="s">
+      <c r="C71" t="s">
+        <v>15</v>
+      </c>
+      <c r="D71">
+        <v>1992</v>
+      </c>
+      <c r="E71" t="s">
+        <v>80</v>
+      </c>
+      <c r="F71" t="s">
+        <v>29</v>
+      </c>
+      <c r="G71" t="s">
         <v>236</v>
       </c>
-      <c r="C71" t="s">
-[...11 lines deleted...]
-      <c r="G71"/>
       <c r="H71" t="s">
         <v>237</v>
       </c>
       <c r="I71" t="s">
         <v>17</v>
       </c>
       <c r="J71" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K71" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L71" t="s">
         <v>17</v>
       </c>
       <c r="M71"/>
     </row>
     <row r="72" spans="1:13">
       <c r="A72" t="s">
         <v>238</v>
       </c>
       <c r="B72" t="s">
         <v>239</v>
       </c>
       <c r="C72" t="s">
         <v>21</v>
       </c>
       <c r="D72">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="E72" t="s">
-        <v>240</v>
+        <v>49</v>
       </c>
       <c r="F72" t="s">
         <v>17</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="I72" t="s">
         <v>17</v>
       </c>
       <c r="J72" t="s">
         <v>17</v>
       </c>
       <c r="K72" t="s">
         <v>17</v>
       </c>
       <c r="L72" t="s">
         <v>17</v>
       </c>
       <c r="M72"/>
     </row>
     <row r="73" spans="1:13">
       <c r="A73" t="s">
+        <v>241</v>
+      </c>
+      <c r="B73" t="s">
         <v>242</v>
       </c>
-      <c r="B73" t="s">
+      <c r="C73" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73">
+        <v>1973</v>
+      </c>
+      <c r="E73" t="s">
         <v>243</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F73" t="s">
         <v>17</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
         <v>244</v>
       </c>
       <c r="I73" t="s">
         <v>17</v>
       </c>
       <c r="J73" t="s">
         <v>17</v>
       </c>
       <c r="K73" t="s">
         <v>17</v>
       </c>
       <c r="L73" t="s">
         <v>17</v>
       </c>
       <c r="M73"/>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" t="s">
         <v>245</v>
       </c>
-      <c r="B74"/>
+      <c r="B74" t="s">
+        <v>246</v>
+      </c>
       <c r="C74" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D74">
-        <v>1956</v>
+        <v>1989</v>
       </c>
       <c r="E74" t="s">
         <v>49</v>
       </c>
       <c r="F74" t="s">
         <v>17</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I74" t="s">
         <v>17</v>
       </c>
       <c r="J74" t="s">
         <v>17</v>
       </c>
       <c r="K74" t="s">
         <v>17</v>
       </c>
       <c r="L74" t="s">
         <v>17</v>
       </c>
       <c r="M74"/>
     </row>
     <row r="75" spans="1:13">
       <c r="A75" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="B75" t="s">
         <v>248</v>
       </c>
+      <c r="B75"/>
       <c r="C75" t="s">
         <v>15</v>
       </c>
       <c r="D75">
-        <v>1990</v>
+        <v>1956</v>
       </c>
       <c r="E75" t="s">
         <v>49</v>
       </c>
       <c r="F75" t="s">
         <v>17</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
         <v>249</v>
       </c>
       <c r="I75" t="s">
         <v>17</v>
       </c>
       <c r="J75" t="s">
         <v>17</v>
       </c>
       <c r="K75" t="s">
         <v>17</v>
       </c>
       <c r="L75" t="s">
         <v>17</v>
       </c>
       <c r="M75"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" t="s">
         <v>250</v>
       </c>
-      <c r="B76"/>
+      <c r="B76" t="s">
+        <v>251</v>
+      </c>
       <c r="C76" t="s">
         <v>15</v>
       </c>
       <c r="D76">
-        <v>1947</v>
+        <v>1990</v>
       </c>
       <c r="E76" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="F76" t="s">
         <v>17</v>
       </c>
       <c r="G76"/>
-      <c r="H76"/>
+      <c r="H76" t="s">
+        <v>252</v>
+      </c>
       <c r="I76" t="s">
         <v>17</v>
       </c>
       <c r="J76" t="s">
         <v>17</v>
       </c>
       <c r="K76" t="s">
         <v>17</v>
       </c>
       <c r="L76" t="s">
         <v>17</v>
       </c>
       <c r="M76"/>
     </row>
     <row r="77" spans="1:13">
       <c r="A77" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="B77"/>
       <c r="C77" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D77">
-        <v>1955</v>
+        <v>1947</v>
       </c>
       <c r="E77" t="s">
         <v>57</v>
       </c>
       <c r="F77" t="s">
         <v>17</v>
       </c>
       <c r="G77"/>
-      <c r="H77" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H77"/>
       <c r="I77" t="s">
         <v>17</v>
       </c>
       <c r="J77" t="s">
         <v>17</v>
       </c>
       <c r="K77" t="s">
         <v>17</v>
       </c>
       <c r="L77" t="s">
         <v>17</v>
       </c>
       <c r="M77"/>
     </row>
     <row r="78" spans="1:13">
       <c r="A78" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B78"/>
       <c r="C78" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D78">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="E78" t="s">
         <v>57</v>
       </c>
       <c r="F78" t="s">
         <v>17</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I78" t="s">
         <v>17</v>
       </c>
       <c r="J78" t="s">
         <v>17</v>
       </c>
       <c r="K78" t="s">
         <v>17</v>
       </c>
       <c r="L78" t="s">
         <v>17</v>
       </c>
       <c r="M78"/>
     </row>
     <row r="79" spans="1:13">
       <c r="A79" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B79"/>
       <c r="C79" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D79">
-        <v>1951</v>
+        <v>1956</v>
       </c>
       <c r="E79" t="s">
         <v>57</v>
       </c>
       <c r="F79" t="s">
         <v>17</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I79" t="s">
         <v>17</v>
       </c>
       <c r="J79" t="s">
         <v>17</v>
       </c>
       <c r="K79" t="s">
         <v>17</v>
       </c>
       <c r="L79" t="s">
         <v>17</v>
       </c>
       <c r="M79"/>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B80"/>
-      <c r="C80"/>
+      <c r="C80" t="s">
+        <v>21</v>
+      </c>
       <c r="D80">
-        <v>1926</v>
+        <v>1951</v>
       </c>
       <c r="E80" t="s">
         <v>57</v>
       </c>
       <c r="F80" t="s">
         <v>17</v>
       </c>
       <c r="G80"/>
-      <c r="H80"/>
+      <c r="H80" t="s">
+        <v>259</v>
+      </c>
       <c r="I80" t="s">
         <v>17</v>
       </c>
       <c r="J80" t="s">
         <v>17</v>
       </c>
       <c r="K80" t="s">
         <v>17</v>
       </c>
       <c r="L80" t="s">
         <v>17</v>
       </c>
       <c r="M80"/>
     </row>
     <row r="81" spans="1:13">
       <c r="A81" t="s">
-        <v>258</v>
-[...6 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="B81"/>
+      <c r="C81"/>
       <c r="D81">
-        <v>1928</v>
+        <v>1926</v>
       </c>
       <c r="E81" t="s">
         <v>57</v>
       </c>
       <c r="F81" t="s">
         <v>17</v>
       </c>
       <c r="G81"/>
-      <c r="H81" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H81"/>
       <c r="I81" t="s">
         <v>17</v>
       </c>
       <c r="J81" t="s">
         <v>17</v>
       </c>
       <c r="K81" t="s">
         <v>17</v>
       </c>
       <c r="L81" t="s">
         <v>17</v>
       </c>
       <c r="M81"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" t="s">
         <v>261</v>
       </c>
       <c r="B82" t="s">
         <v>262</v>
       </c>
       <c r="C82" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D82">
-        <v>1965</v>
+        <v>1928</v>
       </c>
       <c r="E82" t="s">
         <v>57</v>
       </c>
       <c r="F82" t="s">
         <v>17</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
         <v>263</v>
       </c>
       <c r="I82" t="s">
         <v>17</v>
       </c>
       <c r="J82" t="s">
         <v>17</v>
       </c>
       <c r="K82" t="s">
         <v>17</v>
       </c>
       <c r="L82" t="s">
         <v>17</v>
       </c>
       <c r="M82"/>
     </row>
     <row r="83" spans="1:13">
       <c r="A83" t="s">
         <v>264</v>
       </c>
       <c r="B83" t="s">
         <v>265</v>
       </c>
       <c r="C83" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D83">
-        <v>1940</v>
+        <v>1965</v>
       </c>
       <c r="E83" t="s">
         <v>57</v>
       </c>
       <c r="F83" t="s">
         <v>17</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
         <v>266</v>
       </c>
       <c r="I83" t="s">
         <v>17</v>
       </c>
       <c r="J83" t="s">
         <v>17</v>
       </c>
       <c r="K83" t="s">
         <v>17</v>
       </c>
       <c r="L83" t="s">
         <v>17</v>
       </c>
-      <c r="M83" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M83"/>
     </row>
     <row r="84" spans="1:13">
       <c r="A84" t="s">
+        <v>267</v>
+      </c>
+      <c r="B84" t="s">
         <v>268</v>
       </c>
-      <c r="B84" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" t="s">
         <v>21</v>
       </c>
       <c r="D84">
-        <v>1985</v>
+        <v>1940</v>
       </c>
       <c r="E84" t="s">
         <v>57</v>
       </c>
       <c r="F84" t="s">
         <v>17</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
+        <v>269</v>
+      </c>
+      <c r="I84" t="s">
+        <v>17</v>
+      </c>
+      <c r="J84" t="s">
+        <v>17</v>
+      </c>
+      <c r="K84" t="s">
+        <v>17</v>
+      </c>
+      <c r="L84" t="s">
+        <v>17</v>
+      </c>
+      <c r="M84" t="s">
         <v>270</v>
       </c>
-      <c r="I84" t="s">
-[...11 lines deleted...]
-      <c r="M84"/>
     </row>
     <row r="85" spans="1:13">
       <c r="A85" t="s">
         <v>271</v>
       </c>
       <c r="B85" t="s">
         <v>272</v>
       </c>
       <c r="C85" t="s">
         <v>21</v>
       </c>
       <c r="D85">
-        <v>1972</v>
+        <v>1985</v>
       </c>
       <c r="E85" t="s">
         <v>57</v>
       </c>
       <c r="F85" t="s">
         <v>17</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
         <v>273</v>
       </c>
       <c r="I85" t="s">
         <v>17</v>
       </c>
       <c r="J85" t="s">
         <v>17</v>
       </c>
       <c r="K85" t="s">
         <v>17</v>
       </c>
       <c r="L85" t="s">
         <v>17</v>
       </c>
       <c r="M85"/>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="B86" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="C86" t="s">
         <v>21</v>
       </c>
       <c r="D86">
-        <v>1982</v>
+        <v>1972</v>
       </c>
       <c r="E86" t="s">
         <v>57</v>
       </c>
       <c r="F86" t="s">
         <v>17</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I86" t="s">
         <v>17</v>
       </c>
       <c r="J86" t="s">
         <v>17</v>
       </c>
       <c r="K86" t="s">
         <v>17</v>
       </c>
       <c r="L86" t="s">
         <v>17</v>
       </c>
       <c r="M86"/>
     </row>
     <row r="87" spans="1:13">
       <c r="A87" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-      <c r="C87"/>
+        <v>274</v>
+      </c>
+      <c r="B87" t="s">
+        <v>277</v>
+      </c>
+      <c r="C87" t="s">
+        <v>21</v>
+      </c>
       <c r="D87">
-        <v>1972</v>
+        <v>1982</v>
       </c>
       <c r="E87" t="s">
         <v>57</v>
       </c>
       <c r="F87" t="s">
         <v>17</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="I87" t="s">
         <v>17</v>
       </c>
       <c r="J87" t="s">
         <v>17</v>
       </c>
       <c r="K87" t="s">
         <v>17</v>
       </c>
       <c r="L87" t="s">
         <v>17</v>
       </c>
       <c r="M87"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="B88" t="s">
         <v>279</v>
       </c>
-      <c r="C88" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B88"/>
+      <c r="C88"/>
       <c r="D88">
-        <v>1966</v>
+        <v>1972</v>
       </c>
       <c r="E88" t="s">
         <v>57</v>
       </c>
       <c r="F88" t="s">
         <v>17</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
         <v>280</v>
       </c>
       <c r="I88" t="s">
         <v>17</v>
       </c>
       <c r="J88" t="s">
         <v>17</v>
       </c>
       <c r="K88" t="s">
         <v>17</v>
       </c>
       <c r="L88" t="s">
         <v>17</v>
       </c>
       <c r="M88"/>
     </row>
     <row r="89" spans="1:13">
       <c r="A89" t="s">
         <v>281</v>
       </c>
       <c r="B89" t="s">
         <v>282</v>
       </c>
       <c r="C89" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D89">
-        <v>1943</v>
+        <v>1966</v>
       </c>
       <c r="E89" t="s">
         <v>57</v>
       </c>
       <c r="F89" t="s">
         <v>17</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
         <v>283</v>
       </c>
       <c r="I89" t="s">
         <v>17</v>
       </c>
       <c r="J89" t="s">
         <v>17</v>
       </c>
       <c r="K89" t="s">
         <v>17</v>
       </c>
       <c r="L89" t="s">
         <v>17</v>
       </c>
       <c r="M89"/>
     </row>
     <row r="90" spans="1:13">
       <c r="A90" t="s">
         <v>284</v>
       </c>
-      <c r="B90"/>
+      <c r="B90" t="s">
+        <v>285</v>
+      </c>
       <c r="C90" t="s">
         <v>21</v>
       </c>
       <c r="D90">
         <v>1943</v>
       </c>
       <c r="E90" t="s">
         <v>57</v>
       </c>
       <c r="F90" t="s">
         <v>17</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="I90" t="s">
         <v>17</v>
       </c>
       <c r="J90" t="s">
         <v>17</v>
       </c>
       <c r="K90" t="s">
         <v>17</v>
       </c>
       <c r="L90" t="s">
         <v>17</v>
       </c>
       <c r="M90"/>
     </row>
     <row r="91" spans="1:13">
       <c r="A91" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="B91" t="s">
         <v>287</v>
       </c>
+      <c r="B91"/>
       <c r="C91" t="s">
         <v>21</v>
       </c>
       <c r="D91">
-        <v>1966</v>
+        <v>1943</v>
       </c>
       <c r="E91" t="s">
         <v>57</v>
       </c>
       <c r="F91" t="s">
         <v>17</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
         <v>288</v>
       </c>
       <c r="I91" t="s">
         <v>17</v>
       </c>
       <c r="J91" t="s">
         <v>17</v>
       </c>
       <c r="K91" t="s">
         <v>17</v>
       </c>
       <c r="L91" t="s">
         <v>17</v>
       </c>
       <c r="M91"/>
     </row>
     <row r="92" spans="1:13">
       <c r="A92" t="s">
         <v>289</v>
       </c>
       <c r="B92" t="s">
         <v>290</v>
       </c>
       <c r="C92" t="s">
         <v>21</v>
       </c>
       <c r="D92">
-        <v>1972</v>
+        <v>1966</v>
       </c>
       <c r="E92" t="s">
         <v>57</v>
       </c>
       <c r="F92" t="s">
         <v>17</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
         <v>291</v>
       </c>
       <c r="I92" t="s">
         <v>17</v>
       </c>
       <c r="J92" t="s">
         <v>17</v>
       </c>
       <c r="K92" t="s">
         <v>17</v>
       </c>
       <c r="L92" t="s">
         <v>17</v>
       </c>
-      <c r="M92" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M92"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" t="s">
+        <v>292</v>
+      </c>
+      <c r="B93" t="s">
         <v>293</v>
       </c>
-      <c r="B93"/>
       <c r="C93" t="s">
         <v>21</v>
       </c>
       <c r="D93">
-        <v>1930</v>
+        <v>1972</v>
       </c>
       <c r="E93" t="s">
         <v>57</v>
       </c>
       <c r="F93" t="s">
         <v>17</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>294</v>
       </c>
       <c r="I93" t="s">
         <v>17</v>
       </c>
       <c r="J93" t="s">
         <v>17</v>
       </c>
       <c r="K93" t="s">
         <v>17</v>
       </c>
       <c r="L93" t="s">
         <v>17</v>
       </c>
-      <c r="M93"/>
+      <c r="M93" t="s">
+        <v>295</v>
+      </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B94"/>
       <c r="C94" t="s">
         <v>21</v>
       </c>
       <c r="D94">
-        <v>1927</v>
+        <v>1930</v>
       </c>
       <c r="E94" t="s">
         <v>57</v>
       </c>
       <c r="F94" t="s">
         <v>17</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="I94" t="s">
         <v>17</v>
       </c>
       <c r="J94" t="s">
         <v>17</v>
       </c>
       <c r="K94" t="s">
         <v>17</v>
       </c>
       <c r="L94" t="s">
         <v>17</v>
       </c>
       <c r="M94"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B95"/>
       <c r="C95" t="s">
         <v>21</v>
       </c>
       <c r="D95">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="E95" t="s">
         <v>57</v>
       </c>
       <c r="F95" t="s">
         <v>17</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="I95" t="s">
         <v>17</v>
       </c>
       <c r="J95" t="s">
         <v>17</v>
       </c>
       <c r="K95" t="s">
         <v>17</v>
       </c>
       <c r="L95" t="s">
         <v>17</v>
       </c>
       <c r="M95"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B96"/>
       <c r="C96" t="s">
         <v>21</v>
       </c>
       <c r="D96">
-        <v>1953</v>
+        <v>1928</v>
       </c>
       <c r="E96" t="s">
         <v>57</v>
       </c>
       <c r="F96" t="s">
         <v>17</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="I96" t="s">
         <v>17</v>
       </c>
       <c r="J96" t="s">
         <v>17</v>
       </c>
       <c r="K96" t="s">
         <v>17</v>
       </c>
       <c r="L96" t="s">
         <v>17</v>
       </c>
       <c r="M96"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="B97" t="s">
         <v>302</v>
       </c>
+      <c r="B97"/>
       <c r="C97" t="s">
         <v>21</v>
       </c>
       <c r="D97">
-        <v>1981</v>
+        <v>1953</v>
       </c>
       <c r="E97" t="s">
         <v>57</v>
       </c>
       <c r="F97" t="s">
         <v>17</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
         <v>303</v>
       </c>
       <c r="I97" t="s">
         <v>17</v>
       </c>
       <c r="J97" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K97" t="s">
         <v>17</v>
       </c>
       <c r="L97" t="s">
         <v>17</v>
       </c>
       <c r="M97"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" t="s">
         <v>304</v>
       </c>
       <c r="B98" t="s">
         <v>305</v>
       </c>
       <c r="C98" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D98">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="E98" t="s">
         <v>57</v>
       </c>
       <c r="F98" t="s">
         <v>17</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
         <v>306</v>
       </c>
       <c r="I98" t="s">
         <v>17</v>
       </c>
       <c r="J98" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K98" t="s">
         <v>17</v>
       </c>
       <c r="L98" t="s">
         <v>17</v>
       </c>
       <c r="M98"/>
     </row>
     <row r="99" spans="1:13">
       <c r="A99" t="s">
         <v>307</v>
       </c>
       <c r="B99" t="s">
         <v>308</v>
       </c>
       <c r="C99" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D99">
-        <v>1968</v>
+        <v>1989</v>
       </c>
       <c r="E99" t="s">
-        <v>309</v>
+        <v>57</v>
       </c>
       <c r="F99" t="s">
         <v>17</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="I99" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J99" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K99" t="s">
         <v>17</v>
       </c>
       <c r="L99" t="s">
         <v>17</v>
       </c>
       <c r="M99"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" t="s">
+        <v>310</v>
+      </c>
+      <c r="B100" t="s">
         <v>311</v>
       </c>
-      <c r="B100" t="s">
+      <c r="C100" t="s">
+        <v>21</v>
+      </c>
+      <c r="D100">
+        <v>1968</v>
+      </c>
+      <c r="E100" t="s">
         <v>312</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F100" t="s">
         <v>17</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
         <v>313</v>
       </c>
       <c r="I100" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J100" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K100" t="s">
         <v>17</v>
       </c>
       <c r="L100" t="s">
         <v>17</v>
       </c>
       <c r="M100"/>
     </row>
     <row r="101" spans="1:13">
       <c r="A101" t="s">
         <v>314</v>
       </c>
       <c r="B101" t="s">
         <v>315</v>
       </c>
       <c r="C101" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D101">
-        <v>1989</v>
+        <v>1987</v>
       </c>
       <c r="E101" t="s">
+        <v>57</v>
+      </c>
+      <c r="F101" t="s">
+        <v>17</v>
+      </c>
+      <c r="G101"/>
+      <c r="H101" t="s">
         <v>316</v>
-      </c>
-[...7 lines deleted...]
-        <v>318</v>
       </c>
       <c r="I101" t="s">
         <v>17</v>
       </c>
       <c r="J101" t="s">
         <v>17</v>
       </c>
       <c r="K101" t="s">
         <v>17</v>
       </c>
       <c r="L101" t="s">
         <v>17</v>
       </c>
       <c r="M101"/>
     </row>
     <row r="102" spans="1:13">
       <c r="A102" t="s">
+        <v>317</v>
+      </c>
+      <c r="B102" t="s">
+        <v>318</v>
+      </c>
+      <c r="C102" t="s">
+        <v>21</v>
+      </c>
+      <c r="D102">
+        <v>1989</v>
+      </c>
+      <c r="E102" t="s">
         <v>319</v>
       </c>
-      <c r="B102" t="s">
+      <c r="F102" t="s">
+        <v>29</v>
+      </c>
+      <c r="G102" t="s">
         <v>320</v>
       </c>
-      <c r="C102" t="s">
-[...11 lines deleted...]
-      <c r="G102" t="s">
+      <c r="H102" t="s">
         <v>321</v>
       </c>
-      <c r="H102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I102" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J102" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K102" t="s">
         <v>17</v>
       </c>
       <c r="L102" t="s">
         <v>17</v>
       </c>
       <c r="M102"/>
     </row>
     <row r="103" spans="1:13">
       <c r="A103" t="s">
+        <v>322</v>
+      </c>
+      <c r="B103" t="s">
         <v>323</v>
       </c>
-      <c r="B103" t="s">
+      <c r="C103" t="s">
+        <v>21</v>
+      </c>
+      <c r="D103">
+        <v>1997</v>
+      </c>
+      <c r="E103" t="s">
+        <v>150</v>
+      </c>
+      <c r="F103" t="s">
+        <v>29</v>
+      </c>
+      <c r="G103" t="s">
         <v>324</v>
       </c>
-      <c r="C103" t="s">
-[...11 lines deleted...]
-      <c r="G103"/>
       <c r="H103" t="s">
         <v>325</v>
       </c>
       <c r="I103" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J103" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K103" t="s">
         <v>17</v>
       </c>
       <c r="L103" t="s">
         <v>17</v>
       </c>
       <c r="M103"/>
     </row>
     <row r="104" spans="1:13">
       <c r="A104" t="s">
         <v>326</v>
       </c>
       <c r="B104" t="s">
         <v>327</v>
       </c>
       <c r="C104" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D104">
-        <v>1989</v>
+        <v>1983</v>
       </c>
       <c r="E104" t="s">
         <v>57</v>
       </c>
       <c r="F104" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G104" t="s">
+        <v>17</v>
+      </c>
+      <c r="G104"/>
+      <c r="H104" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="I104" t="s">
         <v>17</v>
       </c>
       <c r="J104" t="s">
         <v>17</v>
       </c>
       <c r="K104" t="s">
         <v>17</v>
       </c>
       <c r="L104" t="s">
         <v>17</v>
       </c>
       <c r="M104"/>
     </row>
     <row r="105" spans="1:13">
       <c r="A105" t="s">
+        <v>329</v>
+      </c>
+      <c r="B105" t="s">
         <v>330</v>
       </c>
-      <c r="B105" t="s">
+      <c r="C105" t="s">
+        <v>65</v>
+      </c>
+      <c r="D105">
+        <v>1989</v>
+      </c>
+      <c r="E105" t="s">
+        <v>57</v>
+      </c>
+      <c r="F105" t="s">
+        <v>29</v>
+      </c>
+      <c r="G105" t="s">
         <v>331</v>
       </c>
-      <c r="C105" t="s">
-[...11 lines deleted...]
-      <c r="G105"/>
       <c r="H105" t="s">
         <v>332</v>
       </c>
       <c r="I105" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J105" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K105" t="s">
         <v>17</v>
       </c>
       <c r="L105" t="s">
         <v>17</v>
       </c>
       <c r="M105"/>
     </row>
     <row r="106" spans="1:13">
       <c r="A106" t="s">
         <v>333</v>
       </c>
       <c r="B106" t="s">
         <v>334</v>
       </c>
       <c r="C106" t="s">
         <v>21</v>
       </c>
       <c r="D106">
-        <v>1974</v>
+        <v>1979</v>
       </c>
       <c r="E106" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="F106" t="s">
         <v>17</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
         <v>335</v>
       </c>
       <c r="I106" t="s">
         <v>29</v>
       </c>
       <c r="J106" t="s">
         <v>29</v>
       </c>
       <c r="K106" t="s">
         <v>17</v>
       </c>
       <c r="L106" t="s">
         <v>17</v>
       </c>
       <c r="M106"/>
     </row>
     <row r="107" spans="1:13">
       <c r="A107" t="s">
         <v>336</v>
       </c>
       <c r="B107" t="s">
         <v>337</v>
       </c>
       <c r="C107" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D107">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="E107" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="F107" t="s">
         <v>17</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
         <v>338</v>
       </c>
       <c r="I107" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J107" t="s">
         <v>29</v>
       </c>
       <c r="K107" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L107" t="s">
         <v>17</v>
       </c>
       <c r="M107"/>
     </row>
     <row r="108" spans="1:13">
       <c r="A108" t="s">
         <v>339</v>
       </c>
       <c r="B108" t="s">
         <v>340</v>
       </c>
       <c r="C108" t="s">
         <v>15</v>
       </c>
       <c r="D108">
-        <v>1985</v>
+        <v>1975</v>
       </c>
       <c r="E108" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F108" t="s">
         <v>17</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
         <v>341</v>
       </c>
       <c r="I108" t="s">
         <v>17</v>
       </c>
       <c r="J108" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K108" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L108" t="s">
         <v>17</v>
       </c>
       <c r="M108"/>
     </row>
     <row r="109" spans="1:13">
       <c r="A109" t="s">
         <v>342</v>
       </c>
       <c r="B109" t="s">
         <v>343</v>
       </c>
       <c r="C109" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D109">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="E109" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F109" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G109" t="s">
+        <v>17</v>
+      </c>
+      <c r="G109"/>
+      <c r="H109" t="s">
         <v>344</v>
       </c>
-      <c r="H109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I109" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J109" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K109" t="s">
         <v>17</v>
       </c>
       <c r="L109" t="s">
         <v>17</v>
       </c>
       <c r="M109"/>
     </row>
     <row r="110" spans="1:13">
       <c r="A110" t="s">
+        <v>345</v>
+      </c>
+      <c r="B110" t="s">
         <v>346</v>
       </c>
-      <c r="B110"/>
       <c r="C110" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D110">
-        <v>2002</v>
+        <v>1989</v>
       </c>
       <c r="E110" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F110" t="s">
         <v>29</v>
       </c>
       <c r="G110" t="s">
-        <v>132</v>
+        <v>347</v>
       </c>
       <c r="H110" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="I110" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J110" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K110" t="s">
         <v>17</v>
       </c>
       <c r="L110" t="s">
         <v>17</v>
       </c>
       <c r="M110"/>
     </row>
     <row r="111" spans="1:13">
       <c r="A111" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="B111" t="s">
         <v>349</v>
       </c>
+      <c r="B111"/>
       <c r="C111" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D111">
-        <v>1980</v>
+        <v>2002</v>
       </c>
       <c r="E111" t="s">
         <v>57</v>
       </c>
       <c r="F111" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G111"/>
+        <v>29</v>
+      </c>
+      <c r="G111" t="s">
+        <v>132</v>
+      </c>
       <c r="H111" t="s">
         <v>350</v>
       </c>
       <c r="I111" t="s">
         <v>17</v>
       </c>
       <c r="J111" t="s">
         <v>17</v>
       </c>
       <c r="K111" t="s">
         <v>17</v>
       </c>
       <c r="L111" t="s">
         <v>17</v>
       </c>
       <c r="M111"/>
     </row>
     <row r="112" spans="1:13">
       <c r="A112" t="s">
         <v>351</v>
       </c>
       <c r="B112" t="s">
         <v>352</v>
       </c>
       <c r="C112" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D112">
-        <v>1991</v>
+        <v>1980</v>
       </c>
       <c r="E112" t="s">
         <v>57</v>
       </c>
       <c r="F112" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G112"/>
       <c r="H112" t="s">
         <v>353</v>
       </c>
       <c r="I112" t="s">
         <v>17</v>
       </c>
       <c r="J112" t="s">
         <v>17</v>
       </c>
       <c r="K112" t="s">
         <v>17</v>
       </c>
       <c r="L112" t="s">
         <v>17</v>
       </c>
       <c r="M112"/>
     </row>
     <row r="113" spans="1:13">
       <c r="A113" t="s">
         <v>354</v>
       </c>
-      <c r="B113"/>
+      <c r="B113" t="s">
+        <v>355</v>
+      </c>
       <c r="C113" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D113">
-        <v>1930</v>
+        <v>1991</v>
       </c>
       <c r="E113" t="s">
         <v>57</v>
       </c>
       <c r="F113" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G113"/>
+        <v>29</v>
+      </c>
+      <c r="G113" t="s">
+        <v>331</v>
+      </c>
       <c r="H113" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I113" t="s">
         <v>17</v>
       </c>
       <c r="J113" t="s">
         <v>17</v>
       </c>
       <c r="K113" t="s">
         <v>17</v>
       </c>
       <c r="L113" t="s">
         <v>17</v>
       </c>
       <c r="M113"/>
     </row>
     <row r="114" spans="1:13">
       <c r="A114" t="s">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="B114" t="s">
         <v>357</v>
       </c>
+      <c r="B114"/>
       <c r="C114" t="s">
         <v>15</v>
       </c>
       <c r="D114">
-        <v>1946</v>
+        <v>1930</v>
       </c>
       <c r="E114" t="s">
         <v>57</v>
       </c>
       <c r="F114" t="s">
         <v>17</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
         <v>358</v>
       </c>
       <c r="I114" t="s">
         <v>17</v>
       </c>
       <c r="J114" t="s">
         <v>17</v>
       </c>
       <c r="K114" t="s">
         <v>17</v>
       </c>
       <c r="L114" t="s">
         <v>17</v>
       </c>
       <c r="M114"/>
     </row>
     <row r="115" spans="1:13">
       <c r="A115" t="s">
         <v>359</v>
       </c>
-      <c r="B115"/>
+      <c r="B115" t="s">
+        <v>360</v>
+      </c>
       <c r="C115" t="s">
         <v>15</v>
       </c>
       <c r="D115">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="E115" t="s">
         <v>57</v>
       </c>
       <c r="F115" t="s">
         <v>17</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="I115" t="s">
         <v>17</v>
       </c>
       <c r="J115" t="s">
         <v>17</v>
       </c>
       <c r="K115" t="s">
         <v>17</v>
       </c>
       <c r="L115" t="s">
         <v>17</v>
       </c>
       <c r="M115"/>
     </row>
     <row r="116" spans="1:13">
       <c r="A116" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="B116" t="s">
         <v>362</v>
       </c>
+      <c r="B116"/>
       <c r="C116" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D116">
-        <v>1983</v>
+        <v>1952</v>
       </c>
       <c r="E116" t="s">
         <v>57</v>
       </c>
       <c r="F116" t="s">
         <v>17</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
         <v>363</v>
       </c>
       <c r="I116" t="s">
         <v>17</v>
       </c>
       <c r="J116" t="s">
         <v>17</v>
       </c>
       <c r="K116" t="s">
         <v>17</v>
       </c>
       <c r="L116" t="s">
         <v>17</v>
       </c>
       <c r="M116"/>
     </row>
     <row r="117" spans="1:13">
       <c r="A117" t="s">
         <v>364</v>
       </c>
-      <c r="B117"/>
+      <c r="B117" t="s">
+        <v>365</v>
+      </c>
       <c r="C117" t="s">
         <v>65</v>
       </c>
       <c r="D117">
-        <v>1920</v>
+        <v>1983</v>
       </c>
       <c r="E117" t="s">
         <v>57</v>
       </c>
       <c r="F117" t="s">
         <v>17</v>
       </c>
       <c r="G117"/>
-      <c r="H117"/>
+      <c r="H117" t="s">
+        <v>366</v>
+      </c>
       <c r="I117" t="s">
         <v>17</v>
       </c>
       <c r="J117" t="s">
         <v>17</v>
       </c>
       <c r="K117" t="s">
         <v>17</v>
       </c>
       <c r="L117" t="s">
         <v>17</v>
       </c>
       <c r="M117"/>
     </row>
     <row r="118" spans="1:13">
       <c r="A118" t="s">
-        <v>365</v>
-[...3 lines deleted...]
-      </c>
+        <v>367</v>
+      </c>
+      <c r="B118"/>
       <c r="C118" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D118">
-        <v>1989</v>
+        <v>1920</v>
       </c>
       <c r="E118" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F118" t="s">
         <v>17</v>
       </c>
       <c r="G118"/>
-      <c r="H118" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H118"/>
       <c r="I118" t="s">
         <v>17</v>
       </c>
       <c r="J118" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K118" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L118" t="s">
         <v>17</v>
       </c>
       <c r="M118"/>
     </row>
     <row r="119" spans="1:13">
       <c r="A119" t="s">
         <v>368</v>
       </c>
       <c r="B119" t="s">
         <v>369</v>
       </c>
       <c r="C119" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D119">
-        <v>1943</v>
+        <v>1989</v>
       </c>
       <c r="E119" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="F119" t="s">
         <v>17</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
         <v>370</v>
       </c>
       <c r="I119" t="s">
         <v>17</v>
       </c>
       <c r="J119" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K119" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L119" t="s">
         <v>17</v>
       </c>
       <c r="M119"/>
     </row>
     <row r="120" spans="1:13">
       <c r="A120" t="s">
         <v>371</v>
       </c>
       <c r="B120" t="s">
         <v>372</v>
       </c>
       <c r="C120" t="s">
         <v>21</v>
       </c>
       <c r="D120">
-        <v>1986</v>
+        <v>1943</v>
       </c>
       <c r="E120" t="s">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="F120" t="s">
         <v>17</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
         <v>373</v>
       </c>
       <c r="I120" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J120" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K120" t="s">
         <v>17</v>
       </c>
       <c r="L120" t="s">
         <v>17</v>
       </c>
       <c r="M120"/>
     </row>
     <row r="121" spans="1:13">
       <c r="A121" t="s">
         <v>374</v>
       </c>
-      <c r="B121"/>
+      <c r="B121" t="s">
+        <v>375</v>
+      </c>
       <c r="C121" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D121">
-        <v>1957</v>
+        <v>1986</v>
       </c>
       <c r="E121" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F121" t="s">
         <v>17</v>
       </c>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="I121" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J121" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K121" t="s">
         <v>17</v>
       </c>
       <c r="L121" t="s">
         <v>17</v>
       </c>
       <c r="M121"/>
     </row>
     <row r="122" spans="1:13">
       <c r="A122" t="s">
-        <v>376</v>
-[...1 lines deleted...]
-      <c r="B122" t="s">
         <v>377</v>
       </c>
+      <c r="B122"/>
       <c r="C122" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D122">
-        <v>1964</v>
+        <v>1957</v>
       </c>
       <c r="E122" t="s">
-        <v>378</v>
+        <v>57</v>
       </c>
       <c r="F122" t="s">
         <v>17</v>
       </c>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="I122" t="s">
         <v>17</v>
       </c>
       <c r="J122" t="s">
         <v>17</v>
       </c>
       <c r="K122" t="s">
         <v>17</v>
       </c>
       <c r="L122" t="s">
         <v>17</v>
       </c>
       <c r="M122"/>
     </row>
     <row r="123" spans="1:13">
       <c r="A123" t="s">
+        <v>379</v>
+      </c>
+      <c r="B123" t="s">
         <v>380</v>
       </c>
-      <c r="B123" t="s">
+      <c r="C123" t="s">
+        <v>65</v>
+      </c>
+      <c r="D123">
+        <v>1964</v>
+      </c>
+      <c r="E123" t="s">
         <v>381</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F123" t="s">
         <v>17</v>
       </c>
       <c r="G123"/>
       <c r="H123" t="s">
         <v>382</v>
       </c>
       <c r="I123" t="s">
         <v>17</v>
       </c>
       <c r="J123" t="s">
         <v>17</v>
       </c>
       <c r="K123" t="s">
         <v>17</v>
       </c>
       <c r="L123" t="s">
         <v>17</v>
       </c>
       <c r="M123"/>
     </row>
     <row r="124" spans="1:13">
       <c r="A124" t="s">
         <v>383</v>
       </c>
       <c r="B124" t="s">
         <v>384</v>
       </c>
       <c r="C124" t="s">
         <v>21</v>
       </c>
       <c r="D124">
-        <v>1946</v>
+        <v>1993</v>
       </c>
       <c r="E124" t="s">
         <v>57</v>
       </c>
       <c r="F124" t="s">
         <v>17</v>
       </c>
       <c r="G124"/>
       <c r="H124" t="s">
         <v>385</v>
       </c>
       <c r="I124" t="s">
         <v>17</v>
       </c>
       <c r="J124" t="s">
         <v>17</v>
       </c>
       <c r="K124" t="s">
         <v>17</v>
       </c>
       <c r="L124" t="s">
         <v>17</v>
       </c>
       <c r="M124"/>
     </row>
     <row r="125" spans="1:13">
       <c r="A125" t="s">
         <v>386</v>
       </c>
       <c r="B125" t="s">
         <v>387</v>
       </c>
       <c r="C125" t="s">
         <v>21</v>
       </c>
       <c r="D125">
-        <v>1995</v>
+        <v>1946</v>
       </c>
       <c r="E125" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F125" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G125" t="s">
+        <v>17</v>
+      </c>
+      <c r="G125"/>
+      <c r="H125" t="s">
         <v>388</v>
       </c>
-      <c r="H125" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I125" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J125" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K125" t="s">
         <v>17</v>
       </c>
       <c r="L125" t="s">
         <v>17</v>
       </c>
       <c r="M125"/>
     </row>
     <row r="126" spans="1:13">
       <c r="A126" t="s">
+        <v>389</v>
+      </c>
+      <c r="B126" t="s">
         <v>390</v>
       </c>
-      <c r="B126"/>
       <c r="C126" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D126">
-        <v>1963</v>
+        <v>1995</v>
       </c>
       <c r="E126" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F126" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G126"/>
+        <v>29</v>
+      </c>
+      <c r="G126" t="s">
+        <v>391</v>
+      </c>
       <c r="H126" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="I126" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J126" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K126" t="s">
         <v>17</v>
       </c>
       <c r="L126" t="s">
         <v>17</v>
       </c>
       <c r="M126"/>
     </row>
     <row r="127" spans="1:13">
       <c r="A127" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B127"/>
       <c r="C127" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D127">
-        <v>1980</v>
+        <v>1963</v>
       </c>
       <c r="E127" t="s">
         <v>57</v>
       </c>
       <c r="F127" t="s">
         <v>17</v>
       </c>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="I127" t="s">
         <v>17</v>
       </c>
       <c r="J127" t="s">
         <v>17</v>
       </c>
       <c r="K127" t="s">
         <v>17</v>
       </c>
       <c r="L127" t="s">
         <v>17</v>
       </c>
       <c r="M127"/>
     </row>
     <row r="128" spans="1:13">
       <c r="A128" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B128"/>
       <c r="C128" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D128">
-        <v>1958</v>
+        <v>1980</v>
       </c>
       <c r="E128" t="s">
         <v>57</v>
       </c>
       <c r="F128" t="s">
         <v>17</v>
       </c>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="I128" t="s">
         <v>17</v>
       </c>
       <c r="J128" t="s">
         <v>17</v>
       </c>
       <c r="K128" t="s">
         <v>17</v>
       </c>
       <c r="L128" t="s">
         <v>17</v>
       </c>
       <c r="M128"/>
     </row>
     <row r="129" spans="1:13">
       <c r="A129" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="B129" t="s">
         <v>397</v>
       </c>
+      <c r="B129"/>
       <c r="C129" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D129">
-        <v>2004</v>
+        <v>1958</v>
       </c>
       <c r="E129" t="s">
+        <v>57</v>
+      </c>
+      <c r="F129" t="s">
+        <v>17</v>
+      </c>
+      <c r="G129"/>
+      <c r="H129" t="s">
         <v>398</v>
-      </c>
-[...7 lines deleted...]
-        <v>399</v>
       </c>
       <c r="I129" t="s">
         <v>17</v>
       </c>
       <c r="J129" t="s">
         <v>17</v>
       </c>
       <c r="K129" t="s">
         <v>17</v>
       </c>
       <c r="L129" t="s">
         <v>17</v>
       </c>
       <c r="M129"/>
     </row>
     <row r="130" spans="1:13">
       <c r="A130" t="s">
+        <v>399</v>
+      </c>
+      <c r="B130" t="s">
         <v>400</v>
       </c>
-      <c r="B130" t="s">
+      <c r="C130" t="s">
+        <v>21</v>
+      </c>
+      <c r="D130">
+        <v>2007</v>
+      </c>
+      <c r="E130" t="s">
         <v>401</v>
       </c>
-      <c r="C130" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F130" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G130"/>
+        <v>29</v>
+      </c>
+      <c r="G130" t="s">
+        <v>58</v>
+      </c>
       <c r="H130" t="s">
         <v>402</v>
       </c>
       <c r="I130" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J130" t="s">
         <v>17</v>
       </c>
       <c r="K130" t="s">
         <v>17</v>
       </c>
       <c r="L130" t="s">
         <v>17</v>
       </c>
       <c r="M130"/>
     </row>
     <row r="131" spans="1:13">
       <c r="A131" t="s">
         <v>403</v>
       </c>
       <c r="B131" t="s">
         <v>404</v>
       </c>
       <c r="C131" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D131">
-        <v>1998</v>
+        <v>2004</v>
       </c>
       <c r="E131" t="s">
-        <v>57</v>
+        <v>401</v>
       </c>
       <c r="F131" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G131"/>
+        <v>29</v>
+      </c>
+      <c r="G131" t="s">
+        <v>58</v>
+      </c>
       <c r="H131" t="s">
         <v>405</v>
       </c>
       <c r="I131" t="s">
         <v>17</v>
       </c>
       <c r="J131" t="s">
         <v>17</v>
       </c>
       <c r="K131" t="s">
         <v>17</v>
       </c>
       <c r="L131" t="s">
         <v>17</v>
       </c>
       <c r="M131"/>
     </row>
     <row r="132" spans="1:13">
       <c r="A132" t="s">
         <v>406</v>
       </c>
-      <c r="B132"/>
+      <c r="B132" t="s">
+        <v>407</v>
+      </c>
       <c r="C132" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D132">
-        <v>1954</v>
+        <v>1949</v>
       </c>
       <c r="E132" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F132" t="s">
         <v>17</v>
       </c>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="I132" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J132" t="s">
         <v>17</v>
       </c>
       <c r="K132" t="s">
         <v>17</v>
       </c>
       <c r="L132" t="s">
         <v>17</v>
       </c>
       <c r="M132"/>
     </row>
     <row r="133" spans="1:13">
       <c r="A133" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B133" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C133" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D133">
-        <v>1977</v>
+        <v>1998</v>
       </c>
       <c r="E133" t="s">
-        <v>410</v>
+        <v>57</v>
       </c>
       <c r="F133" t="s">
         <v>17</v>
       </c>
       <c r="G133"/>
       <c r="H133" t="s">
         <v>411</v>
       </c>
       <c r="I133" t="s">
         <v>17</v>
       </c>
       <c r="J133" t="s">
         <v>17</v>
       </c>
       <c r="K133" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L133" t="s">
         <v>17</v>
       </c>
       <c r="M133"/>
     </row>
     <row r="134" spans="1:13">
       <c r="A134" t="s">
         <v>412</v>
       </c>
       <c r="B134"/>
       <c r="C134" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D134">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="E134" t="s">
         <v>57</v>
       </c>
       <c r="F134" t="s">
         <v>17</v>
       </c>
       <c r="G134"/>
       <c r="H134" t="s">
         <v>413</v>
       </c>
       <c r="I134" t="s">
         <v>17</v>
       </c>
       <c r="J134" t="s">
         <v>17</v>
       </c>
       <c r="K134" t="s">
         <v>17</v>
       </c>
       <c r="L134" t="s">
         <v>17</v>
       </c>
       <c r="M134"/>
     </row>
     <row r="135" spans="1:13">
       <c r="A135" t="s">
         <v>414</v>
       </c>
       <c r="B135" t="s">
         <v>415</v>
       </c>
       <c r="C135" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D135">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="E135" t="s">
-        <v>57</v>
+        <v>416</v>
       </c>
       <c r="F135" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G135"/>
       <c r="H135" t="s">
         <v>417</v>
       </c>
       <c r="I135" t="s">
         <v>17</v>
       </c>
       <c r="J135" t="s">
         <v>17</v>
       </c>
       <c r="K135" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L135" t="s">
         <v>17</v>
       </c>
       <c r="M135"/>
     </row>
     <row r="136" spans="1:13">
       <c r="A136" t="s">
         <v>418</v>
       </c>
-      <c r="B136" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B136"/>
       <c r="C136" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D136">
-        <v>1970</v>
+        <v>1960</v>
       </c>
       <c r="E136" t="s">
-        <v>420</v>
+        <v>57</v>
       </c>
       <c r="F136" t="s">
         <v>17</v>
       </c>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="I136" t="s">
         <v>17</v>
       </c>
       <c r="J136" t="s">
         <v>17</v>
       </c>
       <c r="K136" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L136" t="s">
         <v>17</v>
       </c>
       <c r="M136"/>
     </row>
     <row r="137" spans="1:13">
       <c r="A137" t="s">
+        <v>420</v>
+      </c>
+      <c r="B137" t="s">
+        <v>421</v>
+      </c>
+      <c r="C137" t="s">
+        <v>21</v>
+      </c>
+      <c r="D137">
+        <v>1979</v>
+      </c>
+      <c r="E137" t="s">
+        <v>57</v>
+      </c>
+      <c r="F137" t="s">
+        <v>29</v>
+      </c>
+      <c r="G137" t="s">
         <v>422</v>
       </c>
-      <c r="B137" t="s">
+      <c r="H137" t="s">
         <v>423</v>
       </c>
-      <c r="C137" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="I137" t="s">
         <v>17</v>
       </c>
       <c r="J137" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K137" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L137" t="s">
         <v>17</v>
       </c>
       <c r="M137"/>
     </row>
     <row r="138" spans="1:13">
       <c r="A138" t="s">
+        <v>424</v>
+      </c>
+      <c r="B138" t="s">
+        <v>425</v>
+      </c>
+      <c r="C138" t="s">
+        <v>21</v>
+      </c>
+      <c r="D138">
+        <v>1970</v>
+      </c>
+      <c r="E138" t="s">
         <v>426</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
       <c r="F138" t="s">
         <v>17</v>
       </c>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="I138" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J138" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K138" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L138" t="s">
         <v>17</v>
       </c>
       <c r="M138"/>
     </row>
     <row r="139" spans="1:13">
       <c r="A139" t="s">
+        <v>428</v>
+      </c>
+      <c r="B139" t="s">
         <v>429</v>
       </c>
-      <c r="B139" t="s">
+      <c r="C139" t="s">
+        <v>15</v>
+      </c>
+      <c r="D139">
+        <v>1984</v>
+      </c>
+      <c r="E139" t="s">
         <v>430</v>
-      </c>
-[...7 lines deleted...]
-        <v>57</v>
       </c>
       <c r="F139" t="s">
         <v>17</v>
       </c>
       <c r="G139"/>
       <c r="H139" t="s">
         <v>431</v>
       </c>
       <c r="I139" t="s">
         <v>17</v>
       </c>
       <c r="J139" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K139" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L139" t="s">
         <v>17</v>
       </c>
       <c r="M139"/>
     </row>
     <row r="140" spans="1:13">
       <c r="A140" t="s">
         <v>432</v>
       </c>
       <c r="B140" t="s">
         <v>433</v>
       </c>
       <c r="C140" t="s">
         <v>21</v>
       </c>
       <c r="D140">
-        <v>1970</v>
+        <v>1958</v>
       </c>
       <c r="E140" t="s">
-        <v>434</v>
+        <v>22</v>
       </c>
       <c r="F140" t="s">
         <v>17</v>
       </c>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="I140" t="s">
         <v>29</v>
       </c>
       <c r="J140" t="s">
         <v>29</v>
       </c>
       <c r="K140" t="s">
         <v>17</v>
       </c>
       <c r="L140" t="s">
         <v>17</v>
       </c>
       <c r="M140"/>
     </row>
     <row r="141" spans="1:13">
       <c r="A141" t="s">
+        <v>435</v>
+      </c>
+      <c r="B141" t="s">
         <v>436</v>
       </c>
-      <c r="B141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C141" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D141">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="E141" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F141" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="I141" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J141" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K141" t="s">
         <v>17</v>
       </c>
       <c r="L141" t="s">
         <v>17</v>
       </c>
       <c r="M141"/>
     </row>
     <row r="142" spans="1:13">
       <c r="A142" t="s">
+        <v>438</v>
+      </c>
+      <c r="B142" t="s">
         <v>439</v>
       </c>
-      <c r="B142" t="s">
+      <c r="C142" t="s">
+        <v>21</v>
+      </c>
+      <c r="D142">
+        <v>1970</v>
+      </c>
+      <c r="E142" t="s">
         <v>440</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
       <c r="F142" t="s">
         <v>17</v>
       </c>
       <c r="G142"/>
       <c r="H142" t="s">
         <v>441</v>
       </c>
       <c r="I142" t="s">
         <v>29</v>
       </c>
       <c r="J142" t="s">
         <v>29</v>
       </c>
       <c r="K142" t="s">
         <v>17</v>
       </c>
       <c r="L142" t="s">
         <v>17</v>
       </c>
       <c r="M142"/>
     </row>
     <row r="143" spans="1:13">
       <c r="A143" t="s">
         <v>442</v>
       </c>
       <c r="B143" t="s">
         <v>443</v>
       </c>
       <c r="C143" t="s">
         <v>21</v>
       </c>
       <c r="D143">
-        <v>1984</v>
+        <v>1989</v>
       </c>
       <c r="E143" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F143" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G143"/>
+        <v>29</v>
+      </c>
+      <c r="G143" t="s">
+        <v>444</v>
+      </c>
       <c r="H143" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="I143" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J143" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K143" t="s">
         <v>17</v>
       </c>
       <c r="L143" t="s">
         <v>17</v>
       </c>
       <c r="M143"/>
     </row>
     <row r="144" spans="1:13">
       <c r="A144" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="B144" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C144" t="s">
         <v>21</v>
       </c>
       <c r="D144">
-        <v>1989</v>
+        <v>1976</v>
       </c>
       <c r="E144" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F144" t="s">
         <v>17</v>
       </c>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="I144" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J144" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K144" t="s">
         <v>17</v>
       </c>
       <c r="L144" t="s">
         <v>17</v>
       </c>
       <c r="M144"/>
     </row>
     <row r="145" spans="1:13">
       <c r="A145" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B145" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="C145" t="s">
         <v>21</v>
       </c>
       <c r="D145">
-        <v>1968</v>
+        <v>1984</v>
       </c>
       <c r="E145" t="s">
-        <v>420</v>
+        <v>57</v>
       </c>
       <c r="F145" t="s">
         <v>17</v>
       </c>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="I145" t="s">
         <v>17</v>
       </c>
       <c r="J145" t="s">
         <v>17</v>
       </c>
       <c r="K145" t="s">
         <v>17</v>
       </c>
       <c r="L145" t="s">
         <v>17</v>
       </c>
       <c r="M145"/>
     </row>
     <row r="146" spans="1:13">
       <c r="A146" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="B146" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C146" t="s">
         <v>21</v>
       </c>
       <c r="D146">
         <v>1989</v>
       </c>
       <c r="E146" t="s">
-        <v>453</v>
+        <v>57</v>
       </c>
       <c r="F146" t="s">
         <v>17</v>
       </c>
       <c r="G146"/>
       <c r="H146" t="s">
         <v>454</v>
       </c>
       <c r="I146" t="s">
         <v>17</v>
       </c>
       <c r="J146" t="s">
         <v>17</v>
       </c>
       <c r="K146" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L146" t="s">
         <v>17</v>
       </c>
       <c r="M146"/>
     </row>
     <row r="147" spans="1:13">
       <c r="A147" t="s">
         <v>455</v>
       </c>
       <c r="B147" t="s">
         <v>456</v>
       </c>
       <c r="C147" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D147">
-        <v>1994</v>
+        <v>1968</v>
       </c>
       <c r="E147" t="s">
-        <v>57</v>
+        <v>426</v>
       </c>
       <c r="F147" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G147"/>
       <c r="H147" t="s">
         <v>457</v>
       </c>
       <c r="I147" t="s">
         <v>17</v>
       </c>
       <c r="J147" t="s">
         <v>17</v>
       </c>
       <c r="K147" t="s">
         <v>17</v>
       </c>
       <c r="L147" t="s">
         <v>17</v>
       </c>
       <c r="M147"/>
     </row>
     <row r="148" spans="1:13">
       <c r="A148" t="s">
         <v>458</v>
       </c>
       <c r="B148" t="s">
         <v>459</v>
       </c>
       <c r="C148" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D148">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="E148" t="s">
-        <v>57</v>
+        <v>460</v>
       </c>
       <c r="F148" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G148"/>
       <c r="H148" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="I148" t="s">
         <v>17</v>
       </c>
       <c r="J148" t="s">
         <v>17</v>
       </c>
       <c r="K148" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L148" t="s">
         <v>17</v>
       </c>
       <c r="M148"/>
     </row>
     <row r="149" spans="1:13">
       <c r="A149" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B149" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="C149" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D149">
-        <v>1995</v>
+        <v>1994</v>
       </c>
       <c r="E149" t="s">
-        <v>126</v>
+        <v>57</v>
       </c>
       <c r="F149" t="s">
         <v>29</v>
       </c>
       <c r="G149" t="s">
-        <v>463</v>
+        <v>58</v>
       </c>
       <c r="H149" t="s">
         <v>464</v>
       </c>
       <c r="I149" t="s">
         <v>17</v>
       </c>
       <c r="J149" t="s">
         <v>17</v>
       </c>
       <c r="K149" t="s">
         <v>17</v>
       </c>
       <c r="L149" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="M149"/>
     </row>
     <row r="150" spans="1:13">
       <c r="A150" t="s">
         <v>465</v>
       </c>
       <c r="B150" t="s">
         <v>466</v>
       </c>
       <c r="C150" t="s">
         <v>15</v>
       </c>
       <c r="D150">
-        <v>1963</v>
+        <v>1994</v>
       </c>
       <c r="E150" t="s">
         <v>57</v>
       </c>
       <c r="F150" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G150"/>
+        <v>29</v>
+      </c>
+      <c r="G150" t="s">
+        <v>58</v>
+      </c>
       <c r="H150" t="s">
         <v>467</v>
       </c>
       <c r="I150" t="s">
         <v>17</v>
       </c>
       <c r="J150" t="s">
         <v>17</v>
       </c>
       <c r="K150" t="s">
         <v>17</v>
       </c>
       <c r="L150" t="s">
         <v>17</v>
       </c>
       <c r="M150"/>
     </row>
     <row r="151" spans="1:13">
       <c r="A151" t="s">
         <v>468</v>
       </c>
       <c r="B151" t="s">
         <v>469</v>
       </c>
       <c r="C151" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D151">
-        <v>1958</v>
+        <v>1995</v>
       </c>
       <c r="E151" t="s">
-        <v>57</v>
+        <v>126</v>
       </c>
       <c r="F151" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G151"/>
+        <v>29</v>
+      </c>
+      <c r="G151" t="s">
+        <v>470</v>
+      </c>
       <c r="H151" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="I151" t="s">
         <v>17</v>
       </c>
       <c r="J151" t="s">
         <v>17</v>
       </c>
       <c r="K151" t="s">
         <v>17</v>
       </c>
       <c r="L151" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="M151"/>
     </row>
     <row r="152" spans="1:13">
       <c r="A152" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="B152" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="C152" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D152">
-        <v>1981</v>
+        <v>1963</v>
       </c>
       <c r="E152" t="s">
         <v>57</v>
       </c>
       <c r="F152" t="s">
         <v>17</v>
       </c>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="I152" t="s">
         <v>17</v>
       </c>
       <c r="J152" t="s">
         <v>17</v>
       </c>
       <c r="K152" t="s">
         <v>17</v>
       </c>
       <c r="L152" t="s">
         <v>17</v>
       </c>
       <c r="M152"/>
     </row>
     <row r="153" spans="1:13">
       <c r="A153" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="B153" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C153" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D153">
-        <v>1991</v>
+        <v>1958</v>
       </c>
       <c r="E153" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F153" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G153"/>
       <c r="H153" t="s">
         <v>477</v>
       </c>
       <c r="I153" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J153" t="s">
         <v>17</v>
       </c>
       <c r="K153" t="s">
         <v>17</v>
       </c>
       <c r="L153" t="s">
         <v>17</v>
       </c>
       <c r="M153"/>
     </row>
     <row r="154" spans="1:13">
       <c r="A154" t="s">
         <v>478</v>
       </c>
       <c r="B154" t="s">
         <v>479</v>
       </c>
       <c r="C154" t="s">
         <v>21</v>
       </c>
       <c r="D154">
-        <v>2002</v>
+        <v>1981</v>
       </c>
       <c r="E154" t="s">
         <v>57</v>
       </c>
       <c r="F154" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G154" t="s">
+        <v>17</v>
+      </c>
+      <c r="G154"/>
+      <c r="H154" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="I154" t="s">
         <v>17</v>
       </c>
       <c r="J154" t="s">
         <v>17</v>
       </c>
       <c r="K154" t="s">
         <v>17</v>
       </c>
       <c r="L154" t="s">
         <v>17</v>
       </c>
       <c r="M154"/>
     </row>
     <row r="155" spans="1:13">
       <c r="A155" t="s">
+        <v>481</v>
+      </c>
+      <c r="B155" t="s">
         <v>482</v>
       </c>
-      <c r="B155" t="s">
+      <c r="C155" t="s">
+        <v>21</v>
+      </c>
+      <c r="D155">
+        <v>1991</v>
+      </c>
+      <c r="E155" t="s">
+        <v>22</v>
+      </c>
+      <c r="F155" t="s">
+        <v>29</v>
+      </c>
+      <c r="G155" t="s">
         <v>483</v>
       </c>
-      <c r="C155" t="s">
-[...11 lines deleted...]
-      <c r="G155" t="s">
+      <c r="H155" t="s">
         <v>484</v>
       </c>
-      <c r="H155" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I155" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J155" t="s">
         <v>17</v>
       </c>
       <c r="K155" t="s">
         <v>17</v>
       </c>
       <c r="L155" t="s">
         <v>17</v>
       </c>
       <c r="M155"/>
     </row>
     <row r="156" spans="1:13">
       <c r="A156" t="s">
+        <v>485</v>
+      </c>
+      <c r="B156" t="s">
         <v>486</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" t="s">
+        <v>21</v>
+      </c>
+      <c r="D156">
+        <v>2002</v>
+      </c>
+      <c r="E156" t="s">
+        <v>57</v>
+      </c>
+      <c r="F156" t="s">
+        <v>29</v>
+      </c>
+      <c r="G156" t="s">
         <v>487</v>
       </c>
-      <c r="C156" t="s">
-[...11 lines deleted...]
-      <c r="G156" t="s">
+      <c r="H156" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="I156" t="s">
         <v>17</v>
       </c>
       <c r="J156" t="s">
         <v>17</v>
       </c>
       <c r="K156" t="s">
         <v>17</v>
       </c>
       <c r="L156" t="s">
         <v>17</v>
       </c>
       <c r="M156"/>
     </row>
     <row r="157" spans="1:13">
       <c r="A157" t="s">
+        <v>489</v>
+      </c>
+      <c r="B157" t="s">
         <v>490</v>
       </c>
-      <c r="B157"/>
       <c r="C157" t="s">
         <v>21</v>
       </c>
       <c r="D157">
-        <v>1966</v>
+        <v>1999</v>
       </c>
       <c r="E157" t="s">
         <v>57</v>
       </c>
       <c r="F157" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G157"/>
+        <v>29</v>
+      </c>
+      <c r="G157" t="s">
+        <v>491</v>
+      </c>
       <c r="H157" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="I157" t="s">
         <v>17</v>
       </c>
       <c r="J157" t="s">
         <v>17</v>
       </c>
       <c r="K157" t="s">
         <v>17</v>
       </c>
       <c r="L157" t="s">
         <v>17</v>
       </c>
       <c r="M157"/>
     </row>
     <row r="158" spans="1:13">
       <c r="A158" t="s">
-        <v>492</v>
-[...1 lines deleted...]
-      <c r="B158"/>
+        <v>493</v>
+      </c>
+      <c r="B158" t="s">
+        <v>494</v>
+      </c>
       <c r="C158" t="s">
         <v>21</v>
       </c>
       <c r="D158">
-        <v>1959</v>
+        <v>1996</v>
       </c>
       <c r="E158" t="s">
         <v>57</v>
       </c>
       <c r="F158" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G158"/>
+        <v>29</v>
+      </c>
+      <c r="G158" t="s">
+        <v>495</v>
+      </c>
       <c r="H158" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="I158" t="s">
         <v>17</v>
       </c>
       <c r="J158" t="s">
         <v>17</v>
       </c>
       <c r="K158" t="s">
         <v>17</v>
       </c>
       <c r="L158" t="s">
         <v>17</v>
       </c>
       <c r="M158"/>
     </row>
     <row r="159" spans="1:13">
       <c r="A159" t="s">
-        <v>494</v>
-[...3 lines deleted...]
-      </c>
+        <v>497</v>
+      </c>
+      <c r="B159"/>
       <c r="C159" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D159">
-        <v>1991</v>
+        <v>1966</v>
       </c>
       <c r="E159" t="s">
         <v>57</v>
       </c>
       <c r="F159" t="s">
         <v>17</v>
       </c>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
       <c r="I159" t="s">
         <v>17</v>
       </c>
       <c r="J159" t="s">
         <v>17</v>
       </c>
       <c r="K159" t="s">
         <v>17</v>
       </c>
       <c r="L159" t="s">
         <v>17</v>
       </c>
       <c r="M159"/>
     </row>
     <row r="160" spans="1:13">
       <c r="A160" t="s">
-        <v>497</v>
-[...3 lines deleted...]
-      </c>
+        <v>499</v>
+      </c>
+      <c r="B160"/>
       <c r="C160" t="s">
         <v>21</v>
       </c>
       <c r="D160">
-        <v>1988</v>
+        <v>1959</v>
       </c>
       <c r="E160" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F160" t="s">
         <v>17</v>
       </c>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="I160" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J160" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K160" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L160" t="s">
         <v>17</v>
       </c>
       <c r="M160"/>
     </row>
     <row r="161" spans="1:13">
       <c r="A161" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="B161" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C161" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D161">
-        <v>1981</v>
+        <v>1991</v>
       </c>
       <c r="E161" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="F161" t="s">
         <v>17</v>
       </c>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>493</v>
+        <v>503</v>
       </c>
       <c r="I161" t="s">
         <v>17</v>
       </c>
       <c r="J161" t="s">
         <v>17</v>
       </c>
       <c r="K161" t="s">
         <v>17</v>
       </c>
       <c r="L161" t="s">
         <v>17</v>
       </c>
       <c r="M161"/>
     </row>
     <row r="162" spans="1:13">
       <c r="A162" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="B162" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="C162" t="s">
         <v>21</v>
       </c>
       <c r="D162">
-        <v>1956</v>
+        <v>1988</v>
       </c>
       <c r="E162" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F162" t="s">
         <v>17</v>
       </c>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="I162" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J162" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K162" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L162" t="s">
         <v>17</v>
       </c>
       <c r="M162"/>
     </row>
     <row r="163" spans="1:13">
       <c r="A163" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B163" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="C163" t="s">
         <v>21</v>
       </c>
       <c r="D163">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="E163" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="F163" t="s">
         <v>17</v>
       </c>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>507</v>
+        <v>500</v>
       </c>
       <c r="I163" t="s">
         <v>17</v>
       </c>
       <c r="J163" t="s">
         <v>17</v>
       </c>
       <c r="K163" t="s">
         <v>17</v>
       </c>
       <c r="L163" t="s">
         <v>17</v>
       </c>
       <c r="M163"/>
     </row>
     <row r="164" spans="1:13">
       <c r="A164" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="B164" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C164" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D164">
-        <v>1948</v>
+        <v>1956</v>
       </c>
       <c r="E164" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="F164" t="s">
         <v>17</v>
       </c>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="I164" t="s">
         <v>17</v>
       </c>
       <c r="J164" t="s">
         <v>17</v>
       </c>
       <c r="K164" t="s">
         <v>17</v>
       </c>
       <c r="L164" t="s">
         <v>17</v>
       </c>
       <c r="M164"/>
     </row>
     <row r="165" spans="1:13">
       <c r="A165" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-      <c r="C165"/>
+        <v>512</v>
+      </c>
+      <c r="B165" t="s">
+        <v>513</v>
+      </c>
+      <c r="C165" t="s">
+        <v>21</v>
+      </c>
       <c r="D165">
-        <v>1953</v>
+        <v>1973</v>
       </c>
       <c r="E165" t="s">
         <v>57</v>
       </c>
       <c r="F165" t="s">
         <v>17</v>
       </c>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="I165" t="s">
         <v>17</v>
       </c>
       <c r="J165" t="s">
         <v>17</v>
       </c>
       <c r="K165" t="s">
         <v>17</v>
       </c>
       <c r="L165" t="s">
         <v>17</v>
       </c>
       <c r="M165"/>
     </row>
     <row r="166" spans="1:13">
       <c r="A166" t="s">
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="B166"/>
+        <v>515</v>
+      </c>
+      <c r="B166" t="s">
+        <v>516</v>
+      </c>
       <c r="C166" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D166">
-        <v>1956</v>
+        <v>1948</v>
       </c>
       <c r="E166" t="s">
         <v>57</v>
       </c>
       <c r="F166" t="s">
         <v>17</v>
       </c>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="I166" t="s">
         <v>17</v>
       </c>
       <c r="J166" t="s">
         <v>17</v>
       </c>
       <c r="K166" t="s">
         <v>17</v>
       </c>
       <c r="L166" t="s">
         <v>17</v>
       </c>
       <c r="M166"/>
     </row>
     <row r="167" spans="1:13">
       <c r="A167" t="s">
-        <v>515</v>
-[...6 lines deleted...]
-      </c>
+        <v>518</v>
+      </c>
+      <c r="B167"/>
+      <c r="C167"/>
       <c r="D167">
-        <v>2001</v>
+        <v>1953</v>
       </c>
       <c r="E167" t="s">
-        <v>398</v>
+        <v>57</v>
       </c>
       <c r="F167" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G167"/>
       <c r="H167" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="I167" t="s">
         <v>17</v>
       </c>
       <c r="J167" t="s">
         <v>17</v>
       </c>
       <c r="K167" t="s">
         <v>17</v>
       </c>
       <c r="L167" t="s">
         <v>17</v>
       </c>
       <c r="M167"/>
     </row>
     <row r="168" spans="1:13">
       <c r="A168" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="B168" t="s">
         <v>520</v>
       </c>
+      <c r="B168"/>
       <c r="C168" t="s">
         <v>21</v>
       </c>
       <c r="D168">
-        <v>1968</v>
+        <v>1956</v>
       </c>
       <c r="E168" t="s">
-        <v>521</v>
+        <v>57</v>
       </c>
       <c r="F168" t="s">
         <v>17</v>
       </c>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="I168" t="s">
         <v>17</v>
       </c>
       <c r="J168" t="s">
         <v>17</v>
       </c>
       <c r="K168" t="s">
         <v>17</v>
       </c>
       <c r="L168" t="s">
         <v>17</v>
       </c>
       <c r="M168"/>
     </row>
     <row r="169" spans="1:13">
       <c r="A169" t="s">
+        <v>522</v>
+      </c>
+      <c r="B169" t="s">
         <v>523</v>
       </c>
-      <c r="B169" t="s">
+      <c r="C169" t="s">
+        <v>65</v>
+      </c>
+      <c r="D169">
+        <v>2001</v>
+      </c>
+      <c r="E169" t="s">
+        <v>401</v>
+      </c>
+      <c r="F169" t="s">
+        <v>29</v>
+      </c>
+      <c r="G169" t="s">
         <v>524</v>
       </c>
-      <c r="C169" t="s">
-[...11 lines deleted...]
-      <c r="G169"/>
       <c r="H169" t="s">
         <v>525</v>
       </c>
       <c r="I169" t="s">
         <v>17</v>
       </c>
       <c r="J169" t="s">
         <v>17</v>
       </c>
       <c r="K169" t="s">
         <v>17</v>
       </c>
       <c r="L169" t="s">
         <v>17</v>
       </c>
       <c r="M169"/>
     </row>
     <row r="170" spans="1:13">
       <c r="A170" t="s">
         <v>526</v>
       </c>
       <c r="B170" t="s">
         <v>527</v>
       </c>
       <c r="C170" t="s">
         <v>21</v>
       </c>
       <c r="D170">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="E170" t="s">
-        <v>420</v>
+        <v>528</v>
       </c>
       <c r="F170" t="s">
         <v>17</v>
       </c>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="I170" t="s">
         <v>17</v>
       </c>
       <c r="J170" t="s">
         <v>17</v>
       </c>
       <c r="K170" t="s">
         <v>17</v>
       </c>
       <c r="L170" t="s">
         <v>17</v>
       </c>
       <c r="M170"/>
     </row>
     <row r="171" spans="1:13">
       <c r="A171" t="s">
-        <v>529</v>
-[...1 lines deleted...]
-      <c r="B171"/>
+        <v>530</v>
+      </c>
+      <c r="B171" t="s">
+        <v>531</v>
+      </c>
       <c r="C171" t="s">
         <v>21</v>
       </c>
       <c r="D171">
-        <v>1948</v>
+        <v>1987</v>
       </c>
       <c r="E171" t="s">
         <v>57</v>
       </c>
       <c r="F171" t="s">
         <v>17</v>
       </c>
       <c r="G171"/>
-      <c r="H171"/>
+      <c r="H171" t="s">
+        <v>532</v>
+      </c>
       <c r="I171" t="s">
         <v>17</v>
       </c>
       <c r="J171" t="s">
         <v>17</v>
       </c>
       <c r="K171" t="s">
         <v>17</v>
       </c>
       <c r="L171" t="s">
         <v>17</v>
       </c>
       <c r="M171"/>
     </row>
     <row r="172" spans="1:13">
       <c r="A172" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="B172"/>
+        <v>533</v>
+      </c>
+      <c r="B172" t="s">
+        <v>534</v>
+      </c>
       <c r="C172" t="s">
         <v>21</v>
       </c>
       <c r="D172">
         <v>1966</v>
       </c>
       <c r="E172" t="s">
-        <v>57</v>
+        <v>426</v>
       </c>
       <c r="F172" t="s">
         <v>17</v>
       </c>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="I172" t="s">
         <v>17</v>
       </c>
       <c r="J172" t="s">
         <v>17</v>
       </c>
       <c r="K172" t="s">
         <v>17</v>
       </c>
       <c r="L172" t="s">
         <v>17</v>
       </c>
       <c r="M172"/>
     </row>
     <row r="173" spans="1:13">
       <c r="A173" t="s">
-        <v>532</v>
-[...3 lines deleted...]
-      </c>
+        <v>536</v>
+      </c>
+      <c r="B173"/>
       <c r="C173" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D173">
-        <v>1990</v>
+        <v>1948</v>
       </c>
       <c r="E173" t="s">
         <v>57</v>
       </c>
       <c r="F173" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G173"/>
+      <c r="H173"/>
       <c r="I173" t="s">
         <v>17</v>
       </c>
       <c r="J173" t="s">
         <v>17</v>
       </c>
       <c r="K173" t="s">
         <v>17</v>
       </c>
       <c r="L173" t="s">
         <v>17</v>
       </c>
       <c r="M173"/>
     </row>
     <row r="174" spans="1:13">
       <c r="A174" t="s">
-        <v>535</v>
-[...3 lines deleted...]
-      </c>
+        <v>537</v>
+      </c>
+      <c r="B174"/>
       <c r="C174" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D174">
-        <v>1990</v>
+        <v>1966</v>
       </c>
       <c r="E174" t="s">
         <v>57</v>
       </c>
       <c r="F174" t="s">
         <v>17</v>
       </c>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="I174" t="s">
         <v>17</v>
       </c>
       <c r="J174" t="s">
         <v>17</v>
       </c>
       <c r="K174" t="s">
         <v>17</v>
       </c>
       <c r="L174" t="s">
         <v>17</v>
       </c>
       <c r="M174"/>
     </row>
     <row r="175" spans="1:13">
       <c r="A175" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="B175" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="C175" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D175">
-        <v>1988</v>
+        <v>1990</v>
       </c>
       <c r="E175" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="F175" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G175"/>
+        <v>29</v>
+      </c>
+      <c r="G175" t="s">
+        <v>331</v>
+      </c>
       <c r="H175" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="I175" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J175" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K175" t="s">
         <v>17</v>
       </c>
       <c r="L175" t="s">
         <v>17</v>
       </c>
       <c r="M175"/>
     </row>
     <row r="176" spans="1:13">
       <c r="A176" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="B176" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="C176" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D176">
-        <v>1997</v>
+        <v>1990</v>
       </c>
       <c r="E176" t="s">
-        <v>543</v>
+        <v>57</v>
       </c>
       <c r="F176" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G176" t="s">
+        <v>17</v>
+      </c>
+      <c r="G176"/>
+      <c r="H176" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="I176" t="s">
         <v>17</v>
       </c>
       <c r="J176" t="s">
         <v>17</v>
       </c>
       <c r="K176" t="s">
         <v>17</v>
       </c>
       <c r="L176" t="s">
         <v>17</v>
       </c>
       <c r="M176"/>
     </row>
     <row r="177" spans="1:13">
       <c r="A177" t="s">
+        <v>545</v>
+      </c>
+      <c r="B177" t="s">
         <v>546</v>
       </c>
-      <c r="B177" t="s">
+      <c r="C177" t="s">
+        <v>21</v>
+      </c>
+      <c r="D177">
+        <v>1988</v>
+      </c>
+      <c r="E177" t="s">
+        <v>45</v>
+      </c>
+      <c r="F177" t="s">
+        <v>17</v>
+      </c>
+      <c r="G177"/>
+      <c r="H177" t="s">
         <v>547</v>
       </c>
-      <c r="C177" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I177" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J177" t="s">
         <v>29</v>
       </c>
       <c r="K177" t="s">
         <v>17</v>
       </c>
       <c r="L177" t="s">
         <v>17</v>
       </c>
       <c r="M177"/>
     </row>
     <row r="178" spans="1:13">
       <c r="A178" t="s">
+        <v>548</v>
+      </c>
+      <c r="B178" t="s">
         <v>549</v>
       </c>
-      <c r="B178" t="s">
+      <c r="C178" t="s">
+        <v>15</v>
+      </c>
+      <c r="D178">
+        <v>1997</v>
+      </c>
+      <c r="E178" t="s">
         <v>550</v>
       </c>
-      <c r="C178" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F178" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G178"/>
+        <v>29</v>
+      </c>
+      <c r="G178" t="s">
+        <v>551</v>
+      </c>
       <c r="H178" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="I178" t="s">
         <v>17</v>
       </c>
       <c r="J178" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K178" t="s">
         <v>17</v>
       </c>
       <c r="L178" t="s">
         <v>17</v>
       </c>
       <c r="M178"/>
     </row>
     <row r="179" spans="1:13">
       <c r="A179" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="B179" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="C179" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D179">
-        <v>1999</v>
+        <v>1995</v>
       </c>
       <c r="E179" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F179" t="s">
         <v>29</v>
       </c>
       <c r="G179" t="s">
-        <v>58</v>
+        <v>495</v>
       </c>
       <c r="H179" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="I179" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J179" t="s">
         <v>29</v>
       </c>
       <c r="K179" t="s">
         <v>17</v>
       </c>
       <c r="L179" t="s">
         <v>17</v>
       </c>
-      <c r="M179" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M179"/>
     </row>
     <row r="180" spans="1:13">
       <c r="A180" t="s">
         <v>556</v>
       </c>
-      <c r="B180"/>
+      <c r="B180" t="s">
+        <v>557</v>
+      </c>
       <c r="C180" t="s">
         <v>21</v>
       </c>
       <c r="D180">
-        <v>1930</v>
+        <v>1981</v>
       </c>
       <c r="E180" t="s">
-        <v>57</v>
+        <v>440</v>
       </c>
       <c r="F180" t="s">
         <v>17</v>
       </c>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="I180" t="s">
         <v>17</v>
       </c>
       <c r="J180" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K180" t="s">
         <v>17</v>
       </c>
       <c r="L180" t="s">
         <v>17</v>
       </c>
       <c r="M180"/>
     </row>
     <row r="181" spans="1:13">
       <c r="A181" t="s">
-        <v>558</v>
-[...1 lines deleted...]
-      <c r="B181"/>
+        <v>559</v>
+      </c>
+      <c r="B181" t="s">
+        <v>560</v>
+      </c>
       <c r="C181" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D181">
-        <v>1962</v>
+        <v>2006</v>
       </c>
       <c r="E181" t="s">
-        <v>57</v>
+        <v>381</v>
       </c>
       <c r="F181" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G181"/>
+        <v>29</v>
+      </c>
+      <c r="G181" t="s">
+        <v>58</v>
+      </c>
       <c r="H181" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
       <c r="I181" t="s">
         <v>17</v>
       </c>
       <c r="J181" t="s">
         <v>17</v>
       </c>
       <c r="K181" t="s">
         <v>17</v>
       </c>
       <c r="L181" t="s">
         <v>17</v>
       </c>
       <c r="M181"/>
     </row>
     <row r="182" spans="1:13">
       <c r="A182" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
       <c r="B182" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
       <c r="C182" t="s">
         <v>21</v>
       </c>
       <c r="D182">
-        <v>1960</v>
+        <v>1999</v>
       </c>
       <c r="E182" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F182" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
       <c r="I182" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J182" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K182" t="s">
         <v>17</v>
       </c>
       <c r="L182" t="s">
         <v>17</v>
       </c>
-      <c r="M182"/>
+      <c r="M182" t="s">
+        <v>565</v>
+      </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183" t="s">
-        <v>563</v>
-[...3 lines deleted...]
-      </c>
+        <v>566</v>
+      </c>
+      <c r="B183"/>
       <c r="C183" t="s">
         <v>21</v>
       </c>
       <c r="D183">
-        <v>1976</v>
+        <v>1930</v>
       </c>
       <c r="E183" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="F183" t="s">
         <v>17</v>
       </c>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="I183" t="s">
         <v>17</v>
       </c>
       <c r="J183" t="s">
         <v>17</v>
       </c>
       <c r="K183" t="s">
         <v>17</v>
       </c>
       <c r="L183" t="s">
         <v>17</v>
       </c>
       <c r="M183"/>
     </row>
     <row r="184" spans="1:13">
       <c r="A184" t="s">
-        <v>566</v>
-[...3 lines deleted...]
-      </c>
+        <v>568</v>
+      </c>
+      <c r="B184"/>
       <c r="C184" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D184">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="E184" t="s">
         <v>57</v>
       </c>
       <c r="F184" t="s">
         <v>17</v>
       </c>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="I184" t="s">
         <v>17</v>
       </c>
       <c r="J184" t="s">
         <v>17</v>
       </c>
       <c r="K184" t="s">
         <v>17</v>
       </c>
       <c r="L184" t="s">
         <v>17</v>
       </c>
       <c r="M184"/>
     </row>
     <row r="185" spans="1:13">
       <c r="A185" t="s">
-        <v>569</v>
-[...1 lines deleted...]
-      <c r="B185"/>
+        <v>570</v>
+      </c>
+      <c r="B185" t="s">
+        <v>571</v>
+      </c>
       <c r="C185" t="s">
         <v>21</v>
       </c>
       <c r="D185">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="E185" t="s">
         <v>57</v>
       </c>
       <c r="F185" t="s">
         <v>17</v>
       </c>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="I185" t="s">
         <v>17</v>
       </c>
       <c r="J185" t="s">
         <v>17</v>
       </c>
       <c r="K185" t="s">
         <v>17</v>
       </c>
       <c r="L185" t="s">
         <v>17</v>
       </c>
       <c r="M185"/>
     </row>
     <row r="186" spans="1:13">
       <c r="A186" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="B186" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C186" t="s">
         <v>21</v>
       </c>
       <c r="D186">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="E186" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F186" t="s">
         <v>17</v>
       </c>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="I186" t="s">
         <v>17</v>
       </c>
       <c r="J186" t="s">
         <v>17</v>
       </c>
       <c r="K186" t="s">
         <v>17</v>
       </c>
       <c r="L186" t="s">
         <v>17</v>
       </c>
       <c r="M186"/>
     </row>
     <row r="187" spans="1:13">
       <c r="A187" t="s">
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="B187"/>
+        <v>576</v>
+      </c>
+      <c r="B187" t="s">
+        <v>577</v>
+      </c>
       <c r="C187" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D187">
-        <v>1951</v>
+        <v>1959</v>
       </c>
       <c r="E187" t="s">
         <v>57</v>
       </c>
       <c r="F187" t="s">
         <v>17</v>
       </c>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="I187" t="s">
         <v>17</v>
       </c>
       <c r="J187" t="s">
         <v>17</v>
       </c>
       <c r="K187" t="s">
         <v>17</v>
       </c>
       <c r="L187" t="s">
         <v>17</v>
       </c>
       <c r="M187"/>
     </row>
     <row r="188" spans="1:13">
       <c r="A188" t="s">
-        <v>576</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="B188"/>
       <c r="C188" t="s">
         <v>21</v>
       </c>
       <c r="D188">
-        <v>1966</v>
+        <v>1961</v>
       </c>
       <c r="E188" t="s">
-        <v>578</v>
+        <v>57</v>
       </c>
       <c r="F188" t="s">
         <v>17</v>
       </c>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="I188" t="s">
         <v>17</v>
       </c>
       <c r="J188" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K188" t="s">
         <v>17</v>
       </c>
       <c r="L188" t="s">
         <v>17</v>
       </c>
       <c r="M188"/>
     </row>
     <row r="189" spans="1:13">
       <c r="A189" t="s">
-        <v>580</v>
-[...1 lines deleted...]
-      <c r="B189"/>
+        <v>581</v>
+      </c>
+      <c r="B189" t="s">
+        <v>582</v>
+      </c>
       <c r="C189" t="s">
         <v>21</v>
       </c>
       <c r="D189">
-        <v>1958</v>
+        <v>1973</v>
       </c>
       <c r="E189" t="s">
         <v>57</v>
       </c>
       <c r="F189" t="s">
         <v>17</v>
       </c>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="I189" t="s">
         <v>17</v>
       </c>
       <c r="J189" t="s">
         <v>17</v>
       </c>
       <c r="K189" t="s">
         <v>17</v>
       </c>
       <c r="L189" t="s">
         <v>17</v>
       </c>
       <c r="M189"/>
     </row>
     <row r="190" spans="1:13">
       <c r="A190" t="s">
-        <v>582</v>
-[...3 lines deleted...]
-      </c>
+        <v>584</v>
+      </c>
+      <c r="B190"/>
       <c r="C190" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D190">
-        <v>1995</v>
+        <v>1951</v>
       </c>
       <c r="E190" t="s">
         <v>57</v>
       </c>
       <c r="F190" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G190"/>
       <c r="H190" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="I190" t="s">
         <v>17</v>
       </c>
       <c r="J190" t="s">
         <v>17</v>
       </c>
       <c r="K190" t="s">
         <v>17</v>
       </c>
       <c r="L190" t="s">
         <v>17</v>
       </c>
       <c r="M190"/>
     </row>
     <row r="191" spans="1:13">
       <c r="A191" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="B191" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="C191" t="s">
         <v>21</v>
       </c>
       <c r="D191">
-        <v>1972</v>
+        <v>1966</v>
       </c>
       <c r="E191" t="s">
-        <v>521</v>
+        <v>588</v>
       </c>
       <c r="F191" t="s">
         <v>17</v>
       </c>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="I191" t="s">
         <v>17</v>
       </c>
       <c r="J191" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K191" t="s">
         <v>17</v>
       </c>
       <c r="L191" t="s">
         <v>17</v>
       </c>
       <c r="M191"/>
     </row>
     <row r="192" spans="1:13">
       <c r="A192" t="s">
-        <v>588</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="B192"/>
       <c r="C192" t="s">
         <v>21</v>
       </c>
       <c r="D192">
-        <v>2001</v>
+        <v>1958</v>
       </c>
       <c r="E192" t="s">
         <v>57</v>
       </c>
       <c r="F192" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G192"/>
       <c r="H192" t="s">
         <v>591</v>
       </c>
       <c r="I192" t="s">
         <v>17</v>
       </c>
       <c r="J192" t="s">
         <v>17</v>
       </c>
       <c r="K192" t="s">
         <v>17</v>
       </c>
       <c r="L192" t="s">
         <v>17</v>
       </c>
       <c r="M192"/>
     </row>
     <row r="193" spans="1:13">
       <c r="A193" t="s">
         <v>592</v>
       </c>
       <c r="B193" t="s">
         <v>593</v>
       </c>
       <c r="C193" t="s">
         <v>21</v>
       </c>
       <c r="D193">
-        <v>1952</v>
+        <v>1995</v>
       </c>
       <c r="E193" t="s">
         <v>57</v>
       </c>
       <c r="F193" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G193"/>
+        <v>29</v>
+      </c>
+      <c r="G193" t="s">
+        <v>470</v>
+      </c>
       <c r="H193" t="s">
         <v>594</v>
       </c>
       <c r="I193" t="s">
         <v>17</v>
       </c>
       <c r="J193" t="s">
         <v>17</v>
       </c>
       <c r="K193" t="s">
         <v>17</v>
       </c>
       <c r="L193" t="s">
         <v>17</v>
       </c>
       <c r="M193"/>
     </row>
     <row r="194" spans="1:13">
       <c r="A194" t="s">
         <v>595</v>
       </c>
       <c r="B194" t="s">
         <v>596</v>
       </c>
       <c r="C194" t="s">
         <v>21</v>
       </c>
       <c r="D194">
-        <v>1964</v>
+        <v>1972</v>
       </c>
       <c r="E194" t="s">
-        <v>22</v>
+        <v>528</v>
       </c>
       <c r="F194" t="s">
         <v>17</v>
       </c>
       <c r="G194"/>
       <c r="H194" t="s">
         <v>597</v>
       </c>
       <c r="I194" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J194" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K194" t="s">
         <v>17</v>
       </c>
       <c r="L194" t="s">
         <v>17</v>
       </c>
       <c r="M194"/>
     </row>
     <row r="195" spans="1:13">
       <c r="A195" t="s">
         <v>598</v>
       </c>
       <c r="B195" t="s">
         <v>599</v>
       </c>
       <c r="C195" t="s">
         <v>21</v>
       </c>
       <c r="D195">
-        <v>1952</v>
+        <v>2001</v>
       </c>
       <c r="E195" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F195" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G195"/>
+        <v>29</v>
+      </c>
+      <c r="G195" t="s">
+        <v>600</v>
+      </c>
       <c r="H195" t="s">
-        <v>600</v>
+        <v>601</v>
       </c>
       <c r="I195" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J195" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K195" t="s">
         <v>17</v>
       </c>
       <c r="L195" t="s">
         <v>17</v>
       </c>
       <c r="M195"/>
     </row>
     <row r="196" spans="1:13">
       <c r="A196" t="s">
-        <v>601</v>
+        <v>602</v>
       </c>
       <c r="B196" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="C196" t="s">
         <v>21</v>
       </c>
       <c r="D196">
-        <v>1978</v>
+        <v>1952</v>
       </c>
       <c r="E196" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F196" t="s">
         <v>17</v>
       </c>
       <c r="G196"/>
       <c r="H196" t="s">
         <v>604</v>
       </c>
       <c r="I196" t="s">
         <v>17</v>
       </c>
       <c r="J196" t="s">
         <v>17</v>
       </c>
       <c r="K196" t="s">
         <v>17</v>
       </c>
       <c r="L196" t="s">
         <v>17</v>
       </c>
       <c r="M196"/>
     </row>
     <row r="197" spans="1:13">
       <c r="A197" t="s">
         <v>605</v>
       </c>
       <c r="B197" t="s">
         <v>606</v>
       </c>
       <c r="C197" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D197">
-        <v>1973</v>
+        <v>1964</v>
       </c>
       <c r="E197" t="s">
         <v>22</v>
       </c>
       <c r="F197" t="s">
         <v>17</v>
       </c>
       <c r="G197"/>
       <c r="H197" t="s">
         <v>607</v>
       </c>
       <c r="I197" t="s">
         <v>29</v>
       </c>
       <c r="J197" t="s">
         <v>29</v>
       </c>
       <c r="K197" t="s">
         <v>17</v>
       </c>
       <c r="L197" t="s">
         <v>17</v>
       </c>
       <c r="M197"/>
     </row>
     <row r="198" spans="1:13">
       <c r="A198" t="s">
         <v>608</v>
       </c>
       <c r="B198" t="s">
         <v>609</v>
       </c>
       <c r="C198" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D198">
-        <v>1982</v>
+        <v>1952</v>
       </c>
       <c r="E198" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F198" t="s">
         <v>17</v>
       </c>
       <c r="G198"/>
       <c r="H198" t="s">
         <v>610</v>
       </c>
       <c r="I198" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J198" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K198" t="s">
         <v>17</v>
       </c>
       <c r="L198" t="s">
         <v>17</v>
       </c>
       <c r="M198"/>
     </row>
     <row r="199" spans="1:13">
       <c r="A199" t="s">
         <v>611</v>
       </c>
       <c r="B199" t="s">
         <v>612</v>
       </c>
       <c r="C199" t="s">
         <v>21</v>
       </c>
       <c r="D199">
-        <v>1952</v>
+        <v>1978</v>
       </c>
       <c r="E199" t="s">
-        <v>22</v>
+        <v>613</v>
       </c>
       <c r="F199" t="s">
         <v>17</v>
       </c>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="I199" t="s">
         <v>17</v>
       </c>
       <c r="J199" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K199" t="s">
         <v>17</v>
       </c>
       <c r="L199" t="s">
         <v>17</v>
       </c>
       <c r="M199"/>
     </row>
     <row r="200" spans="1:13">
       <c r="A200" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c r="B200" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="C200" t="s">
         <v>15</v>
       </c>
       <c r="D200">
         <v>1973</v>
       </c>
       <c r="E200" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F200" t="s">
         <v>17</v>
       </c>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="I200" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J200" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K200" t="s">
         <v>17</v>
       </c>
       <c r="L200" t="s">
         <v>17</v>
       </c>
       <c r="M200"/>
     </row>
     <row r="201" spans="1:13">
       <c r="A201" t="s">
-        <v>617</v>
-[...1 lines deleted...]
-      <c r="B201"/>
+        <v>618</v>
+      </c>
+      <c r="B201" t="s">
+        <v>619</v>
+      </c>
       <c r="C201" t="s">
         <v>15</v>
       </c>
       <c r="D201">
-        <v>1971</v>
+        <v>1982</v>
       </c>
       <c r="E201" t="s">
         <v>57</v>
       </c>
       <c r="F201" t="s">
         <v>17</v>
       </c>
       <c r="G201"/>
       <c r="H201" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
       <c r="I201" t="s">
         <v>17</v>
       </c>
       <c r="J201" t="s">
         <v>17</v>
       </c>
       <c r="K201" t="s">
         <v>17</v>
       </c>
       <c r="L201" t="s">
         <v>17</v>
       </c>
       <c r="M201"/>
     </row>
     <row r="202" spans="1:13">
       <c r="A202" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
       <c r="B202" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
       <c r="C202" t="s">
         <v>21</v>
       </c>
       <c r="D202">
-        <v>1949</v>
+        <v>1952</v>
       </c>
       <c r="E202" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F202" t="s">
         <v>17</v>
       </c>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
       <c r="I202" t="s">
         <v>17</v>
       </c>
       <c r="J202" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K202" t="s">
         <v>17</v>
       </c>
       <c r="L202" t="s">
         <v>17</v>
       </c>
       <c r="M202"/>
     </row>
     <row r="203" spans="1:13">
       <c r="A203" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
       <c r="B203" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
       <c r="C203" t="s">
         <v>15</v>
       </c>
       <c r="D203">
-        <v>1947</v>
+        <v>1973</v>
       </c>
       <c r="E203" t="s">
         <v>57</v>
       </c>
       <c r="F203" t="s">
         <v>17</v>
       </c>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
       <c r="I203" t="s">
         <v>17</v>
       </c>
       <c r="J203" t="s">
         <v>17</v>
       </c>
       <c r="K203" t="s">
         <v>17</v>
       </c>
       <c r="L203" t="s">
         <v>17</v>
       </c>
       <c r="M203"/>
     </row>
     <row r="204" spans="1:13">
       <c r="A204" t="s">
-        <v>625</v>
-[...3 lines deleted...]
-      </c>
+        <v>627</v>
+      </c>
+      <c r="B204"/>
       <c r="C204" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D204">
-        <v>1959</v>
+        <v>1971</v>
       </c>
       <c r="E204" t="s">
         <v>57</v>
       </c>
       <c r="F204" t="s">
         <v>17</v>
       </c>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="I204" t="s">
         <v>17</v>
       </c>
       <c r="J204" t="s">
         <v>17</v>
       </c>
       <c r="K204" t="s">
         <v>17</v>
       </c>
       <c r="L204" t="s">
         <v>17</v>
       </c>
       <c r="M204"/>
     </row>
     <row r="205" spans="1:13">
       <c r="A205" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="B205" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="C205" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D205">
-        <v>1973</v>
+        <v>1949</v>
       </c>
       <c r="E205" t="s">
         <v>57</v>
       </c>
       <c r="F205" t="s">
         <v>17</v>
       </c>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="I205" t="s">
         <v>17</v>
       </c>
       <c r="J205" t="s">
         <v>17</v>
       </c>
       <c r="K205" t="s">
         <v>17</v>
       </c>
       <c r="L205" t="s">
         <v>17</v>
       </c>
       <c r="M205"/>
     </row>
     <row r="206" spans="1:13">
       <c r="A206" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="B206" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="C206" t="s">
         <v>15</v>
       </c>
       <c r="D206">
-        <v>1996</v>
+        <v>1947</v>
       </c>
       <c r="E206" t="s">
         <v>57</v>
       </c>
       <c r="F206" t="s">
         <v>17</v>
       </c>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="I206" t="s">
         <v>17</v>
       </c>
       <c r="J206" t="s">
         <v>17</v>
       </c>
       <c r="K206" t="s">
         <v>17</v>
       </c>
       <c r="L206" t="s">
         <v>17</v>
       </c>
       <c r="M206"/>
     </row>
     <row r="207" spans="1:13">
       <c r="A207" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="B207"/>
+        <v>635</v>
+      </c>
+      <c r="B207" t="s">
+        <v>636</v>
+      </c>
       <c r="C207" t="s">
         <v>65</v>
       </c>
       <c r="D207">
-        <v>1926</v>
+        <v>1959</v>
       </c>
       <c r="E207" t="s">
         <v>57</v>
       </c>
       <c r="F207" t="s">
         <v>17</v>
       </c>
       <c r="G207"/>
-      <c r="H207"/>
+      <c r="H207" t="s">
+        <v>637</v>
+      </c>
       <c r="I207" t="s">
         <v>17</v>
       </c>
       <c r="J207" t="s">
         <v>17</v>
       </c>
       <c r="K207" t="s">
         <v>17</v>
       </c>
       <c r="L207" t="s">
         <v>17</v>
       </c>
       <c r="M207"/>
     </row>
     <row r="208" spans="1:13">
       <c r="A208" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="B208" t="s">
-        <v>636</v>
+        <v>639</v>
       </c>
       <c r="C208" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D208">
-        <v>1981</v>
+        <v>1973</v>
       </c>
       <c r="E208" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F208" t="s">
         <v>17</v>
       </c>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="I208" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J208" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K208" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L208" t="s">
         <v>17</v>
       </c>
       <c r="M208"/>
     </row>
     <row r="209" spans="1:13">
       <c r="A209" t="s">
-        <v>638</v>
+        <v>641</v>
       </c>
       <c r="B209" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="C209" t="s">
         <v>15</v>
       </c>
       <c r="D209">
-        <v>1976</v>
+        <v>1996</v>
       </c>
       <c r="E209" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F209" t="s">
         <v>17</v>
       </c>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>640</v>
+        <v>643</v>
       </c>
       <c r="I209" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J209" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K209" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L209" t="s">
         <v>17</v>
       </c>
       <c r="M209"/>
     </row>
     <row r="210" spans="1:13">
       <c r="A210" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="B210"/>
       <c r="C210" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D210">
-        <v>1969</v>
+        <v>1926</v>
       </c>
       <c r="E210" t="s">
         <v>57</v>
       </c>
       <c r="F210" t="s">
         <v>17</v>
       </c>
       <c r="G210"/>
-      <c r="H210" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H210"/>
       <c r="I210" t="s">
         <v>17</v>
       </c>
       <c r="J210" t="s">
         <v>17</v>
       </c>
       <c r="K210" t="s">
         <v>17</v>
       </c>
       <c r="L210" t="s">
         <v>17</v>
       </c>
       <c r="M210"/>
     </row>
     <row r="211" spans="1:13">
       <c r="A211" t="s">
-        <v>643</v>
-[...1 lines deleted...]
-      <c r="B211"/>
+        <v>645</v>
+      </c>
+      <c r="B211" t="s">
+        <v>646</v>
+      </c>
       <c r="C211" t="s">
         <v>21</v>
       </c>
       <c r="D211">
-        <v>1978</v>
+        <v>1981</v>
       </c>
       <c r="E211" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F211" t="s">
         <v>17</v>
       </c>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>644</v>
+        <v>647</v>
       </c>
       <c r="I211" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J211" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K211" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L211" t="s">
         <v>17</v>
       </c>
       <c r="M211"/>
     </row>
     <row r="212" spans="1:13">
       <c r="A212" t="s">
-        <v>645</v>
-[...1 lines deleted...]
-      <c r="B212"/>
+        <v>648</v>
+      </c>
+      <c r="B212" t="s">
+        <v>649</v>
+      </c>
       <c r="C212" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D212">
-        <v>1963</v>
+        <v>1976</v>
       </c>
       <c r="E212" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F212" t="s">
         <v>17</v>
       </c>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>646</v>
+        <v>650</v>
       </c>
       <c r="I212" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J212" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K212" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L212" t="s">
         <v>17</v>
       </c>
       <c r="M212"/>
     </row>
     <row r="213" spans="1:13">
       <c r="A213" t="s">
-        <v>647</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="B213"/>
       <c r="C213" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D213">
-        <v>1981</v>
+        <v>1969</v>
       </c>
       <c r="E213" t="s">
-        <v>649</v>
+        <v>57</v>
       </c>
       <c r="F213" t="s">
         <v>17</v>
       </c>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="I213" t="s">
         <v>17</v>
       </c>
       <c r="J213" t="s">
         <v>17</v>
       </c>
       <c r="K213" t="s">
         <v>17</v>
       </c>
       <c r="L213" t="s">
         <v>17</v>
       </c>
       <c r="M213"/>
     </row>
     <row r="214" spans="1:13">
       <c r="A214" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="B214"/>
       <c r="C214" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D214">
-        <v>1926</v>
+        <v>1978</v>
       </c>
       <c r="E214" t="s">
         <v>57</v>
       </c>
       <c r="F214" t="s">
         <v>17</v>
       </c>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="I214" t="s">
         <v>17</v>
       </c>
       <c r="J214" t="s">
         <v>17</v>
       </c>
       <c r="K214" t="s">
         <v>17</v>
       </c>
       <c r="L214" t="s">
         <v>17</v>
       </c>
       <c r="M214"/>
     </row>
     <row r="215" spans="1:13">
       <c r="A215" t="s">
-        <v>653</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="B215"/>
       <c r="C215" t="s">
         <v>21</v>
       </c>
       <c r="D215">
-        <v>1990</v>
+        <v>1963</v>
       </c>
       <c r="E215" t="s">
-        <v>398</v>
+        <v>57</v>
       </c>
       <c r="F215" t="s">
         <v>17</v>
       </c>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="I215" t="s">
         <v>17</v>
       </c>
       <c r="J215" t="s">
         <v>17</v>
       </c>
       <c r="K215" t="s">
         <v>17</v>
       </c>
       <c r="L215" t="s">
         <v>17</v>
       </c>
       <c r="M215"/>
     </row>
     <row r="216" spans="1:13">
       <c r="A216" t="s">
-        <v>656</v>
-[...1 lines deleted...]
-      <c r="B216"/>
+        <v>657</v>
+      </c>
+      <c r="B216" t="s">
+        <v>658</v>
+      </c>
       <c r="C216" t="s">
         <v>15</v>
       </c>
       <c r="D216">
-        <v>1961</v>
+        <v>1981</v>
       </c>
       <c r="E216" t="s">
-        <v>603</v>
+        <v>659</v>
       </c>
       <c r="F216" t="s">
         <v>17</v>
       </c>
       <c r="G216"/>
       <c r="H216" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="I216" t="s">
         <v>17</v>
       </c>
       <c r="J216" t="s">
         <v>17</v>
       </c>
       <c r="K216" t="s">
         <v>17</v>
       </c>
       <c r="L216" t="s">
         <v>17</v>
       </c>
       <c r="M216"/>
     </row>
     <row r="217" spans="1:13">
       <c r="A217" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="B217"/>
       <c r="C217" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D217">
-        <v>1948</v>
+        <v>1926</v>
       </c>
       <c r="E217" t="s">
         <v>57</v>
       </c>
       <c r="F217" t="s">
         <v>17</v>
       </c>
       <c r="G217"/>
-      <c r="H217"/>
+      <c r="H217" t="s">
+        <v>662</v>
+      </c>
       <c r="I217" t="s">
         <v>17</v>
       </c>
       <c r="J217" t="s">
         <v>17</v>
       </c>
       <c r="K217" t="s">
         <v>17</v>
       </c>
       <c r="L217" t="s">
         <v>17</v>
       </c>
       <c r="M217"/>
     </row>
     <row r="218" spans="1:13">
       <c r="A218" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
       <c r="B218" t="s">
-        <v>660</v>
+        <v>664</v>
       </c>
       <c r="C218" t="s">
         <v>21</v>
       </c>
       <c r="D218">
-        <v>1993</v>
+        <v>1990</v>
       </c>
       <c r="E218" t="s">
-        <v>57</v>
+        <v>401</v>
       </c>
       <c r="F218" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G218"/>
       <c r="H218" t="s">
-        <v>661</v>
+        <v>665</v>
       </c>
       <c r="I218" t="s">
         <v>17</v>
       </c>
       <c r="J218" t="s">
         <v>17</v>
       </c>
       <c r="K218" t="s">
         <v>17</v>
       </c>
       <c r="L218" t="s">
         <v>17</v>
       </c>
       <c r="M218"/>
     </row>
     <row r="219" spans="1:13">
       <c r="A219" t="s">
-        <v>662</v>
-[...3 lines deleted...]
-      </c>
+        <v>666</v>
+      </c>
+      <c r="B219"/>
       <c r="C219" t="s">
         <v>15</v>
       </c>
       <c r="D219">
-        <v>1984</v>
+        <v>1961</v>
       </c>
       <c r="E219" t="s">
-        <v>57</v>
+        <v>613</v>
       </c>
       <c r="F219" t="s">
         <v>17</v>
       </c>
       <c r="G219"/>
       <c r="H219" t="s">
-        <v>664</v>
+        <v>667</v>
       </c>
       <c r="I219" t="s">
         <v>17</v>
       </c>
       <c r="J219" t="s">
         <v>17</v>
       </c>
       <c r="K219" t="s">
         <v>17</v>
       </c>
       <c r="L219" t="s">
         <v>17</v>
       </c>
       <c r="M219"/>
     </row>
     <row r="220" spans="1:13">
       <c r="A220" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="B220"/>
       <c r="C220" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D220">
-        <v>1963</v>
+        <v>1948</v>
       </c>
       <c r="E220" t="s">
         <v>57</v>
       </c>
       <c r="F220" t="s">
         <v>17</v>
       </c>
       <c r="G220"/>
-      <c r="H220" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H220"/>
       <c r="I220" t="s">
         <v>17</v>
       </c>
       <c r="J220" t="s">
         <v>17</v>
       </c>
       <c r="K220" t="s">
         <v>17</v>
       </c>
       <c r="L220" t="s">
         <v>17</v>
       </c>
       <c r="M220"/>
     </row>
     <row r="221" spans="1:13">
       <c r="A221" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="B221" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="C221" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D221">
-        <v>1948</v>
+        <v>1993</v>
       </c>
       <c r="E221" t="s">
         <v>57</v>
       </c>
       <c r="F221" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G221"/>
+        <v>29</v>
+      </c>
+      <c r="G221" t="s">
+        <v>58</v>
+      </c>
       <c r="H221" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="I221" t="s">
         <v>17</v>
       </c>
       <c r="J221" t="s">
         <v>17</v>
       </c>
       <c r="K221" t="s">
         <v>17</v>
       </c>
       <c r="L221" t="s">
         <v>17</v>
       </c>
       <c r="M221"/>
     </row>
     <row r="222" spans="1:13">
       <c r="A222" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="B222" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="C222" t="s">
         <v>15</v>
       </c>
       <c r="D222">
-        <v>1993</v>
+        <v>1984</v>
       </c>
       <c r="E222" t="s">
         <v>57</v>
       </c>
       <c r="F222" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G222"/>
       <c r="H222" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="I222" t="s">
         <v>17</v>
       </c>
       <c r="J222" t="s">
         <v>17</v>
       </c>
       <c r="K222" t="s">
         <v>17</v>
       </c>
       <c r="L222" t="s">
         <v>17</v>
       </c>
       <c r="M222"/>
     </row>
     <row r="223" spans="1:13">
       <c r="A223" t="s">
-        <v>674</v>
-[...1 lines deleted...]
-      <c r="B223" t="s">
         <v>675</v>
       </c>
+      <c r="B223"/>
       <c r="C223" t="s">
         <v>15</v>
       </c>
       <c r="D223">
-        <v>1990</v>
+        <v>1963</v>
       </c>
       <c r="E223" t="s">
         <v>57</v>
       </c>
       <c r="F223" t="s">
         <v>17</v>
       </c>
       <c r="G223"/>
       <c r="H223" t="s">
         <v>676</v>
       </c>
       <c r="I223" t="s">
         <v>17</v>
       </c>
       <c r="J223" t="s">
         <v>17</v>
       </c>
       <c r="K223" t="s">
         <v>17</v>
       </c>
       <c r="L223" t="s">
         <v>17</v>
       </c>
       <c r="M223"/>
     </row>
     <row r="224" spans="1:13">
       <c r="A224" t="s">
         <v>677</v>
       </c>
       <c r="B224" t="s">
         <v>678</v>
       </c>
       <c r="C224" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D224">
-        <v>1985</v>
+        <v>1948</v>
       </c>
       <c r="E224" t="s">
         <v>57</v>
       </c>
       <c r="F224" t="s">
         <v>17</v>
       </c>
       <c r="G224"/>
       <c r="H224" t="s">
         <v>679</v>
       </c>
       <c r="I224" t="s">
         <v>17</v>
       </c>
       <c r="J224" t="s">
         <v>17</v>
       </c>
       <c r="K224" t="s">
         <v>17</v>
       </c>
       <c r="L224" t="s">
         <v>17</v>
       </c>
       <c r="M224"/>
     </row>
     <row r="225" spans="1:13">
       <c r="A225" t="s">
         <v>680</v>
       </c>
-      <c r="B225"/>
+      <c r="B225" t="s">
+        <v>681</v>
+      </c>
       <c r="C225" t="s">
         <v>15</v>
       </c>
       <c r="D225">
-        <v>1977</v>
+        <v>1993</v>
       </c>
       <c r="E225" t="s">
         <v>57</v>
       </c>
       <c r="F225" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G225"/>
+        <v>29</v>
+      </c>
+      <c r="G225" t="s">
+        <v>682</v>
+      </c>
       <c r="H225" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="I225" t="s">
         <v>17</v>
       </c>
       <c r="J225" t="s">
         <v>17</v>
       </c>
       <c r="K225" t="s">
         <v>17</v>
       </c>
       <c r="L225" t="s">
         <v>17</v>
       </c>
       <c r="M225"/>
     </row>
     <row r="226" spans="1:13">
       <c r="A226" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="B226" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="C226" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D226">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="E226" t="s">
         <v>57</v>
       </c>
       <c r="F226" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G226"/>
       <c r="H226" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="I226" t="s">
         <v>17</v>
       </c>
       <c r="J226" t="s">
         <v>17</v>
       </c>
       <c r="K226" t="s">
         <v>17</v>
       </c>
       <c r="L226" t="s">
         <v>17</v>
       </c>
       <c r="M226"/>
     </row>
     <row r="227" spans="1:13">
       <c r="A227" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="B227" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="C227" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D227">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="E227" t="s">
         <v>57</v>
       </c>
       <c r="F227" t="s">
         <v>17</v>
       </c>
       <c r="G227"/>
       <c r="H227" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="I227" t="s">
         <v>17</v>
       </c>
       <c r="J227" t="s">
         <v>17</v>
       </c>
       <c r="K227" t="s">
         <v>17</v>
       </c>
       <c r="L227" t="s">
         <v>17</v>
       </c>
       <c r="M227"/>
     </row>
     <row r="228" spans="1:13">
       <c r="A228" t="s">
-        <v>689</v>
-[...1 lines deleted...]
-      <c r="B228" t="s">
         <v>690</v>
       </c>
+      <c r="B228"/>
       <c r="C228" t="s">
         <v>15</v>
       </c>
       <c r="D228">
-        <v>1970</v>
+        <v>1977</v>
       </c>
       <c r="E228" t="s">
         <v>57</v>
       </c>
       <c r="F228" t="s">
         <v>17</v>
       </c>
       <c r="G228"/>
       <c r="H228" t="s">
         <v>691</v>
       </c>
       <c r="I228" t="s">
         <v>17</v>
       </c>
       <c r="J228" t="s">
         <v>17</v>
       </c>
       <c r="K228" t="s">
         <v>17</v>
       </c>
       <c r="L228" t="s">
         <v>17</v>
       </c>
       <c r="M228"/>
     </row>
     <row r="229" spans="1:13">
       <c r="A229" t="s">
         <v>692</v>
       </c>
-      <c r="B229"/>
+      <c r="B229" t="s">
+        <v>693</v>
+      </c>
       <c r="C229" t="s">
         <v>21</v>
       </c>
       <c r="D229">
-        <v>1925</v>
+        <v>1996</v>
       </c>
       <c r="E229" t="s">
         <v>57</v>
       </c>
       <c r="F229" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G229"/>
+        <v>29</v>
+      </c>
+      <c r="G229" t="s">
+        <v>694</v>
+      </c>
       <c r="H229" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="I229" t="s">
         <v>17</v>
       </c>
       <c r="J229" t="s">
         <v>17</v>
       </c>
       <c r="K229" t="s">
         <v>17</v>
       </c>
       <c r="L229" t="s">
         <v>17</v>
       </c>
       <c r="M229"/>
     </row>
     <row r="230" spans="1:13">
       <c r="A230" t="s">
-        <v>694</v>
-[...1 lines deleted...]
-      <c r="B230"/>
+        <v>696</v>
+      </c>
+      <c r="B230" t="s">
+        <v>697</v>
+      </c>
       <c r="C230" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D230">
-        <v>1960</v>
+        <v>1991</v>
       </c>
       <c r="E230" t="s">
         <v>57</v>
       </c>
       <c r="F230" t="s">
         <v>17</v>
       </c>
       <c r="G230"/>
       <c r="H230" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="I230" t="s">
         <v>17</v>
       </c>
       <c r="J230" t="s">
         <v>17</v>
       </c>
       <c r="K230" t="s">
         <v>17</v>
       </c>
       <c r="L230" t="s">
         <v>17</v>
       </c>
       <c r="M230"/>
     </row>
     <row r="231" spans="1:13">
       <c r="A231" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="B231" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="C231" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D231">
-        <v>1921</v>
+        <v>1970</v>
       </c>
       <c r="E231" t="s">
         <v>57</v>
       </c>
       <c r="F231" t="s">
         <v>17</v>
       </c>
       <c r="G231"/>
-      <c r="H231"/>
+      <c r="H231" t="s">
+        <v>701</v>
+      </c>
       <c r="I231" t="s">
         <v>17</v>
       </c>
       <c r="J231" t="s">
         <v>17</v>
       </c>
       <c r="K231" t="s">
         <v>17</v>
       </c>
       <c r="L231" t="s">
         <v>17</v>
       </c>
       <c r="M231"/>
     </row>
     <row r="232" spans="1:13">
       <c r="A232" t="s">
-        <v>698</v>
-[...3 lines deleted...]
-      </c>
+        <v>702</v>
+      </c>
+      <c r="B232"/>
       <c r="C232" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D232">
-        <v>1960</v>
+        <v>1925</v>
       </c>
       <c r="E232" t="s">
         <v>57</v>
       </c>
       <c r="F232" t="s">
         <v>17</v>
       </c>
       <c r="G232"/>
       <c r="H232" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="I232" t="s">
         <v>17</v>
       </c>
       <c r="J232" t="s">
         <v>17</v>
       </c>
       <c r="K232" t="s">
         <v>17</v>
       </c>
       <c r="L232" t="s">
         <v>17</v>
       </c>
       <c r="M232"/>
     </row>
     <row r="233" spans="1:13">
       <c r="A233" t="s">
-        <v>701</v>
-[...3 lines deleted...]
-      </c>
+        <v>704</v>
+      </c>
+      <c r="B233"/>
       <c r="C233" t="s">
         <v>21</v>
       </c>
       <c r="D233">
-        <v>1931</v>
+        <v>1960</v>
       </c>
       <c r="E233" t="s">
         <v>57</v>
       </c>
       <c r="F233" t="s">
         <v>17</v>
       </c>
       <c r="G233"/>
       <c r="H233" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="I233" t="s">
         <v>17</v>
       </c>
       <c r="J233" t="s">
         <v>17</v>
       </c>
       <c r="K233" t="s">
         <v>17</v>
       </c>
       <c r="L233" t="s">
         <v>17</v>
       </c>
       <c r="M233"/>
     </row>
     <row r="234" spans="1:13">
       <c r="A234" t="s">
-        <v>704</v>
-[...1 lines deleted...]
-      <c r="B234"/>
+        <v>706</v>
+      </c>
+      <c r="B234" t="s">
+        <v>707</v>
+      </c>
       <c r="C234" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D234">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="E234" t="s">
         <v>57</v>
       </c>
       <c r="F234" t="s">
         <v>17</v>
       </c>
       <c r="G234"/>
       <c r="H234"/>
       <c r="I234" t="s">
         <v>17</v>
       </c>
       <c r="J234" t="s">
         <v>17</v>
       </c>
       <c r="K234" t="s">
         <v>17</v>
       </c>
       <c r="L234" t="s">
         <v>17</v>
       </c>
       <c r="M234"/>
     </row>
     <row r="235" spans="1:13">
       <c r="A235" t="s">
-        <v>705</v>
-[...1 lines deleted...]
-      <c r="B235"/>
+        <v>708</v>
+      </c>
+      <c r="B235" t="s">
+        <v>709</v>
+      </c>
       <c r="C235" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D235">
-        <v>1923</v>
+        <v>1960</v>
       </c>
       <c r="E235" t="s">
         <v>57</v>
       </c>
       <c r="F235" t="s">
         <v>17</v>
       </c>
       <c r="G235"/>
       <c r="H235" t="s">
-        <v>706</v>
+        <v>710</v>
       </c>
       <c r="I235" t="s">
         <v>17</v>
       </c>
       <c r="J235" t="s">
         <v>17</v>
       </c>
       <c r="K235" t="s">
         <v>17</v>
       </c>
       <c r="L235" t="s">
         <v>17</v>
       </c>
       <c r="M235"/>
     </row>
     <row r="236" spans="1:13">
       <c r="A236" t="s">
-        <v>707</v>
-[...1 lines deleted...]
-      <c r="B236"/>
+        <v>711</v>
+      </c>
+      <c r="B236" t="s">
+        <v>712</v>
+      </c>
       <c r="C236" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D236">
-        <v>1939</v>
+        <v>1931</v>
       </c>
       <c r="E236" t="s">
         <v>57</v>
       </c>
       <c r="F236" t="s">
         <v>17</v>
       </c>
       <c r="G236"/>
       <c r="H236" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="I236" t="s">
         <v>17</v>
       </c>
       <c r="J236" t="s">
         <v>17</v>
       </c>
       <c r="K236" t="s">
         <v>17</v>
       </c>
       <c r="L236" t="s">
         <v>17</v>
       </c>
       <c r="M236"/>
     </row>
     <row r="237" spans="1:13">
       <c r="A237" t="s">
-        <v>709</v>
-[...3 lines deleted...]
-      </c>
+        <v>714</v>
+      </c>
+      <c r="B237"/>
       <c r="C237" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D237">
-        <v>1972</v>
+        <v>1920</v>
       </c>
       <c r="E237" t="s">
         <v>57</v>
       </c>
       <c r="F237" t="s">
         <v>17</v>
       </c>
       <c r="G237"/>
-      <c r="H237" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H237"/>
       <c r="I237" t="s">
         <v>17</v>
       </c>
       <c r="J237" t="s">
         <v>17</v>
       </c>
       <c r="K237" t="s">
         <v>17</v>
       </c>
       <c r="L237" t="s">
         <v>17</v>
       </c>
       <c r="M237"/>
     </row>
     <row r="238" spans="1:13">
       <c r="A238" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="B238"/>
       <c r="C238" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D238">
-        <v>1965</v>
+        <v>1923</v>
       </c>
       <c r="E238" t="s">
         <v>57</v>
       </c>
       <c r="F238" t="s">
         <v>17</v>
       </c>
       <c r="G238"/>
       <c r="H238" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="I238" t="s">
         <v>17</v>
       </c>
       <c r="J238" t="s">
         <v>17</v>
       </c>
       <c r="K238" t="s">
         <v>17</v>
       </c>
       <c r="L238" t="s">
         <v>17</v>
       </c>
       <c r="M238"/>
     </row>
     <row r="239" spans="1:13">
       <c r="A239" t="s">
-        <v>714</v>
-[...3 lines deleted...]
-      </c>
+        <v>717</v>
+      </c>
+      <c r="B239"/>
       <c r="C239" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D239">
-        <v>1980</v>
+        <v>1939</v>
       </c>
       <c r="E239" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="F239" t="s">
         <v>17</v>
       </c>
       <c r="G239"/>
       <c r="H239" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="I239" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J239" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K239" t="s">
         <v>17</v>
       </c>
       <c r="L239" t="s">
         <v>17</v>
       </c>
       <c r="M239"/>
     </row>
     <row r="240" spans="1:13">
       <c r="A240" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="B240"/>
+        <v>719</v>
+      </c>
+      <c r="B240" t="s">
+        <v>720</v>
+      </c>
       <c r="C240" t="s">
         <v>15</v>
       </c>
       <c r="D240">
-        <v>1965</v>
+        <v>1972</v>
       </c>
       <c r="E240" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F240" t="s">
         <v>17</v>
       </c>
       <c r="G240"/>
       <c r="H240" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="I240" t="s">
         <v>17</v>
       </c>
       <c r="J240" t="s">
         <v>17</v>
       </c>
       <c r="K240" t="s">
         <v>17</v>
       </c>
       <c r="L240" t="s">
         <v>17</v>
       </c>
       <c r="M240"/>
     </row>
     <row r="241" spans="1:13">
       <c r="A241" t="s">
-        <v>719</v>
-[...3 lines deleted...]
-      </c>
+        <v>722</v>
+      </c>
+      <c r="B241"/>
       <c r="C241" t="s">
         <v>15</v>
       </c>
       <c r="D241">
-        <v>1988</v>
+        <v>1965</v>
       </c>
       <c r="E241" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F241" t="s">
         <v>17</v>
       </c>
       <c r="G241"/>
       <c r="H241" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="I241" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J241" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K241" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L241" t="s">
         <v>17</v>
       </c>
       <c r="M241"/>
     </row>
     <row r="242" spans="1:13">
       <c r="A242" t="s">
-        <v>722</v>
-[...1 lines deleted...]
-      <c r="B242"/>
+        <v>724</v>
+      </c>
+      <c r="B242" t="s">
+        <v>725</v>
+      </c>
       <c r="C242" t="s">
         <v>21</v>
       </c>
       <c r="D242">
-        <v>1955</v>
+        <v>1980</v>
       </c>
       <c r="E242" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F242" t="s">
         <v>17</v>
       </c>
       <c r="G242"/>
       <c r="H242" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="I242" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J242" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K242" t="s">
         <v>17</v>
       </c>
       <c r="L242" t="s">
         <v>17</v>
       </c>
       <c r="M242"/>
     </row>
     <row r="243" spans="1:13">
       <c r="A243" t="s">
-        <v>724</v>
-[...3 lines deleted...]
-      </c>
+        <v>727</v>
+      </c>
+      <c r="B243"/>
       <c r="C243" t="s">
         <v>15</v>
       </c>
       <c r="D243">
-        <v>1956</v>
+        <v>1965</v>
       </c>
       <c r="E243" t="s">
         <v>22</v>
       </c>
       <c r="F243" t="s">
         <v>17</v>
       </c>
       <c r="G243"/>
       <c r="H243" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="I243" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J243" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K243" t="s">
         <v>17</v>
       </c>
       <c r="L243" t="s">
         <v>17</v>
       </c>
       <c r="M243"/>
     </row>
     <row r="244" spans="1:13">
       <c r="A244" t="s">
-        <v>727</v>
-[...1 lines deleted...]
-      <c r="B244"/>
+        <v>729</v>
+      </c>
+      <c r="B244" t="s">
+        <v>730</v>
+      </c>
       <c r="C244" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D244">
-        <v>1963</v>
+        <v>1988</v>
       </c>
       <c r="E244" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F244" t="s">
         <v>17</v>
       </c>
       <c r="G244"/>
       <c r="H244" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="I244" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J244" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K244" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L244" t="s">
         <v>17</v>
       </c>
       <c r="M244"/>
     </row>
     <row r="245" spans="1:13">
       <c r="A245" t="s">
-        <v>729</v>
-[...3 lines deleted...]
-      </c>
+        <v>732</v>
+      </c>
+      <c r="B245"/>
       <c r="C245" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D245">
-        <v>1994</v>
+        <v>1955</v>
       </c>
       <c r="E245" t="s">
         <v>57</v>
       </c>
       <c r="F245" t="s">
         <v>17</v>
       </c>
       <c r="G245"/>
       <c r="H245" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="I245" t="s">
         <v>17</v>
       </c>
       <c r="J245" t="s">
         <v>17</v>
       </c>
       <c r="K245" t="s">
         <v>17</v>
       </c>
       <c r="L245" t="s">
         <v>17</v>
       </c>
       <c r="M245"/>
     </row>
     <row r="246" spans="1:13">
       <c r="A246" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="B246" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="C246" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D246">
-        <v>1990</v>
+        <v>1956</v>
       </c>
       <c r="E246" t="s">
         <v>22</v>
       </c>
       <c r="F246" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G246"/>
       <c r="H246" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="I246" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J246" t="s">
         <v>29</v>
       </c>
       <c r="K246" t="s">
         <v>17</v>
       </c>
       <c r="L246" t="s">
         <v>17</v>
       </c>
       <c r="M246"/>
     </row>
     <row r="247" spans="1:13">
       <c r="A247" t="s">
-        <v>735</v>
-[...3 lines deleted...]
-      </c>
+        <v>737</v>
+      </c>
+      <c r="B247"/>
       <c r="C247" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D247">
-        <v>1983</v>
+        <v>1963</v>
       </c>
       <c r="E247" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="F247" t="s">
         <v>17</v>
       </c>
       <c r="G247"/>
       <c r="H247" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
       <c r="I247" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J247" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K247" t="s">
         <v>17</v>
       </c>
       <c r="L247" t="s">
         <v>17</v>
       </c>
       <c r="M247"/>
     </row>
     <row r="248" spans="1:13">
       <c r="A248" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="B248" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
       <c r="C248" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D248">
-        <v>1991</v>
+        <v>1994</v>
       </c>
       <c r="E248" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="F248" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G248"/>
       <c r="H248" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="I248" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J248" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K248" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L248" t="s">
         <v>17</v>
       </c>
       <c r="M248"/>
     </row>
     <row r="249" spans="1:13">
       <c r="A249" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="B249" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="C249" t="s">
         <v>21</v>
       </c>
       <c r="D249">
-        <v>1998</v>
+        <v>1990</v>
       </c>
       <c r="E249" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F249" t="s">
         <v>29</v>
       </c>
       <c r="G249" t="s">
-        <v>58</v>
+        <v>331</v>
       </c>
       <c r="H249" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="I249" t="s">
         <v>17</v>
       </c>
       <c r="J249" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K249" t="s">
         <v>17</v>
       </c>
       <c r="L249" t="s">
         <v>17</v>
       </c>
       <c r="M249"/>
     </row>
     <row r="250" spans="1:13">
       <c r="A250" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="B250" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="C250" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D250">
-        <v>1971</v>
+        <v>1983</v>
       </c>
       <c r="E250" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="F250" t="s">
         <v>17</v>
       </c>
       <c r="G250"/>
       <c r="H250" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="I250" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J250" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K250" t="s">
         <v>17</v>
       </c>
       <c r="L250" t="s">
         <v>17</v>
       </c>
       <c r="M250"/>
     </row>
     <row r="251" spans="1:13">
       <c r="A251" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="B251" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="C251" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D251">
-        <v>1970</v>
+        <v>1991</v>
       </c>
       <c r="E251" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="F251" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G251"/>
+        <v>29</v>
+      </c>
+      <c r="G251" t="s">
+        <v>58</v>
+      </c>
       <c r="H251" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
       <c r="I251" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J251" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K251" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L251" t="s">
         <v>17</v>
       </c>
       <c r="M251"/>
     </row>
     <row r="252" spans="1:13">
       <c r="A252" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="B252" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
       <c r="C252" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D252">
-        <v>1985</v>
+        <v>1998</v>
       </c>
       <c r="E252" t="s">
-        <v>752</v>
+        <v>57</v>
       </c>
       <c r="F252" t="s">
         <v>29</v>
       </c>
       <c r="G252" t="s">
+        <v>58</v>
+      </c>
+      <c r="H252" t="s">
         <v>753</v>
       </c>
-      <c r="H252" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I252" t="s">
         <v>17</v>
       </c>
       <c r="J252" t="s">
         <v>17</v>
       </c>
       <c r="K252" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L252" t="s">
         <v>17</v>
       </c>
       <c r="M252"/>
     </row>
     <row r="253" spans="1:13">
       <c r="A253" t="s">
+        <v>754</v>
+      </c>
+      <c r="B253" t="s">
         <v>755</v>
       </c>
-      <c r="B253" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C253" t="s">
         <v>21</v>
       </c>
       <c r="D253">
-        <v>1995</v>
+        <v>1971</v>
       </c>
       <c r="E253" t="s">
         <v>57</v>
       </c>
       <c r="F253" t="s">
         <v>17</v>
       </c>
       <c r="G253"/>
       <c r="H253" t="s">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="I253" t="s">
         <v>17</v>
       </c>
       <c r="J253" t="s">
         <v>17</v>
       </c>
       <c r="K253" t="s">
         <v>17</v>
       </c>
       <c r="L253" t="s">
         <v>17</v>
       </c>
       <c r="M253"/>
     </row>
     <row r="254" spans="1:13">
       <c r="A254" t="s">
+        <v>757</v>
+      </c>
+      <c r="B254" t="s">
         <v>758</v>
       </c>
-      <c r="B254" t="s">
+      <c r="C254" t="s">
+        <v>21</v>
+      </c>
+      <c r="D254">
+        <v>1970</v>
+      </c>
+      <c r="E254" t="s">
+        <v>57</v>
+      </c>
+      <c r="F254" t="s">
+        <v>17</v>
+      </c>
+      <c r="G254"/>
+      <c r="H254" t="s">
         <v>759</v>
-      </c>
-[...16 lines deleted...]
-        <v>761</v>
       </c>
       <c r="I254" t="s">
         <v>17</v>
       </c>
       <c r="J254" t="s">
         <v>17</v>
       </c>
       <c r="K254" t="s">
         <v>17</v>
       </c>
       <c r="L254" t="s">
         <v>17</v>
       </c>
       <c r="M254"/>
     </row>
     <row r="255" spans="1:13">
       <c r="A255" t="s">
+        <v>760</v>
+      </c>
+      <c r="B255" t="s">
+        <v>761</v>
+      </c>
+      <c r="C255" t="s">
+        <v>15</v>
+      </c>
+      <c r="D255">
+        <v>1985</v>
+      </c>
+      <c r="E255" t="s">
         <v>762</v>
       </c>
-      <c r="B255" t="s">
+      <c r="F255" t="s">
+        <v>29</v>
+      </c>
+      <c r="G255" t="s">
         <v>763</v>
       </c>
-      <c r="C255" t="s">
-[...11 lines deleted...]
-      <c r="G255" t="s">
+      <c r="H255" t="s">
         <v>764</v>
       </c>
-      <c r="H255" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I255" t="s">
         <v>17</v>
       </c>
       <c r="J255" t="s">
         <v>17</v>
       </c>
       <c r="K255" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L255" t="s">
         <v>17</v>
       </c>
       <c r="M255"/>
     </row>
     <row r="256" spans="1:13">
       <c r="A256" t="s">
+        <v>765</v>
+      </c>
+      <c r="B256" t="s">
         <v>766</v>
       </c>
-      <c r="B256" t="s">
+      <c r="C256" t="s">
+        <v>21</v>
+      </c>
+      <c r="D256">
+        <v>1995</v>
+      </c>
+      <c r="E256" t="s">
+        <v>57</v>
+      </c>
+      <c r="F256" t="s">
+        <v>17</v>
+      </c>
+      <c r="G256"/>
+      <c r="H256" t="s">
         <v>767</v>
       </c>
-      <c r="C256" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I256" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J256" t="s">
         <v>17</v>
       </c>
       <c r="K256" t="s">
         <v>17</v>
       </c>
       <c r="L256" t="s">
         <v>17</v>
       </c>
       <c r="M256"/>
     </row>
     <row r="257" spans="1:13">
       <c r="A257" t="s">
+        <v>768</v>
+      </c>
+      <c r="B257" t="s">
+        <v>769</v>
+      </c>
+      <c r="C257" t="s">
+        <v>21</v>
+      </c>
+      <c r="D257">
+        <v>1991</v>
+      </c>
+      <c r="E257" t="s">
         <v>770</v>
       </c>
-      <c r="B257" t="s">
+      <c r="F257" t="s">
+        <v>29</v>
+      </c>
+      <c r="G257" t="s">
+        <v>217</v>
+      </c>
+      <c r="H257" t="s">
         <v>771</v>
-      </c>
-[...14 lines deleted...]
-        <v>772</v>
       </c>
       <c r="I257" t="s">
         <v>17</v>
       </c>
       <c r="J257" t="s">
         <v>17</v>
       </c>
       <c r="K257" t="s">
         <v>17</v>
       </c>
       <c r="L257" t="s">
         <v>17</v>
       </c>
       <c r="M257"/>
     </row>
     <row r="258" spans="1:13">
       <c r="A258" t="s">
+        <v>772</v>
+      </c>
+      <c r="B258" t="s">
         <v>773</v>
       </c>
-      <c r="B258" t="s">
+      <c r="C258" t="s">
+        <v>21</v>
+      </c>
+      <c r="D258">
+        <v>2002</v>
+      </c>
+      <c r="E258" t="s">
+        <v>57</v>
+      </c>
+      <c r="F258" t="s">
+        <v>29</v>
+      </c>
+      <c r="G258" t="s">
         <v>774</v>
       </c>
-      <c r="C258" t="s">
-[...11 lines deleted...]
-      <c r="G258"/>
       <c r="H258" t="s">
         <v>775</v>
       </c>
       <c r="I258" t="s">
         <v>17</v>
       </c>
       <c r="J258" t="s">
         <v>17</v>
       </c>
       <c r="K258" t="s">
         <v>17</v>
       </c>
       <c r="L258" t="s">
         <v>17</v>
       </c>
       <c r="M258"/>
     </row>
     <row r="259" spans="1:13">
       <c r="A259" t="s">
         <v>776</v>
       </c>
       <c r="B259" t="s">
         <v>777</v>
       </c>
       <c r="C259" t="s">
         <v>21</v>
       </c>
       <c r="D259">
-        <v>1973</v>
+        <v>1992</v>
       </c>
       <c r="E259" t="s">
         <v>57</v>
       </c>
       <c r="F259" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G259"/>
+        <v>29</v>
+      </c>
+      <c r="G259" t="s">
+        <v>778</v>
+      </c>
       <c r="H259" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="I259" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J259" t="s">
         <v>17</v>
       </c>
       <c r="K259" t="s">
         <v>17</v>
       </c>
       <c r="L259" t="s">
         <v>17</v>
       </c>
       <c r="M259"/>
     </row>
     <row r="260" spans="1:13">
       <c r="A260" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
       <c r="B260" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="C260" t="s">
         <v>15</v>
       </c>
       <c r="D260">
-        <v>1968</v>
+        <v>1953</v>
       </c>
       <c r="E260" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F260" t="s">
         <v>17</v>
       </c>
       <c r="G260"/>
       <c r="H260" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
       <c r="I260" t="s">
         <v>17</v>
       </c>
       <c r="J260" t="s">
         <v>17</v>
       </c>
       <c r="K260" t="s">
         <v>17</v>
       </c>
       <c r="L260" t="s">
         <v>17</v>
       </c>
       <c r="M260"/>
     </row>
     <row r="261" spans="1:13">
       <c r="A261" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="B261" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C261" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D261">
-        <v>1995</v>
+        <v>1939</v>
       </c>
       <c r="E261" t="s">
-        <v>784</v>
+        <v>22</v>
       </c>
       <c r="F261" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G261"/>
       <c r="H261" t="s">
         <v>785</v>
       </c>
       <c r="I261" t="s">
         <v>17</v>
       </c>
       <c r="J261" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K261" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L261" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="M261"/>
     </row>
     <row r="262" spans="1:13">
       <c r="A262" t="s">
         <v>786</v>
       </c>
       <c r="B262" t="s">
         <v>787</v>
       </c>
       <c r="C262" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D262">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="E262" t="s">
         <v>57</v>
       </c>
       <c r="F262" t="s">
         <v>17</v>
       </c>
       <c r="G262"/>
       <c r="H262" t="s">
         <v>788</v>
       </c>
       <c r="I262" t="s">
         <v>17</v>
       </c>
       <c r="J262" t="s">
         <v>17</v>
       </c>
       <c r="K262" t="s">
         <v>17</v>
       </c>
       <c r="L262" t="s">
         <v>17</v>
       </c>
       <c r="M262"/>
     </row>
     <row r="263" spans="1:13">
       <c r="A263" t="s">
         <v>789</v>
       </c>
       <c r="B263" t="s">
         <v>790</v>
       </c>
       <c r="C263" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D263">
-        <v>1994</v>
+        <v>1968</v>
       </c>
       <c r="E263" t="s">
-        <v>80</v>
+        <v>613</v>
       </c>
       <c r="F263" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G263" t="s">
+        <v>17</v>
+      </c>
+      <c r="G263"/>
+      <c r="H263" t="s">
         <v>791</v>
-      </c>
-[...1 lines deleted...]
-        <v>792</v>
       </c>
       <c r="I263" t="s">
         <v>17</v>
       </c>
       <c r="J263" t="s">
         <v>17</v>
       </c>
       <c r="K263" t="s">
         <v>17</v>
       </c>
       <c r="L263" t="s">
         <v>17</v>
       </c>
       <c r="M263"/>
     </row>
     <row r="264" spans="1:13">
       <c r="A264" t="s">
+        <v>792</v>
+      </c>
+      <c r="B264" t="s">
         <v>793</v>
       </c>
-      <c r="B264"/>
       <c r="C264" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D264">
-        <v>1954</v>
+        <v>1995</v>
       </c>
       <c r="E264" t="s">
-        <v>57</v>
+        <v>794</v>
       </c>
       <c r="F264" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G264"/>
+        <v>29</v>
+      </c>
+      <c r="G264" t="s">
+        <v>774</v>
+      </c>
       <c r="H264" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="I264" t="s">
         <v>17</v>
       </c>
       <c r="J264" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K264" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L264" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="M264"/>
     </row>
     <row r="265" spans="1:13">
       <c r="A265" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
       <c r="B265" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="C265" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D265">
-        <v>1996</v>
+        <v>1974</v>
       </c>
       <c r="E265" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="F265" t="s">
         <v>17</v>
       </c>
       <c r="G265"/>
       <c r="H265" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="I265" t="s">
         <v>17</v>
       </c>
       <c r="J265" t="s">
         <v>17</v>
       </c>
       <c r="K265" t="s">
         <v>17</v>
       </c>
       <c r="L265" t="s">
         <v>17</v>
       </c>
       <c r="M265"/>
     </row>
     <row r="266" spans="1:13">
       <c r="A266" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="B266" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="C266" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D266">
         <v>1994</v>
       </c>
       <c r="E266" t="s">
-        <v>150</v>
+        <v>80</v>
       </c>
       <c r="F266" t="s">
         <v>29</v>
       </c>
       <c r="G266" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="H266" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
       <c r="I266" t="s">
         <v>17</v>
       </c>
       <c r="J266" t="s">
         <v>17</v>
       </c>
       <c r="K266" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L266" t="s">
         <v>17</v>
       </c>
       <c r="M266"/>
     </row>
     <row r="267" spans="1:13">
       <c r="A267" t="s">
-        <v>802</v>
-[...1 lines deleted...]
-      <c r="B267" t="s">
         <v>803</v>
       </c>
+      <c r="B267"/>
       <c r="C267" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D267">
-        <v>1951</v>
+        <v>1954</v>
       </c>
       <c r="E267" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F267" t="s">
         <v>17</v>
       </c>
       <c r="G267"/>
       <c r="H267" t="s">
         <v>804</v>
       </c>
       <c r="I267" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J267" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K267" t="s">
         <v>17</v>
       </c>
       <c r="L267" t="s">
         <v>17</v>
       </c>
       <c r="M267"/>
     </row>
     <row r="268" spans="1:13">
       <c r="A268" t="s">
         <v>805</v>
       </c>
       <c r="B268" t="s">
         <v>806</v>
       </c>
       <c r="C268" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D268">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="E268" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F268" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G268" t="s">
+        <v>17</v>
+      </c>
+      <c r="G268"/>
+      <c r="H268" t="s">
         <v>807</v>
-      </c>
-[...1 lines deleted...]
-        <v>808</v>
       </c>
       <c r="I268" t="s">
         <v>17</v>
       </c>
       <c r="J268" t="s">
         <v>17</v>
       </c>
       <c r="K268" t="s">
         <v>17</v>
       </c>
       <c r="L268" t="s">
         <v>17</v>
       </c>
       <c r="M268"/>
     </row>
     <row r="269" spans="1:13">
       <c r="A269" t="s">
+        <v>808</v>
+      </c>
+      <c r="B269" t="s">
         <v>809</v>
       </c>
-      <c r="B269" t="s">
+      <c r="C269" t="s">
+        <v>65</v>
+      </c>
+      <c r="D269">
+        <v>1994</v>
+      </c>
+      <c r="E269" t="s">
+        <v>150</v>
+      </c>
+      <c r="F269" t="s">
+        <v>29</v>
+      </c>
+      <c r="G269" t="s">
         <v>810</v>
-      </c>
-[...13 lines deleted...]
-        <v>58</v>
       </c>
       <c r="H269" t="s">
         <v>811</v>
       </c>
       <c r="I269" t="s">
         <v>17</v>
       </c>
       <c r="J269" t="s">
         <v>17</v>
       </c>
       <c r="K269" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L269" t="s">
         <v>17</v>
       </c>
       <c r="M269"/>
     </row>
     <row r="270" spans="1:13">
       <c r="A270" t="s">
         <v>812</v>
       </c>
       <c r="B270" t="s">
         <v>813</v>
       </c>
       <c r="C270" t="s">
         <v>15</v>
       </c>
       <c r="D270">
-        <v>1979</v>
+        <v>1951</v>
       </c>
       <c r="E270" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F270" t="s">
         <v>17</v>
       </c>
       <c r="G270"/>
       <c r="H270" t="s">
         <v>814</v>
       </c>
       <c r="I270" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J270" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K270" t="s">
         <v>17</v>
       </c>
       <c r="L270" t="s">
         <v>17</v>
       </c>
       <c r="M270"/>
     </row>
     <row r="271" spans="1:13">
       <c r="A271" t="s">
         <v>815</v>
       </c>
-      <c r="B271"/>
+      <c r="B271" t="s">
+        <v>816</v>
+      </c>
       <c r="C271" t="s">
         <v>15</v>
       </c>
       <c r="D271">
-        <v>1980</v>
+        <v>1993</v>
       </c>
       <c r="E271" t="s">
         <v>57</v>
       </c>
       <c r="F271" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G271"/>
+        <v>29</v>
+      </c>
+      <c r="G271" t="s">
+        <v>817</v>
+      </c>
       <c r="H271" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
       <c r="I271" t="s">
         <v>17</v>
       </c>
       <c r="J271" t="s">
         <v>17</v>
       </c>
       <c r="K271" t="s">
         <v>17</v>
       </c>
       <c r="L271" t="s">
         <v>17</v>
       </c>
       <c r="M271"/>
     </row>
     <row r="272" spans="1:13">
       <c r="A272" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
       <c r="B272" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
       <c r="C272" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D272">
-        <v>1975</v>
+        <v>2005</v>
       </c>
       <c r="E272" t="s">
         <v>57</v>
       </c>
       <c r="F272" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G272"/>
+        <v>29</v>
+      </c>
+      <c r="G272" t="s">
+        <v>58</v>
+      </c>
       <c r="H272" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
       <c r="I272" t="s">
         <v>17</v>
       </c>
       <c r="J272" t="s">
         <v>17</v>
       </c>
       <c r="K272" t="s">
         <v>17</v>
       </c>
       <c r="L272" t="s">
         <v>17</v>
       </c>
       <c r="M272"/>
     </row>
     <row r="273" spans="1:13">
       <c r="A273" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
       <c r="B273" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
       <c r="C273" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D273">
-        <v>1991</v>
+        <v>1979</v>
       </c>
       <c r="E273" t="s">
         <v>57</v>
       </c>
       <c r="F273" t="s">
         <v>17</v>
       </c>
       <c r="G273"/>
       <c r="H273" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
       <c r="I273" t="s">
         <v>17</v>
       </c>
       <c r="J273" t="s">
         <v>17</v>
       </c>
       <c r="K273" t="s">
         <v>17</v>
       </c>
       <c r="L273" t="s">
         <v>17</v>
       </c>
       <c r="M273"/>
     </row>
     <row r="274" spans="1:13">
       <c r="A274" t="s">
-        <v>823</v>
-[...3 lines deleted...]
-      </c>
+        <v>825</v>
+      </c>
+      <c r="B274"/>
       <c r="C274" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D274">
-        <v>1993</v>
+        <v>1980</v>
       </c>
       <c r="E274" t="s">
         <v>57</v>
       </c>
       <c r="F274" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G274"/>
       <c r="H274" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
       <c r="I274" t="s">
         <v>17</v>
       </c>
       <c r="J274" t="s">
         <v>17</v>
       </c>
       <c r="K274" t="s">
         <v>17</v>
       </c>
       <c r="L274" t="s">
         <v>17</v>
       </c>
       <c r="M274"/>
     </row>
     <row r="275" spans="1:13">
       <c r="A275" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="B275" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="C275" t="s">
         <v>21</v>
       </c>
       <c r="D275">
-        <v>1989</v>
+        <v>1975</v>
       </c>
       <c r="E275" t="s">
-        <v>649</v>
+        <v>57</v>
       </c>
       <c r="F275" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G275"/>
       <c r="H275" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="I275" t="s">
         <v>17</v>
       </c>
       <c r="J275" t="s">
         <v>17</v>
       </c>
       <c r="K275" t="s">
         <v>17</v>
       </c>
       <c r="L275" t="s">
         <v>17</v>
       </c>
       <c r="M275"/>
     </row>
     <row r="276" spans="1:13">
       <c r="A276" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="B276" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="C276" t="s">
         <v>21</v>
       </c>
       <c r="D276">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="E276" t="s">
-        <v>649</v>
+        <v>57</v>
       </c>
       <c r="F276" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G276"/>
       <c r="H276" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="I276" t="s">
         <v>17</v>
       </c>
       <c r="J276" t="s">
         <v>17</v>
       </c>
       <c r="K276" t="s">
         <v>17</v>
       </c>
       <c r="L276" t="s">
         <v>17</v>
       </c>
       <c r="M276"/>
     </row>
     <row r="277" spans="1:13">
       <c r="A277" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c r="B277" t="s">
-        <v>833</v>
+        <v>834</v>
       </c>
       <c r="C277" t="s">
         <v>21</v>
       </c>
       <c r="D277">
-        <v>1975</v>
+        <v>1993</v>
       </c>
       <c r="E277" t="s">
         <v>57</v>
       </c>
       <c r="F277" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G277"/>
+        <v>29</v>
+      </c>
+      <c r="G277" t="s">
+        <v>132</v>
+      </c>
       <c r="H277" t="s">
-        <v>834</v>
+        <v>835</v>
       </c>
       <c r="I277" t="s">
         <v>17</v>
       </c>
       <c r="J277" t="s">
         <v>17</v>
       </c>
       <c r="K277" t="s">
         <v>17</v>
       </c>
       <c r="L277" t="s">
         <v>17</v>
       </c>
       <c r="M277"/>
     </row>
     <row r="278" spans="1:13">
       <c r="A278" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
       <c r="B278" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="C278" t="s">
         <v>21</v>
       </c>
       <c r="D278">
-        <v>1978</v>
+        <v>1989</v>
       </c>
       <c r="E278" t="s">
-        <v>837</v>
+        <v>659</v>
       </c>
       <c r="F278" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G278"/>
+        <v>29</v>
+      </c>
+      <c r="G278" t="s">
+        <v>50</v>
+      </c>
       <c r="H278" t="s">
         <v>838</v>
       </c>
       <c r="I278" t="s">
         <v>17</v>
       </c>
       <c r="J278" t="s">
         <v>17</v>
       </c>
       <c r="K278" t="s">
         <v>17</v>
       </c>
       <c r="L278" t="s">
         <v>17</v>
       </c>
       <c r="M278"/>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" t="s">
         <v>839</v>
       </c>
       <c r="B279" t="s">
         <v>840</v>
       </c>
       <c r="C279" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D279">
-        <v>1972</v>
+        <v>1987</v>
       </c>
       <c r="E279" t="s">
-        <v>57</v>
+        <v>659</v>
       </c>
       <c r="F279" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G279"/>
+        <v>29</v>
+      </c>
+      <c r="G279" t="s">
+        <v>50</v>
+      </c>
       <c r="H279" t="s">
         <v>841</v>
       </c>
       <c r="I279" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J279" t="s">
         <v>17</v>
       </c>
       <c r="K279" t="s">
         <v>17</v>
       </c>
       <c r="L279" t="s">
         <v>17</v>
       </c>
-      <c r="M279" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M279"/>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" t="s">
+        <v>842</v>
+      </c>
+      <c r="B280" t="s">
         <v>843</v>
       </c>
-      <c r="B280" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C280" t="s">
         <v>21</v>
       </c>
       <c r="D280">
-        <v>1966</v>
+        <v>1975</v>
       </c>
       <c r="E280" t="s">
         <v>57</v>
       </c>
       <c r="F280" t="s">
         <v>17</v>
       </c>
       <c r="G280"/>
       <c r="H280" t="s">
-        <v>845</v>
+        <v>844</v>
       </c>
       <c r="I280" t="s">
         <v>17</v>
       </c>
       <c r="J280" t="s">
         <v>17</v>
       </c>
       <c r="K280" t="s">
         <v>17</v>
       </c>
       <c r="L280" t="s">
         <v>17</v>
       </c>
       <c r="M280"/>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" t="s">
+        <v>845</v>
+      </c>
+      <c r="B281" t="s">
         <v>846</v>
       </c>
-      <c r="B281" t="s">
+      <c r="C281" t="s">
+        <v>21</v>
+      </c>
+      <c r="D281">
+        <v>1978</v>
+      </c>
+      <c r="E281" t="s">
         <v>847</v>
       </c>
-      <c r="C281" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F281" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="G281" t="s">
+        <v>17</v>
+      </c>
+      <c r="G281"/>
+      <c r="H281" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="I281" t="s">
         <v>17</v>
       </c>
       <c r="J281" t="s">
         <v>17</v>
       </c>
       <c r="K281" t="s">
         <v>17</v>
       </c>
       <c r="L281" t="s">
         <v>17</v>
       </c>
       <c r="M281"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" t="s">
+        <v>849</v>
+      </c>
+      <c r="B282" t="s">
         <v>850</v>
       </c>
-      <c r="B282" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C282" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D282">
-        <v>1982</v>
+        <v>1972</v>
       </c>
       <c r="E282" t="s">
         <v>57</v>
       </c>
       <c r="F282" t="s">
         <v>17</v>
       </c>
       <c r="G282"/>
       <c r="H282" t="s">
+        <v>851</v>
+      </c>
+      <c r="I282" t="s">
+        <v>29</v>
+      </c>
+      <c r="J282" t="s">
+        <v>17</v>
+      </c>
+      <c r="K282" t="s">
+        <v>17</v>
+      </c>
+      <c r="L282" t="s">
+        <v>17</v>
+      </c>
+      <c r="M282" t="s">
         <v>852</v>
       </c>
-      <c r="I282" t="s">
-[...11 lines deleted...]
-      <c r="M282"/>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" t="s">
         <v>853</v>
       </c>
       <c r="B283" t="s">
         <v>854</v>
       </c>
       <c r="C283" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D283">
-        <v>1995</v>
+        <v>1966</v>
       </c>
       <c r="E283" t="s">
         <v>57</v>
       </c>
       <c r="F283" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G283"/>
       <c r="H283" t="s">
         <v>855</v>
       </c>
       <c r="I283" t="s">
         <v>17</v>
       </c>
       <c r="J283" t="s">
         <v>17</v>
       </c>
       <c r="K283" t="s">
         <v>17</v>
       </c>
       <c r="L283" t="s">
         <v>17</v>
       </c>
       <c r="M283"/>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" t="s">
         <v>856</v>
       </c>
-      <c r="B284"/>
+      <c r="B284" t="s">
+        <v>857</v>
+      </c>
       <c r="C284" t="s">
         <v>21</v>
       </c>
       <c r="D284">
-        <v>1947</v>
+        <v>1980</v>
       </c>
       <c r="E284" t="s">
         <v>57</v>
       </c>
       <c r="F284" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G284"/>
+        <v>29</v>
+      </c>
+      <c r="G284" t="s">
+        <v>858</v>
+      </c>
       <c r="H284" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="I284" t="s">
         <v>17</v>
       </c>
       <c r="J284" t="s">
         <v>17</v>
       </c>
       <c r="K284" t="s">
         <v>17</v>
       </c>
       <c r="L284" t="s">
         <v>17</v>
       </c>
       <c r="M284"/>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="B285" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="C285" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D285">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="E285" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="F285" t="s">
         <v>17</v>
       </c>
       <c r="G285"/>
       <c r="H285" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="I285" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J285" t="s">
         <v>17</v>
       </c>
       <c r="K285" t="s">
         <v>17</v>
       </c>
       <c r="L285" t="s">
         <v>17</v>
       </c>
       <c r="M285"/>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="B286" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="C286" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D286">
         <v>1995</v>
       </c>
       <c r="E286" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F286" t="s">
         <v>29</v>
       </c>
       <c r="G286" t="s">
-        <v>58</v>
+        <v>774</v>
       </c>
       <c r="H286" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="I286" t="s">
         <v>17</v>
       </c>
       <c r="J286" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K286" t="s">
         <v>17</v>
       </c>
       <c r="L286" t="s">
         <v>17</v>
       </c>
       <c r="M286"/>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" t="s">
-        <v>864</v>
-[...3 lines deleted...]
-      </c>
+        <v>866</v>
+      </c>
+      <c r="B287"/>
       <c r="C287" t="s">
         <v>21</v>
       </c>
       <c r="D287">
-        <v>1990</v>
+        <v>1947</v>
       </c>
       <c r="E287" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F287" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G287"/>
       <c r="H287" t="s">
         <v>867</v>
       </c>
       <c r="I287" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J287" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K287" t="s">
         <v>17</v>
       </c>
       <c r="L287" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="M287"/>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" t="s">
         <v>868</v>
       </c>
       <c r="B288" t="s">
         <v>869</v>
       </c>
       <c r="C288" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D288">
-        <v>1951</v>
+        <v>1976</v>
       </c>
       <c r="E288" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="F288" t="s">
         <v>17</v>
       </c>
       <c r="G288"/>
       <c r="H288" t="s">
         <v>870</v>
       </c>
       <c r="I288" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J288" t="s">
         <v>17</v>
       </c>
       <c r="K288" t="s">
         <v>17</v>
       </c>
       <c r="L288" t="s">
         <v>17</v>
       </c>
       <c r="M288"/>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" t="s">
         <v>871</v>
       </c>
-      <c r="B289"/>
+      <c r="B289" t="s">
+        <v>872</v>
+      </c>
       <c r="C289" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D289">
-        <v>1992</v>
+        <v>1995</v>
       </c>
       <c r="E289" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F289" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G289"/>
+        <v>29</v>
+      </c>
+      <c r="G289" t="s">
+        <v>58</v>
+      </c>
       <c r="H289" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="I289" t="s">
         <v>17</v>
       </c>
       <c r="J289" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K289" t="s">
         <v>17</v>
       </c>
       <c r="L289" t="s">
         <v>17</v>
       </c>
       <c r="M289"/>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="B290" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="C290" t="s">
         <v>21</v>
       </c>
       <c r="D290">
-        <v>1943</v>
+        <v>1990</v>
       </c>
       <c r="E290" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F290" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G290"/>
+        <v>29</v>
+      </c>
+      <c r="G290" t="s">
+        <v>876</v>
+      </c>
       <c r="H290" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="I290" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J290" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K290" t="s">
         <v>17</v>
       </c>
       <c r="L290" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="M290"/>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" t="s">
-        <v>876</v>
-[...1 lines deleted...]
-      <c r="B291"/>
+        <v>878</v>
+      </c>
+      <c r="B291" t="s">
+        <v>879</v>
+      </c>
       <c r="C291" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D291">
-        <v>1934</v>
+        <v>1951</v>
       </c>
       <c r="E291" t="s">
         <v>57</v>
       </c>
       <c r="F291" t="s">
         <v>17</v>
       </c>
       <c r="G291"/>
       <c r="H291" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="I291" t="s">
         <v>17</v>
       </c>
       <c r="J291" t="s">
         <v>17</v>
       </c>
       <c r="K291" t="s">
         <v>17</v>
       </c>
       <c r="L291" t="s">
         <v>17</v>
       </c>
       <c r="M291"/>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="B292"/>
       <c r="C292" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D292">
-        <v>1927</v>
+        <v>1992</v>
       </c>
       <c r="E292" t="s">
         <v>57</v>
       </c>
       <c r="F292" t="s">
         <v>17</v>
       </c>
       <c r="G292"/>
-      <c r="H292"/>
+      <c r="H292" t="s">
+        <v>882</v>
+      </c>
       <c r="I292" t="s">
         <v>17</v>
       </c>
       <c r="J292" t="s">
         <v>17</v>
       </c>
       <c r="K292" t="s">
         <v>17</v>
       </c>
       <c r="L292" t="s">
         <v>17</v>
       </c>
       <c r="M292"/>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" t="s">
-        <v>879</v>
-[...1 lines deleted...]
-      <c r="B293"/>
+        <v>883</v>
+      </c>
+      <c r="B293" t="s">
+        <v>884</v>
+      </c>
       <c r="C293" t="s">
         <v>21</v>
       </c>
       <c r="D293">
-        <v>1929</v>
+        <v>1943</v>
       </c>
       <c r="E293" t="s">
         <v>57</v>
       </c>
       <c r="F293" t="s">
         <v>17</v>
       </c>
       <c r="G293"/>
       <c r="H293" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="I293" t="s">
         <v>17</v>
       </c>
       <c r="J293" t="s">
         <v>17</v>
       </c>
       <c r="K293" t="s">
         <v>17</v>
       </c>
       <c r="L293" t="s">
         <v>17</v>
       </c>
       <c r="M293"/>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="B294"/>
       <c r="C294" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D294">
-        <v>1961</v>
+        <v>1934</v>
       </c>
       <c r="E294" t="s">
         <v>57</v>
       </c>
       <c r="F294" t="s">
         <v>17</v>
       </c>
       <c r="G294"/>
       <c r="H294" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="I294" t="s">
         <v>17</v>
       </c>
       <c r="J294" t="s">
         <v>17</v>
       </c>
       <c r="K294" t="s">
         <v>17</v>
       </c>
       <c r="L294" t="s">
         <v>17</v>
       </c>
       <c r="M294"/>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" t="s">
-        <v>883</v>
-[...3 lines deleted...]
-      </c>
+        <v>888</v>
+      </c>
+      <c r="B295"/>
       <c r="C295" t="s">
         <v>21</v>
       </c>
       <c r="D295">
-        <v>1983</v>
+        <v>1927</v>
       </c>
       <c r="E295" t="s">
         <v>57</v>
       </c>
       <c r="F295" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G295"/>
+      <c r="H295"/>
       <c r="I295" t="s">
         <v>17</v>
       </c>
       <c r="J295" t="s">
         <v>17</v>
       </c>
       <c r="K295" t="s">
         <v>17</v>
       </c>
       <c r="L295" t="s">
         <v>17</v>
       </c>
       <c r="M295"/>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="B296"/>
       <c r="C296" t="s">
         <v>21</v>
       </c>
       <c r="D296">
-        <v>1981</v>
+        <v>1929</v>
       </c>
       <c r="E296" t="s">
         <v>57</v>
       </c>
       <c r="F296" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G296"/>
       <c r="H296" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="I296" t="s">
         <v>17</v>
       </c>
       <c r="J296" t="s">
         <v>17</v>
       </c>
       <c r="K296" t="s">
         <v>17</v>
       </c>
       <c r="L296" t="s">
         <v>17</v>
       </c>
       <c r="M296"/>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" t="s">
-        <v>888</v>
-[...3 lines deleted...]
-      </c>
+        <v>891</v>
+      </c>
+      <c r="B297"/>
       <c r="C297" t="s">
         <v>15</v>
       </c>
       <c r="D297">
-        <v>1982</v>
+        <v>1961</v>
       </c>
       <c r="E297" t="s">
         <v>57</v>
       </c>
       <c r="F297" t="s">
         <v>17</v>
       </c>
       <c r="G297"/>
       <c r="H297" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="I297" t="s">
         <v>17</v>
       </c>
       <c r="J297" t="s">
         <v>17</v>
       </c>
       <c r="K297" t="s">
         <v>17</v>
       </c>
       <c r="L297" t="s">
         <v>17</v>
       </c>
       <c r="M297"/>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" t="s">
-        <v>891</v>
-[...1 lines deleted...]
-      <c r="B298"/>
+        <v>893</v>
+      </c>
+      <c r="B298" t="s">
+        <v>894</v>
+      </c>
       <c r="C298" t="s">
         <v>21</v>
       </c>
       <c r="D298">
-        <v>1925</v>
+        <v>1983</v>
       </c>
       <c r="E298" t="s">
         <v>57</v>
       </c>
       <c r="F298" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G298"/>
+        <v>29</v>
+      </c>
+      <c r="G298" t="s">
+        <v>132</v>
+      </c>
       <c r="H298" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="I298" t="s">
         <v>17</v>
       </c>
       <c r="J298" t="s">
         <v>17</v>
       </c>
       <c r="K298" t="s">
         <v>17</v>
       </c>
       <c r="L298" t="s">
         <v>17</v>
       </c>
       <c r="M298"/>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="B299"/>
       <c r="C299" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D299">
-        <v>1964</v>
+        <v>1981</v>
       </c>
       <c r="E299" t="s">
         <v>57</v>
       </c>
       <c r="F299" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G299"/>
+        <v>29</v>
+      </c>
+      <c r="G299" t="s">
+        <v>694</v>
+      </c>
       <c r="H299" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="I299" t="s">
         <v>17</v>
       </c>
       <c r="J299" t="s">
         <v>17</v>
       </c>
       <c r="K299" t="s">
         <v>17</v>
       </c>
       <c r="L299" t="s">
         <v>17</v>
       </c>
       <c r="M299"/>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="B300" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="C300" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D300">
-        <v>1994</v>
+        <v>1982</v>
       </c>
       <c r="E300" t="s">
-        <v>752</v>
+        <v>57</v>
       </c>
       <c r="F300" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G300"/>
       <c r="H300" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
       <c r="I300" t="s">
         <v>17</v>
       </c>
       <c r="J300" t="s">
         <v>17</v>
       </c>
       <c r="K300" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L300" t="s">
         <v>17</v>
       </c>
       <c r="M300"/>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
       <c r="B301"/>
       <c r="C301" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D301">
-        <v>1947</v>
+        <v>1925</v>
       </c>
       <c r="E301" t="s">
         <v>57</v>
       </c>
       <c r="F301" t="s">
         <v>17</v>
       </c>
       <c r="G301"/>
       <c r="H301" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
       <c r="I301" t="s">
         <v>17</v>
       </c>
       <c r="J301" t="s">
         <v>17</v>
       </c>
       <c r="K301" t="s">
         <v>17</v>
       </c>
       <c r="L301" t="s">
         <v>17</v>
       </c>
       <c r="M301"/>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" t="s">
-        <v>901</v>
-[...3 lines deleted...]
-      </c>
+        <v>903</v>
+      </c>
+      <c r="B302"/>
       <c r="C302" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D302">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="E302" t="s">
         <v>57</v>
       </c>
       <c r="F302" t="s">
         <v>17</v>
       </c>
       <c r="G302"/>
       <c r="H302" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
       <c r="I302" t="s">
         <v>17</v>
       </c>
       <c r="J302" t="s">
         <v>17</v>
       </c>
       <c r="K302" t="s">
         <v>17</v>
       </c>
       <c r="L302" t="s">
         <v>17</v>
       </c>
       <c r="M302"/>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="B303" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
       <c r="C303" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D303">
-        <v>1979</v>
+        <v>1994</v>
       </c>
       <c r="E303" t="s">
-        <v>57</v>
+        <v>762</v>
       </c>
       <c r="F303" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G303"/>
+        <v>29</v>
+      </c>
+      <c r="G303" t="s">
+        <v>907</v>
+      </c>
       <c r="H303" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
       <c r="I303" t="s">
         <v>17</v>
       </c>
       <c r="J303" t="s">
         <v>17</v>
       </c>
       <c r="K303" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L303" t="s">
         <v>17</v>
       </c>
       <c r="M303"/>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" t="s">
-        <v>907</v>
-[...3 lines deleted...]
-      </c>
+        <v>909</v>
+      </c>
+      <c r="B304"/>
       <c r="C304" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D304">
-        <v>1966</v>
+        <v>1947</v>
       </c>
       <c r="E304" t="s">
-        <v>420</v>
+        <v>57</v>
       </c>
       <c r="F304" t="s">
         <v>17</v>
       </c>
       <c r="G304"/>
       <c r="H304" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="I304" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J304" t="s">
         <v>17</v>
       </c>
       <c r="K304" t="s">
         <v>17</v>
       </c>
       <c r="L304" t="s">
         <v>17</v>
       </c>
       <c r="M304"/>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="B305" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="C305" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D305">
-        <v>1989</v>
+        <v>2002</v>
       </c>
       <c r="E305" t="s">
-        <v>752</v>
+        <v>762</v>
       </c>
       <c r="F305" t="s">
         <v>29</v>
       </c>
       <c r="G305" t="s">
-        <v>912</v>
+        <v>58</v>
       </c>
       <c r="H305" t="s">
         <v>913</v>
       </c>
       <c r="I305" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J305" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K305" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L305" t="s">
         <v>17</v>
       </c>
       <c r="M305"/>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" t="s">
         <v>914</v>
       </c>
       <c r="B306" t="s">
         <v>915</v>
       </c>
       <c r="C306" t="s">
         <v>21</v>
       </c>
       <c r="D306">
-        <v>1981</v>
+        <v>1961</v>
       </c>
       <c r="E306" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F306" t="s">
         <v>17</v>
       </c>
       <c r="G306"/>
       <c r="H306" t="s">
         <v>916</v>
       </c>
       <c r="I306" t="s">
         <v>17</v>
       </c>
       <c r="J306" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K306" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L306" t="s">
         <v>17</v>
       </c>
       <c r="M306"/>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" t="s">
         <v>917</v>
       </c>
       <c r="B307" t="s">
         <v>918</v>
       </c>
       <c r="C307" t="s">
         <v>21</v>
       </c>
       <c r="D307">
-        <v>1956</v>
+        <v>1979</v>
       </c>
       <c r="E307" t="s">
-        <v>521</v>
+        <v>57</v>
       </c>
       <c r="F307" t="s">
         <v>17</v>
       </c>
       <c r="G307"/>
       <c r="H307" t="s">
         <v>919</v>
       </c>
       <c r="I307" t="s">
         <v>17</v>
       </c>
       <c r="J307" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K307" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L307" t="s">
         <v>17</v>
       </c>
       <c r="M307"/>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" t="s">
         <v>920</v>
       </c>
       <c r="B308" t="s">
         <v>921</v>
       </c>
       <c r="C308" t="s">
         <v>21</v>
       </c>
       <c r="D308">
-        <v>1928</v>
+        <v>1966</v>
       </c>
       <c r="E308" t="s">
-        <v>22</v>
+        <v>426</v>
       </c>
       <c r="F308" t="s">
         <v>17</v>
       </c>
       <c r="G308"/>
       <c r="H308" t="s">
         <v>922</v>
       </c>
       <c r="I308" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J308" t="s">
         <v>17</v>
       </c>
       <c r="K308" t="s">
         <v>17</v>
       </c>
       <c r="L308" t="s">
         <v>17</v>
       </c>
       <c r="M308"/>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" t="s">
         <v>923</v>
       </c>
       <c r="B309" t="s">
         <v>924</v>
       </c>
       <c r="C309" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D309">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="E309" t="s">
-        <v>57</v>
+        <v>762</v>
       </c>
       <c r="F309" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G309"/>
+        <v>29</v>
+      </c>
+      <c r="G309" t="s">
+        <v>925</v>
+      </c>
       <c r="H309" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="I309" t="s">
         <v>17</v>
       </c>
       <c r="J309" t="s">
         <v>17</v>
       </c>
       <c r="K309" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L309" t="s">
         <v>17</v>
       </c>
       <c r="M309"/>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="B310" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
       <c r="C310" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D310">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="E310" t="s">
         <v>22</v>
       </c>
       <c r="F310" t="s">
         <v>17</v>
       </c>
       <c r="G310"/>
       <c r="H310" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="I310" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J310" t="s">
         <v>29</v>
       </c>
       <c r="K310" t="s">
         <v>29</v>
       </c>
       <c r="L310" t="s">
         <v>17</v>
       </c>
       <c r="M310"/>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="B311" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="C311" t="s">
         <v>21</v>
       </c>
       <c r="D311">
-        <v>1996</v>
+        <v>1956</v>
       </c>
       <c r="E311" t="s">
-        <v>57</v>
+        <v>528</v>
       </c>
       <c r="F311" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G311"/>
       <c r="H311" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="I311" t="s">
         <v>17</v>
       </c>
       <c r="J311" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K311" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L311" t="s">
         <v>17</v>
       </c>
       <c r="M311"/>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="B312" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="C312" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D312">
-        <v>1980</v>
+        <v>1928</v>
       </c>
       <c r="E312" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F312" t="s">
         <v>17</v>
       </c>
       <c r="G312"/>
       <c r="H312" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="I312" t="s">
         <v>17</v>
       </c>
       <c r="J312" t="s">
         <v>17</v>
       </c>
       <c r="K312" t="s">
         <v>17</v>
       </c>
       <c r="L312" t="s">
         <v>17</v>
       </c>
       <c r="M312"/>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="B313" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="C313" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D313">
-        <v>1975</v>
+        <v>1988</v>
       </c>
       <c r="E313" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="F313" t="s">
         <v>17</v>
       </c>
       <c r="G313"/>
       <c r="H313" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="I313" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J313" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K313" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L313" t="s">
         <v>17</v>
       </c>
       <c r="M313"/>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="B314" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="C314" t="s">
         <v>15</v>
       </c>
       <c r="D314">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="E314" t="s">
-        <v>752</v>
+        <v>22</v>
       </c>
       <c r="F314" t="s">
         <v>17</v>
       </c>
       <c r="G314"/>
       <c r="H314" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="I314" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J314" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K314" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L314" t="s">
         <v>17</v>
       </c>
       <c r="M314"/>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="B315" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="C315" t="s">
         <v>21</v>
       </c>
       <c r="D315">
-        <v>1982</v>
+        <v>1996</v>
       </c>
       <c r="E315" t="s">
-        <v>398</v>
+        <v>57</v>
       </c>
       <c r="F315" t="s">
         <v>29</v>
       </c>
       <c r="G315" t="s">
-        <v>58</v>
+        <v>217</v>
       </c>
       <c r="H315" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="I315" t="s">
         <v>17</v>
       </c>
       <c r="J315" t="s">
         <v>17</v>
       </c>
       <c r="K315" t="s">
         <v>17</v>
       </c>
       <c r="L315" t="s">
         <v>17</v>
       </c>
       <c r="M315"/>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="B316" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="C316" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D316">
         <v>1980</v>
       </c>
       <c r="E316" t="s">
-        <v>946</v>
+        <v>57</v>
       </c>
       <c r="F316" t="s">
         <v>17</v>
       </c>
       <c r="G316"/>
       <c r="H316" t="s">
         <v>947</v>
       </c>
       <c r="I316" t="s">
         <v>17</v>
       </c>
       <c r="J316" t="s">
         <v>17</v>
       </c>
       <c r="K316" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L316" t="s">
         <v>17</v>
       </c>
       <c r="M316"/>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" t="s">
         <v>948</v>
       </c>
       <c r="B317" t="s">
         <v>949</v>
       </c>
       <c r="C317" t="s">
         <v>21</v>
       </c>
       <c r="D317">
-        <v>1990</v>
+        <v>1998</v>
       </c>
       <c r="E317" t="s">
+        <v>150</v>
+      </c>
+      <c r="F317" t="s">
+        <v>29</v>
+      </c>
+      <c r="G317" t="s">
+        <v>58</v>
+      </c>
+      <c r="H317" t="s">
         <v>950</v>
       </c>
-      <c r="F317" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="I317" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J317" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K317" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L317" t="s">
         <v>17</v>
       </c>
       <c r="M317"/>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" t="s">
+        <v>951</v>
+      </c>
+      <c r="B318" t="s">
         <v>952</v>
       </c>
-      <c r="B318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C318" t="s">
         <v>21</v>
       </c>
       <c r="D318">
-        <v>1938</v>
+        <v>1975</v>
       </c>
       <c r="E318" t="s">
         <v>150</v>
       </c>
       <c r="F318" t="s">
         <v>17</v>
       </c>
       <c r="G318"/>
       <c r="H318" t="s">
-        <v>954</v>
+        <v>953</v>
       </c>
       <c r="I318" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J318" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K318" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L318" t="s">
         <v>17</v>
       </c>
       <c r="M318"/>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" t="s">
+        <v>954</v>
+      </c>
+      <c r="B319" t="s">
         <v>955</v>
       </c>
-      <c r="B319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C319" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D319">
-        <v>1980</v>
+        <v>1975</v>
       </c>
       <c r="E319" t="s">
-        <v>80</v>
+        <v>762</v>
       </c>
       <c r="F319" t="s">
         <v>17</v>
       </c>
       <c r="G319"/>
       <c r="H319" t="s">
-        <v>957</v>
+        <v>956</v>
       </c>
       <c r="I319" t="s">
         <v>17</v>
       </c>
       <c r="J319" t="s">
         <v>17</v>
       </c>
       <c r="K319" t="s">
         <v>17</v>
       </c>
       <c r="L319" t="s">
         <v>17</v>
       </c>
       <c r="M319"/>
     </row>
     <row r="320" spans="1:13">
       <c r="A320" t="s">
+        <v>957</v>
+      </c>
+      <c r="B320" t="s">
         <v>958</v>
       </c>
-      <c r="B320"/>
       <c r="C320" t="s">
         <v>21</v>
       </c>
       <c r="D320">
-        <v>1954</v>
+        <v>1982</v>
       </c>
       <c r="E320" t="s">
-        <v>57</v>
+        <v>401</v>
       </c>
       <c r="F320" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G320"/>
+        <v>29</v>
+      </c>
+      <c r="G320" t="s">
+        <v>58</v>
+      </c>
       <c r="H320" t="s">
         <v>959</v>
       </c>
       <c r="I320" t="s">
         <v>17</v>
       </c>
       <c r="J320" t="s">
         <v>17</v>
       </c>
       <c r="K320" t="s">
         <v>17</v>
       </c>
       <c r="L320" t="s">
         <v>17</v>
       </c>
       <c r="M320"/>
     </row>
     <row r="321" spans="1:13">
       <c r="A321" t="s">
         <v>960</v>
       </c>
       <c r="B321" t="s">
         <v>961</v>
       </c>
       <c r="C321" t="s">
         <v>21</v>
       </c>
       <c r="D321">
-        <v>1995</v>
+        <v>1980</v>
       </c>
       <c r="E321" t="s">
-        <v>150</v>
+        <v>962</v>
       </c>
       <c r="F321" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G321"/>
       <c r="H321" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="I321" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J321" t="s">
         <v>17</v>
       </c>
       <c r="K321" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L321" t="s">
         <v>17</v>
       </c>
       <c r="M321"/>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="B322" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="C322" t="s">
         <v>21</v>
       </c>
       <c r="D322">
-        <v>1970</v>
+        <v>1990</v>
       </c>
       <c r="E322" t="s">
-        <v>150</v>
+        <v>966</v>
       </c>
       <c r="F322" t="s">
         <v>17</v>
       </c>
       <c r="G322"/>
       <c r="H322" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="I322" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J322" t="s">
         <v>29</v>
       </c>
       <c r="K322" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L322" t="s">
         <v>17</v>
       </c>
       <c r="M322"/>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
       <c r="B323" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="C323" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D323">
-        <v>1970</v>
+        <v>1938</v>
       </c>
       <c r="E323" t="s">
         <v>150</v>
       </c>
       <c r="F323" t="s">
         <v>17</v>
       </c>
       <c r="G323"/>
       <c r="H323" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="I323" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J323" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K323" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L323" t="s">
         <v>17</v>
       </c>
       <c r="M323"/>
     </row>
     <row r="324" spans="1:13">
       <c r="A324" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="B324" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="C324" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D324">
-        <v>1966</v>
+        <v>1980</v>
       </c>
       <c r="E324" t="s">
-        <v>420</v>
+        <v>80</v>
       </c>
       <c r="F324" t="s">
         <v>17</v>
       </c>
       <c r="G324"/>
       <c r="H324" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="I324" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J324" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K324" t="s">
         <v>17</v>
       </c>
       <c r="L324" t="s">
         <v>17</v>
       </c>
       <c r="M324"/>
     </row>
     <row r="325" spans="1:13">
       <c r="A325" t="s">
-        <v>972</v>
-[...3 lines deleted...]
-      </c>
+        <v>974</v>
+      </c>
+      <c r="B325"/>
       <c r="C325" t="s">
         <v>21</v>
       </c>
       <c r="D325">
-        <v>1923</v>
+        <v>1954</v>
       </c>
       <c r="E325" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F325" t="s">
         <v>17</v>
       </c>
       <c r="G325"/>
       <c r="H325" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="I325" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J325" t="s">
         <v>17</v>
       </c>
       <c r="K325" t="s">
         <v>17</v>
       </c>
       <c r="L325" t="s">
         <v>17</v>
       </c>
-      <c r="M325" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M325"/>
     </row>
     <row r="326" spans="1:13">
       <c r="A326" t="s">
         <v>976</v>
       </c>
       <c r="B326" t="s">
         <v>977</v>
       </c>
       <c r="C326" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D326">
-        <v>1950</v>
+        <v>1995</v>
       </c>
       <c r="E326" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F326" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G326"/>
+        <v>29</v>
+      </c>
+      <c r="G326" t="s">
+        <v>778</v>
+      </c>
       <c r="H326" t="s">
         <v>978</v>
       </c>
       <c r="I326" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J326" t="s">
         <v>17</v>
       </c>
       <c r="K326" t="s">
         <v>17</v>
       </c>
       <c r="L326" t="s">
         <v>17</v>
       </c>
-      <c r="M326" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M326"/>
     </row>
     <row r="327" spans="1:13">
       <c r="A327" t="s">
+        <v>979</v>
+      </c>
+      <c r="B327" t="s">
         <v>980</v>
       </c>
-      <c r="B327" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C327" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D327">
         <v>1970</v>
       </c>
       <c r="E327" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F327" t="s">
         <v>17</v>
       </c>
       <c r="G327"/>
       <c r="H327" t="s">
-        <v>982</v>
+        <v>981</v>
       </c>
       <c r="I327" t="s">
         <v>17</v>
       </c>
       <c r="J327" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K327" t="s">
         <v>17</v>
       </c>
       <c r="L327" t="s">
         <v>17</v>
       </c>
       <c r="M327"/>
     </row>
     <row r="328" spans="1:13">
       <c r="A328" t="s">
+        <v>982</v>
+      </c>
+      <c r="B328" t="s">
         <v>983</v>
       </c>
-      <c r="B328" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C328" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D328">
-        <v>1979</v>
+        <v>1970</v>
       </c>
       <c r="E328" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F328" t="s">
         <v>17</v>
       </c>
       <c r="G328"/>
       <c r="H328" t="s">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="I328" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J328" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K328" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L328" t="s">
         <v>17</v>
       </c>
       <c r="M328"/>
     </row>
     <row r="329" spans="1:13">
       <c r="A329" t="s">
+        <v>985</v>
+      </c>
+      <c r="B329" t="s">
         <v>986</v>
       </c>
-      <c r="B329" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C329" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D329">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="E329" t="s">
-        <v>57</v>
+        <v>426</v>
       </c>
       <c r="F329" t="s">
         <v>17</v>
       </c>
       <c r="G329"/>
       <c r="H329" t="s">
-        <v>988</v>
+        <v>987</v>
       </c>
       <c r="I329" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J329" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K329" t="s">
         <v>17</v>
       </c>
       <c r="L329" t="s">
         <v>17</v>
       </c>
       <c r="M329"/>
     </row>
     <row r="330" spans="1:13">
       <c r="A330" t="s">
+        <v>988</v>
+      </c>
+      <c r="B330" t="s">
         <v>989</v>
       </c>
-      <c r="B330"/>
       <c r="C330" t="s">
         <v>21</v>
       </c>
       <c r="D330">
-        <v>1978</v>
+        <v>1923</v>
       </c>
       <c r="E330" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F330" t="s">
         <v>17</v>
       </c>
       <c r="G330"/>
       <c r="H330" t="s">
         <v>990</v>
       </c>
       <c r="I330" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J330" t="s">
         <v>17</v>
       </c>
       <c r="K330" t="s">
         <v>17</v>
       </c>
       <c r="L330" t="s">
         <v>17</v>
       </c>
-      <c r="M330"/>
+      <c r="M330" t="s">
+        <v>991</v>
+      </c>
     </row>
     <row r="331" spans="1:13">
       <c r="A331" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="B331" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="C331" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D331">
-        <v>1981</v>
+        <v>1950</v>
       </c>
       <c r="E331" t="s">
-        <v>993</v>
+        <v>57</v>
       </c>
       <c r="F331" t="s">
         <v>17</v>
       </c>
       <c r="G331"/>
       <c r="H331" t="s">
         <v>994</v>
       </c>
       <c r="I331" t="s">
         <v>17</v>
       </c>
       <c r="J331" t="s">
         <v>17</v>
       </c>
       <c r="K331" t="s">
         <v>17</v>
       </c>
       <c r="L331" t="s">
         <v>17</v>
       </c>
-      <c r="M331"/>
+      <c r="M331" t="s">
+        <v>995</v>
+      </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="B332" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="C332" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D332">
-        <v>1975</v>
+        <v>1970</v>
       </c>
       <c r="E332" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F332" t="s">
         <v>17</v>
       </c>
       <c r="G332"/>
       <c r="H332" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
       <c r="I332" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J332" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K332" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L332" t="s">
         <v>17</v>
       </c>
       <c r="M332"/>
     </row>
     <row r="333" spans="1:13">
       <c r="A333" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="B333" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="C333" t="s">
         <v>21</v>
       </c>
       <c r="D333">
-        <v>2005</v>
+        <v>1979</v>
       </c>
       <c r="E333" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F333" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G333"/>
       <c r="H333" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="I333" t="s">
         <v>17</v>
       </c>
       <c r="J333" t="s">
         <v>17</v>
       </c>
       <c r="K333" t="s">
         <v>17</v>
       </c>
       <c r="L333" t="s">
         <v>17</v>
       </c>
       <c r="M333"/>
     </row>
     <row r="334" spans="1:13">
       <c r="A334" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="B334" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="C334" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D334">
-        <v>2002</v>
+        <v>1963</v>
       </c>
       <c r="E334" t="s">
-        <v>177</v>
+        <v>57</v>
       </c>
       <c r="F334" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G334"/>
       <c r="H334" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="I334" t="s">
         <v>17</v>
       </c>
       <c r="J334" t="s">
         <v>17</v>
       </c>
       <c r="K334" t="s">
         <v>17</v>
       </c>
       <c r="L334" t="s">
         <v>17</v>
       </c>
       <c r="M334"/>
     </row>
     <row r="335" spans="1:13">
       <c r="A335" t="s">
-        <v>1004</v>
-[...1 lines deleted...]
-      <c r="B335" t="s">
         <v>1005</v>
       </c>
+      <c r="B335"/>
       <c r="C335" t="s">
         <v>21</v>
       </c>
       <c r="D335">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="E335" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F335" t="s">
         <v>17</v>
       </c>
       <c r="G335"/>
       <c r="H335" t="s">
         <v>1006</v>
       </c>
       <c r="I335" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J335" t="s">
         <v>17</v>
       </c>
       <c r="K335" t="s">
         <v>17</v>
       </c>
       <c r="L335" t="s">
         <v>17</v>
       </c>
       <c r="M335"/>
     </row>
     <row r="336" spans="1:13">
       <c r="A336" t="s">
         <v>1007</v>
       </c>
       <c r="B336" t="s">
         <v>1008</v>
       </c>
       <c r="C336" t="s">
         <v>21</v>
       </c>
       <c r="D336">
-        <v>1987</v>
+        <v>1981</v>
       </c>
       <c r="E336" t="s">
-        <v>57</v>
+        <v>1009</v>
       </c>
       <c r="F336" t="s">
         <v>17</v>
       </c>
       <c r="G336"/>
       <c r="H336" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="I336" t="s">
         <v>17</v>
       </c>
       <c r="J336" t="s">
         <v>17</v>
       </c>
       <c r="K336" t="s">
         <v>17</v>
       </c>
       <c r="L336" t="s">
         <v>17</v>
       </c>
       <c r="M336"/>
     </row>
     <row r="337" spans="1:13">
       <c r="A337" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="B337" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="C337" t="s">
         <v>21</v>
       </c>
       <c r="D337">
-        <v>1957</v>
+        <v>1975</v>
       </c>
       <c r="E337" t="s">
         <v>22</v>
       </c>
       <c r="F337" t="s">
         <v>17</v>
       </c>
       <c r="G337"/>
       <c r="H337" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="I337" t="s">
         <v>29</v>
       </c>
       <c r="J337" t="s">
         <v>29</v>
       </c>
       <c r="K337" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L337" t="s">
         <v>17</v>
       </c>
       <c r="M337"/>
     </row>
     <row r="338" spans="1:13">
       <c r="A338" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B338" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="C338" t="s">
         <v>21</v>
       </c>
       <c r="D338">
-        <v>1961</v>
+        <v>2005</v>
       </c>
       <c r="E338" t="s">
-        <v>1015</v>
+        <v>22</v>
       </c>
       <c r="F338" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G338"/>
+        <v>29</v>
+      </c>
+      <c r="G338" t="s">
+        <v>58</v>
+      </c>
       <c r="H338" t="s">
         <v>1016</v>
       </c>
       <c r="I338" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J338" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K338" t="s">
         <v>17</v>
       </c>
       <c r="L338" t="s">
         <v>17</v>
       </c>
       <c r="M338"/>
     </row>
     <row r="339" spans="1:13">
       <c r="A339" t="s">
         <v>1017</v>
       </c>
       <c r="B339" t="s">
         <v>1018</v>
       </c>
       <c r="C339" t="s">
         <v>21</v>
       </c>
       <c r="D339">
-        <v>1977</v>
+        <v>2002</v>
       </c>
       <c r="E339" t="s">
-        <v>22</v>
+        <v>180</v>
       </c>
       <c r="F339" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G339"/>
+        <v>29</v>
+      </c>
+      <c r="G339" t="s">
+        <v>58</v>
+      </c>
       <c r="H339" t="s">
         <v>1019</v>
       </c>
       <c r="I339" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J339" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K339" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L339" t="s">
         <v>17</v>
       </c>
       <c r="M339"/>
     </row>
     <row r="340" spans="1:13">
       <c r="A340" t="s">
         <v>1020</v>
       </c>
       <c r="B340" t="s">
         <v>1021</v>
       </c>
       <c r="C340" t="s">
         <v>21</v>
       </c>
       <c r="D340">
-        <v>1970</v>
+        <v>1981</v>
       </c>
       <c r="E340" t="s">
         <v>22</v>
       </c>
       <c r="F340" t="s">
         <v>17</v>
       </c>
       <c r="G340"/>
       <c r="H340" t="s">
         <v>1022</v>
       </c>
       <c r="I340" t="s">
         <v>29</v>
       </c>
       <c r="J340" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K340" t="s">
         <v>17</v>
       </c>
       <c r="L340" t="s">
         <v>17</v>
       </c>
       <c r="M340"/>
     </row>
     <row r="341" spans="1:13">
       <c r="A341" t="s">
         <v>1023</v>
       </c>
       <c r="B341" t="s">
         <v>1024</v>
       </c>
       <c r="C341" t="s">
         <v>21</v>
       </c>
       <c r="D341">
-        <v>1968</v>
+        <v>1987</v>
       </c>
       <c r="E341" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F341" t="s">
         <v>17</v>
       </c>
       <c r="G341"/>
       <c r="H341" t="s">
         <v>1025</v>
       </c>
       <c r="I341" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J341" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K341" t="s">
         <v>17</v>
       </c>
       <c r="L341" t="s">
         <v>17</v>
       </c>
       <c r="M341"/>
     </row>
     <row r="342" spans="1:13">
       <c r="A342" t="s">
         <v>1026</v>
       </c>
       <c r="B342" t="s">
         <v>1027</v>
       </c>
       <c r="C342" t="s">
         <v>21</v>
       </c>
       <c r="D342">
-        <v>1966</v>
+        <v>1957</v>
       </c>
       <c r="E342" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F342" t="s">
         <v>17</v>
       </c>
       <c r="G342"/>
       <c r="H342" t="s">
         <v>1028</v>
       </c>
       <c r="I342" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J342" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K342" t="s">
         <v>17</v>
       </c>
       <c r="L342" t="s">
         <v>17</v>
       </c>
       <c r="M342"/>
     </row>
     <row r="343" spans="1:13">
       <c r="A343" t="s">
         <v>1029</v>
       </c>
-      <c r="B343"/>
+      <c r="B343" t="s">
+        <v>1030</v>
+      </c>
       <c r="C343" t="s">
         <v>21</v>
       </c>
       <c r="D343">
-        <v>1927</v>
+        <v>1961</v>
       </c>
       <c r="E343" t="s">
-        <v>83</v>
+        <v>1031</v>
       </c>
       <c r="F343" t="s">
         <v>17</v>
       </c>
       <c r="G343"/>
       <c r="H343" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="I343" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J343" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K343" t="s">
         <v>17</v>
       </c>
       <c r="L343" t="s">
         <v>17</v>
       </c>
       <c r="M343"/>
     </row>
     <row r="344" spans="1:13">
       <c r="A344" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B344" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="C344" t="s">
         <v>21</v>
       </c>
       <c r="D344">
-        <v>1982</v>
+        <v>1977</v>
       </c>
       <c r="E344" t="s">
         <v>22</v>
       </c>
       <c r="F344" t="s">
         <v>17</v>
       </c>
       <c r="G344"/>
       <c r="H344" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
       <c r="I344" t="s">
         <v>29</v>
       </c>
       <c r="J344" t="s">
         <v>29</v>
       </c>
       <c r="K344" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L344" t="s">
         <v>17</v>
       </c>
       <c r="M344"/>
     </row>
     <row r="345" spans="1:13">
       <c r="A345" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
       <c r="B345" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
       <c r="C345" t="s">
         <v>21</v>
       </c>
       <c r="D345">
-        <v>1972</v>
+        <v>1970</v>
       </c>
       <c r="E345" t="s">
-        <v>752</v>
+        <v>22</v>
       </c>
       <c r="F345" t="s">
         <v>17</v>
       </c>
       <c r="G345"/>
       <c r="H345" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="I345" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J345" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K345" t="s">
         <v>17</v>
       </c>
       <c r="L345" t="s">
         <v>17</v>
       </c>
       <c r="M345"/>
     </row>
     <row r="346" spans="1:13">
       <c r="A346" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="B346" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="C346" t="s">
         <v>21</v>
       </c>
       <c r="D346">
-        <v>1959</v>
+        <v>1968</v>
       </c>
       <c r="E346" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F346" t="s">
         <v>17</v>
       </c>
       <c r="G346"/>
       <c r="H346" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="I346" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J346" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K346" t="s">
         <v>17</v>
       </c>
       <c r="L346" t="s">
         <v>17</v>
       </c>
       <c r="M346"/>
     </row>
     <row r="347" spans="1:13">
       <c r="A347" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="B347" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="C347" t="s">
         <v>21</v>
       </c>
       <c r="D347">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="E347" t="s">
-        <v>420</v>
+        <v>57</v>
       </c>
       <c r="F347" t="s">
         <v>17</v>
       </c>
       <c r="G347"/>
       <c r="H347" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="I347" t="s">
         <v>17</v>
       </c>
       <c r="J347" t="s">
         <v>17</v>
       </c>
       <c r="K347" t="s">
         <v>17</v>
       </c>
       <c r="L347" t="s">
         <v>17</v>
       </c>
       <c r="M347"/>
     </row>
     <row r="348" spans="1:13">
       <c r="A348" t="s">
-        <v>1043</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045</v>
+      </c>
+      <c r="B348"/>
       <c r="C348" t="s">
         <v>21</v>
       </c>
       <c r="D348">
-        <v>1996</v>
+        <v>1927</v>
       </c>
       <c r="E348" t="s">
-        <v>45</v>
+        <v>83</v>
       </c>
       <c r="F348" t="s">
         <v>17</v>
       </c>
       <c r="G348"/>
       <c r="H348" t="s">
-        <v>1045</v>
+        <v>1046</v>
       </c>
       <c r="I348" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J348" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K348" t="s">
         <v>17</v>
       </c>
       <c r="L348" t="s">
         <v>17</v>
       </c>
       <c r="M348"/>
     </row>
     <row r="349" spans="1:13">
       <c r="A349" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="B349" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="C349" t="s">
         <v>21</v>
       </c>
       <c r="D349">
-        <v>1975</v>
+        <v>1982</v>
       </c>
       <c r="E349" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F349" t="s">
         <v>17</v>
       </c>
       <c r="G349"/>
       <c r="H349" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="I349" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J349" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K349" t="s">
         <v>17</v>
       </c>
       <c r="L349" t="s">
         <v>17</v>
       </c>
       <c r="M349"/>
     </row>
     <row r="350" spans="1:13">
       <c r="A350" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="B350" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="C350" t="s">
         <v>21</v>
       </c>
       <c r="D350">
-        <v>1962</v>
+        <v>1972</v>
       </c>
       <c r="E350" t="s">
-        <v>57</v>
+        <v>762</v>
       </c>
       <c r="F350" t="s">
         <v>17</v>
       </c>
       <c r="G350"/>
       <c r="H350" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="I350" t="s">
         <v>17</v>
       </c>
       <c r="J350" t="s">
         <v>17</v>
       </c>
       <c r="K350" t="s">
         <v>17</v>
       </c>
       <c r="L350" t="s">
         <v>17</v>
       </c>
       <c r="M350"/>
     </row>
     <row r="351" spans="1:13">
       <c r="A351" t="s">
-        <v>1052</v>
-[...1 lines deleted...]
-      <c r="B351"/>
+        <v>1053</v>
+      </c>
+      <c r="B351" t="s">
+        <v>1054</v>
+      </c>
       <c r="C351" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D351">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="E351" t="s">
         <v>57</v>
       </c>
       <c r="F351" t="s">
         <v>17</v>
       </c>
       <c r="G351"/>
       <c r="H351" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="I351" t="s">
         <v>17</v>
       </c>
       <c r="J351" t="s">
         <v>17</v>
       </c>
       <c r="K351" t="s">
         <v>17</v>
       </c>
       <c r="L351" t="s">
         <v>17</v>
       </c>
       <c r="M351"/>
     </row>
     <row r="352" spans="1:13">
       <c r="A352" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="B352" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="C352" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D352">
-        <v>1975</v>
+        <v>1963</v>
       </c>
       <c r="E352" t="s">
-        <v>16</v>
+        <v>426</v>
       </c>
       <c r="F352" t="s">
         <v>17</v>
       </c>
       <c r="G352"/>
       <c r="H352" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="I352" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J352" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K352" t="s">
         <v>17</v>
       </c>
       <c r="L352" t="s">
         <v>17</v>
       </c>
       <c r="M352"/>
     </row>
     <row r="353" spans="1:13">
       <c r="A353" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="B353" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="C353" t="s">
         <v>21</v>
       </c>
       <c r="D353">
-        <v>1993</v>
+        <v>1996</v>
       </c>
       <c r="E353" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="F353" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G353"/>
       <c r="H353" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="I353" t="s">
         <v>29</v>
       </c>
       <c r="J353" t="s">
         <v>29</v>
       </c>
       <c r="K353" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L353" t="s">
         <v>17</v>
       </c>
       <c r="M353"/>
     </row>
     <row r="354" spans="1:13">
       <c r="A354" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="B354" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="C354" t="s">
         <v>21</v>
       </c>
       <c r="D354">
-        <v>1955</v>
+        <v>1975</v>
       </c>
       <c r="E354" t="s">
         <v>57</v>
       </c>
       <c r="F354" t="s">
         <v>17</v>
       </c>
       <c r="G354"/>
       <c r="H354" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="I354" t="s">
         <v>17</v>
       </c>
       <c r="J354" t="s">
         <v>17</v>
       </c>
       <c r="K354" t="s">
         <v>17</v>
       </c>
       <c r="L354" t="s">
         <v>17</v>
       </c>
       <c r="M354"/>
     </row>
     <row r="355" spans="1:13">
       <c r="A355" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="B355" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
       <c r="C355" t="s">
         <v>21</v>
       </c>
       <c r="D355">
-        <v>1979</v>
+        <v>1962</v>
       </c>
       <c r="E355" t="s">
         <v>57</v>
       </c>
       <c r="F355" t="s">
         <v>17</v>
       </c>
       <c r="G355"/>
       <c r="H355" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
       <c r="I355" t="s">
         <v>17</v>
       </c>
       <c r="J355" t="s">
         <v>17</v>
       </c>
       <c r="K355" t="s">
         <v>17</v>
       </c>
       <c r="L355" t="s">
         <v>17</v>
       </c>
       <c r="M355"/>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" t="s">
-        <v>1066</v>
-[...3 lines deleted...]
-      </c>
+        <v>1068</v>
+      </c>
+      <c r="B356"/>
       <c r="C356" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D356">
-        <v>1974</v>
+        <v>1958</v>
       </c>
       <c r="E356" t="s">
-        <v>80</v>
+        <v>57</v>
       </c>
       <c r="F356" t="s">
         <v>17</v>
       </c>
       <c r="G356"/>
       <c r="H356" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="I356" t="s">
         <v>17</v>
       </c>
       <c r="J356" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K356" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L356" t="s">
         <v>17</v>
       </c>
       <c r="M356"/>
     </row>
     <row r="357" spans="1:13">
       <c r="A357" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="B357" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="C357" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D357">
-        <v>1964</v>
+        <v>1975</v>
       </c>
       <c r="E357" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F357" t="s">
         <v>17</v>
       </c>
       <c r="G357"/>
       <c r="H357" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="I357" t="s">
         <v>29</v>
       </c>
       <c r="J357" t="s">
         <v>29</v>
       </c>
       <c r="K357" t="s">
         <v>17</v>
       </c>
       <c r="L357" t="s">
         <v>17</v>
       </c>
       <c r="M357"/>
     </row>
     <row r="358" spans="1:13">
       <c r="A358" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="B358" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="C358" t="s">
         <v>21</v>
       </c>
       <c r="D358">
-        <v>1960</v>
+        <v>1993</v>
       </c>
       <c r="E358" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="F358" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G358"/>
+        <v>29</v>
+      </c>
+      <c r="G358" t="s">
+        <v>1075</v>
+      </c>
       <c r="H358" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
       <c r="I358" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J358" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K358" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L358" t="s">
         <v>17</v>
       </c>
       <c r="M358"/>
     </row>
     <row r="359" spans="1:13">
       <c r="A359" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="B359" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
       <c r="C359" t="s">
         <v>21</v>
       </c>
       <c r="D359">
-        <v>1990</v>
+        <v>1955</v>
       </c>
       <c r="E359" t="s">
         <v>57</v>
       </c>
       <c r="F359" t="s">
         <v>17</v>
       </c>
       <c r="G359"/>
       <c r="H359" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
       <c r="I359" t="s">
         <v>17</v>
       </c>
       <c r="J359" t="s">
         <v>17</v>
       </c>
       <c r="K359" t="s">
         <v>17</v>
       </c>
       <c r="L359" t="s">
         <v>17</v>
       </c>
       <c r="M359"/>
     </row>
     <row r="360" spans="1:13">
       <c r="A360" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
       <c r="B360" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
       <c r="C360" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D360">
-        <v>1988</v>
+        <v>1979</v>
       </c>
       <c r="E360" t="s">
         <v>57</v>
       </c>
       <c r="F360" t="s">
         <v>17</v>
       </c>
       <c r="G360"/>
       <c r="H360" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="I360" t="s">
         <v>17</v>
       </c>
       <c r="J360" t="s">
         <v>17</v>
       </c>
       <c r="K360" t="s">
         <v>17</v>
       </c>
       <c r="L360" t="s">
         <v>17</v>
       </c>
       <c r="M360"/>
     </row>
     <row r="361" spans="1:13">
       <c r="A361" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="B361" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="C361" t="s">
         <v>21</v>
       </c>
       <c r="D361">
-        <v>1993</v>
+        <v>1974</v>
       </c>
       <c r="E361" t="s">
-        <v>1083</v>
+        <v>80</v>
       </c>
       <c r="F361" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G361"/>
       <c r="H361" t="s">
         <v>1085</v>
       </c>
       <c r="I361" t="s">
         <v>17</v>
       </c>
       <c r="J361" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K361" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L361" t="s">
         <v>17</v>
       </c>
       <c r="M361"/>
     </row>
     <row r="362" spans="1:13">
       <c r="A362" t="s">
         <v>1086</v>
       </c>
       <c r="B362" t="s">
         <v>1087</v>
       </c>
       <c r="C362" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D362">
-        <v>1995</v>
+        <v>1964</v>
       </c>
       <c r="E362" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F362" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G362"/>
       <c r="H362" t="s">
         <v>1088</v>
       </c>
       <c r="I362" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J362" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K362" t="s">
         <v>17</v>
       </c>
       <c r="L362" t="s">
         <v>17</v>
       </c>
       <c r="M362"/>
     </row>
     <row r="363" spans="1:13">
       <c r="A363" t="s">
         <v>1089</v>
       </c>
-      <c r="B363"/>
+      <c r="B363" t="s">
+        <v>1090</v>
+      </c>
       <c r="C363" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D363">
-        <v>1955</v>
+        <v>1960</v>
       </c>
       <c r="E363" t="s">
         <v>57</v>
       </c>
       <c r="F363" t="s">
         <v>17</v>
       </c>
       <c r="G363"/>
       <c r="H363" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="I363" t="s">
         <v>17</v>
       </c>
       <c r="J363" t="s">
         <v>17</v>
       </c>
       <c r="K363" t="s">
         <v>17</v>
       </c>
       <c r="L363" t="s">
         <v>17</v>
       </c>
       <c r="M363"/>
     </row>
     <row r="364" spans="1:13">
       <c r="A364" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="B364" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="C364" t="s">
         <v>21</v>
       </c>
       <c r="D364">
-        <v>1975</v>
+        <v>1990</v>
       </c>
       <c r="E364" t="s">
         <v>57</v>
       </c>
       <c r="F364" t="s">
         <v>17</v>
       </c>
       <c r="G364"/>
       <c r="H364" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="I364" t="s">
         <v>17</v>
       </c>
       <c r="J364" t="s">
         <v>17</v>
       </c>
       <c r="K364" t="s">
         <v>17</v>
       </c>
       <c r="L364" t="s">
         <v>17</v>
       </c>
       <c r="M364"/>
     </row>
     <row r="365" spans="1:13">
       <c r="A365" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="B365" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="C365" t="s">
         <v>65</v>
       </c>
       <c r="D365">
-        <v>1980</v>
+        <v>1988</v>
       </c>
       <c r="E365" t="s">
         <v>57</v>
       </c>
       <c r="F365" t="s">
         <v>17</v>
       </c>
       <c r="G365"/>
       <c r="H365" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="I365" t="s">
         <v>17</v>
       </c>
       <c r="J365" t="s">
         <v>17</v>
       </c>
       <c r="K365" t="s">
         <v>17</v>
       </c>
       <c r="L365" t="s">
         <v>17</v>
       </c>
       <c r="M365"/>
     </row>
     <row r="366" spans="1:13">
       <c r="A366" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="B366" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="C366" t="s">
         <v>21</v>
       </c>
       <c r="D366">
-        <v>1989</v>
+        <v>1993</v>
       </c>
       <c r="E366" t="s">
-        <v>57</v>
+        <v>1100</v>
       </c>
       <c r="F366" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G366"/>
+        <v>29</v>
+      </c>
+      <c r="G366" t="s">
+        <v>1101</v>
+      </c>
       <c r="H366" t="s">
-        <v>1099</v>
+        <v>1102</v>
       </c>
       <c r="I366" t="s">
         <v>17</v>
       </c>
       <c r="J366" t="s">
         <v>17</v>
       </c>
       <c r="K366" t="s">
         <v>17</v>
       </c>
       <c r="L366" t="s">
         <v>17</v>
       </c>
       <c r="M366"/>
     </row>
     <row r="367" spans="1:13">
       <c r="A367" t="s">
-        <v>1100</v>
-[...1 lines deleted...]
-      <c r="B367"/>
+        <v>1103</v>
+      </c>
+      <c r="B367" t="s">
+        <v>1104</v>
+      </c>
       <c r="C367" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D367">
-        <v>1966</v>
+        <v>1995</v>
       </c>
       <c r="E367" t="s">
         <v>57</v>
       </c>
       <c r="F367" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G367"/>
+        <v>29</v>
+      </c>
+      <c r="G367" t="s">
+        <v>50</v>
+      </c>
       <c r="H367" t="s">
-        <v>1101</v>
+        <v>1105</v>
       </c>
       <c r="I367" t="s">
         <v>17</v>
       </c>
       <c r="J367" t="s">
         <v>17</v>
       </c>
       <c r="K367" t="s">
         <v>17</v>
       </c>
       <c r="L367" t="s">
         <v>17</v>
       </c>
       <c r="M367"/>
     </row>
     <row r="368" spans="1:13">
       <c r="A368" t="s">
-        <v>1102</v>
-[...3 lines deleted...]
-      </c>
+        <v>1106</v>
+      </c>
+      <c r="B368"/>
       <c r="C368" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D368">
-        <v>1992</v>
+        <v>1955</v>
       </c>
       <c r="E368" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F368" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G368"/>
       <c r="H368" t="s">
-        <v>1104</v>
+        <v>1107</v>
       </c>
       <c r="I368" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J368" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K368" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L368" t="s">
         <v>17</v>
       </c>
       <c r="M368"/>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" t="s">
-        <v>1105</v>
+        <v>1108</v>
       </c>
       <c r="B369" t="s">
-        <v>1106</v>
+        <v>1109</v>
       </c>
       <c r="C369" t="s">
         <v>21</v>
       </c>
       <c r="D369">
-        <v>1982</v>
+        <v>1975</v>
       </c>
       <c r="E369" t="s">
-        <v>1107</v>
+        <v>57</v>
       </c>
       <c r="F369" t="s">
         <v>17</v>
       </c>
       <c r="G369"/>
       <c r="H369" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="I369" t="s">
         <v>17</v>
       </c>
       <c r="J369" t="s">
         <v>17</v>
       </c>
       <c r="K369" t="s">
         <v>17</v>
       </c>
       <c r="L369" t="s">
         <v>17</v>
       </c>
       <c r="M369"/>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="B370" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="C370" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D370">
-        <v>1960</v>
+        <v>1980</v>
       </c>
       <c r="E370" t="s">
-        <v>1111</v>
+        <v>57</v>
       </c>
       <c r="F370" t="s">
         <v>17</v>
       </c>
       <c r="G370"/>
       <c r="H370" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
       <c r="I370" t="s">
         <v>17</v>
       </c>
       <c r="J370" t="s">
         <v>17</v>
       </c>
       <c r="K370" t="s">
         <v>17</v>
       </c>
       <c r="L370" t="s">
         <v>17</v>
       </c>
       <c r="M370"/>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="B371" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="C371" t="s">
         <v>21</v>
       </c>
       <c r="D371">
-        <v>1979</v>
+        <v>1989</v>
       </c>
       <c r="E371" t="s">
-        <v>1115</v>
+        <v>57</v>
       </c>
       <c r="F371" t="s">
         <v>17</v>
       </c>
       <c r="G371"/>
       <c r="H371" t="s">
         <v>1116</v>
       </c>
       <c r="I371" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J371" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K371" t="s">
         <v>17</v>
       </c>
       <c r="L371" t="s">
         <v>17</v>
       </c>
       <c r="M371"/>
     </row>
     <row r="372" spans="1:13">
       <c r="A372" t="s">
         <v>1117</v>
       </c>
-      <c r="B372" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B372"/>
       <c r="C372" t="s">
         <v>21</v>
       </c>
       <c r="D372">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="E372" t="s">
-        <v>420</v>
+        <v>57</v>
       </c>
       <c r="F372" t="s">
         <v>17</v>
       </c>
       <c r="G372"/>
       <c r="H372" t="s">
-        <v>1119</v>
+        <v>1118</v>
       </c>
       <c r="I372" t="s">
         <v>17</v>
       </c>
       <c r="J372" t="s">
         <v>17</v>
       </c>
       <c r="K372" t="s">
         <v>17</v>
       </c>
       <c r="L372" t="s">
         <v>17</v>
       </c>
       <c r="M372"/>
     </row>
     <row r="373" spans="1:13">
       <c r="A373" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B373" t="s">
         <v>1120</v>
       </c>
-      <c r="B373" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C373" t="s">
         <v>21</v>
       </c>
       <c r="D373">
-        <v>1973</v>
+        <v>1992</v>
       </c>
       <c r="E373" t="s">
         <v>22</v>
       </c>
       <c r="F373" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G373"/>
+        <v>29</v>
+      </c>
+      <c r="G373" t="s">
+        <v>774</v>
+      </c>
       <c r="H373" t="s">
-        <v>1122</v>
+        <v>1121</v>
       </c>
       <c r="I373" t="s">
         <v>29</v>
       </c>
       <c r="J373" t="s">
         <v>29</v>
       </c>
       <c r="K373" t="s">
         <v>29</v>
       </c>
       <c r="L373" t="s">
         <v>17</v>
       </c>
       <c r="M373"/>
     </row>
     <row r="374" spans="1:13">
       <c r="A374" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B374" t="s">
         <v>1123</v>
       </c>
-      <c r="B374"/>
       <c r="C374" t="s">
         <v>21</v>
       </c>
       <c r="D374">
-        <v>1970</v>
+        <v>1982</v>
       </c>
       <c r="E374" t="s">
-        <v>603</v>
+        <v>1124</v>
       </c>
       <c r="F374" t="s">
         <v>17</v>
       </c>
       <c r="G374"/>
       <c r="H374" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="I374" t="s">
         <v>17</v>
       </c>
       <c r="J374" t="s">
         <v>17</v>
       </c>
       <c r="K374" t="s">
         <v>17</v>
       </c>
       <c r="L374" t="s">
         <v>17</v>
       </c>
       <c r="M374"/>
     </row>
     <row r="375" spans="1:13">
       <c r="A375" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="B375" t="s">
-        <v>1126</v>
+        <v>1127</v>
       </c>
       <c r="C375" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D375">
-        <v>1984</v>
+        <v>1960</v>
       </c>
       <c r="E375" t="s">
-        <v>57</v>
+        <v>1128</v>
       </c>
       <c r="F375" t="s">
         <v>17</v>
       </c>
       <c r="G375"/>
       <c r="H375" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
       <c r="I375" t="s">
         <v>17</v>
       </c>
       <c r="J375" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K375" t="s">
         <v>17</v>
       </c>
       <c r="L375" t="s">
         <v>17</v>
       </c>
       <c r="M375"/>
     </row>
     <row r="376" spans="1:13">
       <c r="A376" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
       <c r="B376" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
       <c r="C376" t="s">
         <v>21</v>
       </c>
       <c r="D376">
-        <v>2001</v>
+        <v>1979</v>
       </c>
       <c r="E376" t="s">
-        <v>57</v>
+        <v>1132</v>
       </c>
       <c r="F376" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G376"/>
       <c r="H376" t="s">
-        <v>1130</v>
+        <v>1133</v>
       </c>
       <c r="I376" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J376" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K376" t="s">
         <v>17</v>
       </c>
       <c r="L376" t="s">
         <v>17</v>
       </c>
       <c r="M376"/>
     </row>
     <row r="377" spans="1:13">
       <c r="A377" t="s">
-        <v>1131</v>
+        <v>1134</v>
       </c>
       <c r="B377" t="s">
-        <v>1132</v>
+        <v>1135</v>
       </c>
       <c r="C377" t="s">
         <v>21</v>
       </c>
       <c r="D377">
-        <v>1988</v>
+        <v>1963</v>
       </c>
       <c r="E377" t="s">
-        <v>57</v>
+        <v>426</v>
       </c>
       <c r="F377" t="s">
         <v>17</v>
       </c>
       <c r="G377"/>
       <c r="H377" t="s">
-        <v>1133</v>
+        <v>1136</v>
       </c>
       <c r="I377" t="s">
         <v>17</v>
       </c>
       <c r="J377" t="s">
         <v>17</v>
       </c>
       <c r="K377" t="s">
         <v>17</v>
       </c>
       <c r="L377" t="s">
         <v>17</v>
       </c>
       <c r="M377"/>
     </row>
     <row r="378" spans="1:13">
       <c r="A378" t="s">
-        <v>1134</v>
+        <v>1137</v>
       </c>
       <c r="B378" t="s">
-        <v>1135</v>
+        <v>1138</v>
       </c>
       <c r="C378" t="s">
         <v>21</v>
       </c>
       <c r="D378">
-        <v>1968</v>
+        <v>1973</v>
       </c>
       <c r="E378" t="s">
         <v>22</v>
       </c>
       <c r="F378" t="s">
         <v>17</v>
       </c>
       <c r="G378"/>
       <c r="H378" t="s">
-        <v>1136</v>
+        <v>1139</v>
       </c>
       <c r="I378" t="s">
         <v>29</v>
       </c>
       <c r="J378" t="s">
         <v>29</v>
       </c>
       <c r="K378" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L378" t="s">
         <v>17</v>
       </c>
       <c r="M378"/>
     </row>
     <row r="379" spans="1:13">
       <c r="A379" t="s">
-        <v>1137</v>
-[...3 lines deleted...]
-      </c>
+        <v>1140</v>
+      </c>
+      <c r="B379"/>
       <c r="C379" t="s">
         <v>21</v>
       </c>
       <c r="D379">
-        <v>1959</v>
+        <v>1970</v>
       </c>
       <c r="E379" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="F379" t="s">
         <v>17</v>
       </c>
       <c r="G379"/>
       <c r="H379" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
       <c r="I379" t="s">
         <v>17</v>
       </c>
       <c r="J379" t="s">
         <v>17</v>
       </c>
       <c r="K379" t="s">
         <v>17</v>
       </c>
       <c r="L379" t="s">
         <v>17</v>
       </c>
       <c r="M379"/>
     </row>
     <row r="380" spans="1:13">
       <c r="A380" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
       <c r="B380" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
       <c r="C380" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D380">
-        <v>1961</v>
+        <v>1984</v>
       </c>
       <c r="E380" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F380" t="s">
         <v>17</v>
       </c>
       <c r="G380"/>
       <c r="H380" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
       <c r="I380" t="s">
         <v>17</v>
       </c>
       <c r="J380" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K380" t="s">
         <v>17</v>
       </c>
       <c r="L380" t="s">
         <v>17</v>
       </c>
       <c r="M380"/>
     </row>
     <row r="381" spans="1:13">
       <c r="A381" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
       <c r="B381" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
       <c r="C381" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D381">
-        <v>1964</v>
+        <v>2001</v>
       </c>
       <c r="E381" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F381" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G381"/>
+        <v>29</v>
+      </c>
+      <c r="G381" t="s">
+        <v>817</v>
+      </c>
       <c r="H381" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
       <c r="I381" t="s">
         <v>17</v>
       </c>
       <c r="J381" t="s">
         <v>17</v>
       </c>
       <c r="K381" t="s">
         <v>17</v>
       </c>
       <c r="L381" t="s">
         <v>17</v>
       </c>
       <c r="M381"/>
     </row>
     <row r="382" spans="1:13">
       <c r="A382" t="s">
-        <v>1146</v>
-[...1 lines deleted...]
-      <c r="B382"/>
+        <v>1148</v>
+      </c>
+      <c r="B382" t="s">
+        <v>1149</v>
+      </c>
       <c r="C382" t="s">
         <v>21</v>
       </c>
       <c r="D382">
-        <v>1971</v>
+        <v>1988</v>
       </c>
       <c r="E382" t="s">
-        <v>420</v>
+        <v>57</v>
       </c>
       <c r="F382" t="s">
         <v>17</v>
       </c>
       <c r="G382"/>
       <c r="H382" t="s">
-        <v>1147</v>
+        <v>1150</v>
       </c>
       <c r="I382" t="s">
         <v>17</v>
       </c>
       <c r="J382" t="s">
         <v>17</v>
       </c>
       <c r="K382" t="s">
         <v>17</v>
       </c>
       <c r="L382" t="s">
         <v>17</v>
       </c>
       <c r="M382"/>
     </row>
     <row r="383" spans="1:13">
       <c r="A383" t="s">
-        <v>1148</v>
+        <v>1151</v>
       </c>
       <c r="B383" t="s">
-        <v>1149</v>
+        <v>1152</v>
       </c>
       <c r="C383" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D383">
-        <v>1980</v>
+        <v>1968</v>
       </c>
       <c r="E383" t="s">
-        <v>1150</v>
+        <v>22</v>
       </c>
       <c r="F383" t="s">
         <v>17</v>
       </c>
       <c r="G383"/>
       <c r="H383" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
       <c r="I383" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J383" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K383" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L383" t="s">
         <v>17</v>
       </c>
       <c r="M383"/>
     </row>
     <row r="384" spans="1:13">
       <c r="A384" t="s">
-        <v>1152</v>
-[...1 lines deleted...]
-      <c r="B384"/>
+        <v>1154</v>
+      </c>
+      <c r="B384" t="s">
+        <v>1155</v>
+      </c>
       <c r="C384" t="s">
         <v>21</v>
       </c>
-      <c r="D384"/>
+      <c r="D384">
+        <v>1959</v>
+      </c>
       <c r="E384" t="s">
-        <v>150</v>
+        <v>613</v>
       </c>
       <c r="F384" t="s">
         <v>17</v>
       </c>
       <c r="G384"/>
       <c r="H384" t="s">
-        <v>1153</v>
+        <v>1156</v>
       </c>
       <c r="I384" t="s">
         <v>17</v>
       </c>
       <c r="J384" t="s">
         <v>17</v>
       </c>
       <c r="K384" t="s">
         <v>17</v>
       </c>
       <c r="L384" t="s">
         <v>17</v>
       </c>
       <c r="M384"/>
     </row>
     <row r="385" spans="1:13">
       <c r="A385" t="s">
-        <v>1154</v>
+        <v>1157</v>
       </c>
       <c r="B385" t="s">
-        <v>1155</v>
+        <v>1158</v>
       </c>
       <c r="C385" t="s">
         <v>21</v>
       </c>
       <c r="D385">
-        <v>1975</v>
+        <v>1961</v>
       </c>
       <c r="E385" t="s">
-        <v>22</v>
+        <v>613</v>
       </c>
       <c r="F385" t="s">
         <v>17</v>
       </c>
       <c r="G385"/>
       <c r="H385" t="s">
-        <v>1156</v>
+        <v>1159</v>
       </c>
       <c r="I385" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J385" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K385" t="s">
         <v>17</v>
       </c>
       <c r="L385" t="s">
         <v>17</v>
       </c>
       <c r="M385"/>
     </row>
     <row r="386" spans="1:13">
       <c r="A386" t="s">
-        <v>1157</v>
+        <v>1160</v>
       </c>
       <c r="B386" t="s">
-        <v>1158</v>
+        <v>1161</v>
       </c>
       <c r="C386" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D386">
-        <v>1985</v>
+        <v>1964</v>
       </c>
       <c r="E386" t="s">
-        <v>649</v>
+        <v>613</v>
       </c>
       <c r="F386" t="s">
         <v>17</v>
       </c>
       <c r="G386"/>
       <c r="H386" t="s">
-        <v>1159</v>
+        <v>1162</v>
       </c>
       <c r="I386" t="s">
         <v>17</v>
       </c>
       <c r="J386" t="s">
         <v>17</v>
       </c>
       <c r="K386" t="s">
         <v>17</v>
       </c>
       <c r="L386" t="s">
         <v>17</v>
       </c>
       <c r="M386"/>
     </row>
     <row r="387" spans="1:13">
       <c r="A387" t="s">
-        <v>1160</v>
-[...3 lines deleted...]
-      </c>
+        <v>1163</v>
+      </c>
+      <c r="B387"/>
       <c r="C387" t="s">
         <v>21</v>
       </c>
       <c r="D387">
-        <v>1967</v>
+        <v>1971</v>
       </c>
       <c r="E387" t="s">
-        <v>57</v>
+        <v>426</v>
       </c>
       <c r="F387" t="s">
         <v>17</v>
       </c>
       <c r="G387"/>
       <c r="H387" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
       <c r="I387" t="s">
         <v>17</v>
       </c>
       <c r="J387" t="s">
         <v>17</v>
       </c>
       <c r="K387" t="s">
         <v>17</v>
       </c>
       <c r="L387" t="s">
         <v>17</v>
       </c>
       <c r="M387"/>
     </row>
     <row r="388" spans="1:13">
       <c r="A388" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
       <c r="B388" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
       <c r="C388" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D388">
-        <v>1955</v>
+        <v>1980</v>
       </c>
       <c r="E388" t="s">
-        <v>57</v>
+        <v>1167</v>
       </c>
       <c r="F388" t="s">
         <v>17</v>
       </c>
       <c r="G388"/>
       <c r="H388" t="s">
-        <v>1165</v>
+        <v>1168</v>
       </c>
       <c r="I388" t="s">
         <v>17</v>
       </c>
       <c r="J388" t="s">
         <v>17</v>
       </c>
       <c r="K388" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L388" t="s">
         <v>17</v>
       </c>
       <c r="M388"/>
     </row>
     <row r="389" spans="1:13">
       <c r="A389" t="s">
-        <v>1166</v>
-[...3 lines deleted...]
-      </c>
+        <v>1169</v>
+      </c>
+      <c r="B389"/>
       <c r="C389" t="s">
         <v>21</v>
       </c>
-      <c r="D389">
-[...1 lines deleted...]
-      </c>
+      <c r="D389"/>
       <c r="E389" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F389" t="s">
         <v>17</v>
       </c>
       <c r="G389"/>
       <c r="H389" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
       <c r="I389" t="s">
         <v>17</v>
       </c>
       <c r="J389" t="s">
         <v>17</v>
       </c>
       <c r="K389" t="s">
         <v>17</v>
       </c>
       <c r="L389" t="s">
         <v>17</v>
       </c>
       <c r="M389"/>
     </row>
     <row r="390" spans="1:13">
       <c r="A390" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
       <c r="B390" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
       <c r="C390" t="s">
         <v>21</v>
       </c>
       <c r="D390">
-        <v>1957</v>
+        <v>1975</v>
       </c>
       <c r="E390" t="s">
         <v>22</v>
       </c>
       <c r="F390" t="s">
         <v>17</v>
       </c>
       <c r="G390"/>
       <c r="H390" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
       <c r="I390" t="s">
         <v>29</v>
       </c>
       <c r="J390" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K390" t="s">
         <v>17</v>
       </c>
       <c r="L390" t="s">
         <v>17</v>
       </c>
-      <c r="M390" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M390"/>
     </row>
     <row r="391" spans="1:13">
       <c r="A391" t="s">
-        <v>1173</v>
+        <v>1174</v>
       </c>
       <c r="B391" t="s">
-        <v>1174</v>
+        <v>1175</v>
       </c>
       <c r="C391" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D391">
-        <v>1963</v>
+        <v>1985</v>
       </c>
       <c r="E391" t="s">
-        <v>603</v>
+        <v>659</v>
       </c>
       <c r="F391" t="s">
         <v>17</v>
       </c>
       <c r="G391"/>
       <c r="H391" t="s">
-        <v>1175</v>
+        <v>1176</v>
       </c>
       <c r="I391" t="s">
         <v>17</v>
       </c>
       <c r="J391" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K391" t="s">
         <v>17</v>
       </c>
       <c r="L391" t="s">
         <v>17</v>
       </c>
       <c r="M391"/>
     </row>
     <row r="392" spans="1:13">
       <c r="A392" t="s">
-        <v>1176</v>
+        <v>1177</v>
       </c>
       <c r="B392" t="s">
-        <v>1177</v>
+        <v>1178</v>
       </c>
       <c r="C392" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D392">
-        <v>2000</v>
+        <v>1967</v>
       </c>
       <c r="E392" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F392" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G392"/>
       <c r="H392" t="s">
         <v>1179</v>
       </c>
       <c r="I392" t="s">
         <v>17</v>
       </c>
       <c r="J392" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K392" t="s">
         <v>17</v>
       </c>
       <c r="L392" t="s">
         <v>17</v>
       </c>
       <c r="M392"/>
     </row>
     <row r="393" spans="1:13">
       <c r="A393" t="s">
         <v>1180</v>
       </c>
       <c r="B393" t="s">
         <v>1181</v>
       </c>
       <c r="C393" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D393">
-        <v>1990</v>
+        <v>1955</v>
       </c>
       <c r="E393" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F393" t="s">
         <v>17</v>
       </c>
       <c r="G393"/>
       <c r="H393" t="s">
         <v>1182</v>
       </c>
       <c r="I393" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J393" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K393" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L393" t="s">
         <v>17</v>
       </c>
       <c r="M393"/>
     </row>
     <row r="394" spans="1:13">
       <c r="A394" t="s">
         <v>1183</v>
       </c>
       <c r="B394" t="s">
         <v>1184</v>
       </c>
       <c r="C394" t="s">
         <v>21</v>
       </c>
       <c r="D394">
-        <v>1973</v>
+        <v>1996</v>
       </c>
       <c r="E394" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F394" t="s">
         <v>17</v>
       </c>
       <c r="G394"/>
       <c r="H394" t="s">
         <v>1185</v>
       </c>
       <c r="I394" t="s">
         <v>17</v>
       </c>
       <c r="J394" t="s">
         <v>17</v>
       </c>
       <c r="K394" t="s">
         <v>17</v>
       </c>
       <c r="L394" t="s">
         <v>17</v>
       </c>
       <c r="M394"/>
     </row>
     <row r="395" spans="1:13">
       <c r="A395" t="s">
         <v>1186</v>
       </c>
-      <c r="B395"/>
+      <c r="B395" t="s">
+        <v>1187</v>
+      </c>
       <c r="C395" t="s">
         <v>21</v>
       </c>
       <c r="D395">
-        <v>1921</v>
+        <v>1957</v>
       </c>
       <c r="E395" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F395" t="s">
         <v>17</v>
       </c>
       <c r="G395"/>
       <c r="H395" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="I395" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J395" t="s">
         <v>17</v>
       </c>
       <c r="K395" t="s">
         <v>17</v>
       </c>
       <c r="L395" t="s">
         <v>17</v>
       </c>
-      <c r="M395"/>
+      <c r="M395" t="s">
+        <v>1189</v>
+      </c>
     </row>
     <row r="396" spans="1:13">
       <c r="A396" t="s">
-        <v>1188</v>
-[...1 lines deleted...]
-      <c r="B396"/>
+        <v>1190</v>
+      </c>
+      <c r="B396" t="s">
+        <v>1191</v>
+      </c>
       <c r="C396" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D396">
-        <v>1930</v>
+        <v>1963</v>
       </c>
       <c r="E396" t="s">
-        <v>57</v>
+        <v>613</v>
       </c>
       <c r="F396" t="s">
         <v>17</v>
       </c>
       <c r="G396"/>
-      <c r="H396"/>
+      <c r="H396" t="s">
+        <v>1192</v>
+      </c>
       <c r="I396" t="s">
         <v>17</v>
       </c>
       <c r="J396" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K396" t="s">
         <v>17</v>
       </c>
       <c r="L396" t="s">
         <v>17</v>
       </c>
       <c r="M396"/>
     </row>
     <row r="397" spans="1:13">
       <c r="A397" t="s">
-        <v>1189</v>
-[...1 lines deleted...]
-      <c r="B397"/>
+        <v>1193</v>
+      </c>
+      <c r="B397" t="s">
+        <v>1194</v>
+      </c>
       <c r="C397" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D397">
-        <v>1961</v>
+        <v>2000</v>
       </c>
       <c r="E397" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F397" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G397"/>
+        <v>29</v>
+      </c>
+      <c r="G397" t="s">
+        <v>1195</v>
+      </c>
       <c r="H397" t="s">
-        <v>1190</v>
+        <v>1196</v>
       </c>
       <c r="I397" t="s">
         <v>17</v>
       </c>
       <c r="J397" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K397" t="s">
         <v>17</v>
       </c>
       <c r="L397" t="s">
         <v>17</v>
       </c>
       <c r="M397"/>
     </row>
     <row r="398" spans="1:13">
       <c r="A398" t="s">
-        <v>1191</v>
+        <v>1197</v>
       </c>
       <c r="B398" t="s">
-        <v>1192</v>
+        <v>1198</v>
       </c>
       <c r="C398" t="s">
         <v>21</v>
       </c>
       <c r="D398">
-        <v>1982</v>
+        <v>1990</v>
       </c>
       <c r="E398" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F398" t="s">
         <v>17</v>
       </c>
       <c r="G398"/>
       <c r="H398" t="s">
-        <v>1193</v>
+        <v>1199</v>
       </c>
       <c r="I398" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J398" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K398" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L398" t="s">
         <v>17</v>
       </c>
       <c r="M398"/>
     </row>
     <row r="399" spans="1:13">
       <c r="A399" t="s">
-        <v>1194</v>
-[...1 lines deleted...]
-      <c r="B399"/>
+        <v>1200</v>
+      </c>
+      <c r="B399" t="s">
+        <v>1201</v>
+      </c>
       <c r="C399" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D399">
-        <v>1959</v>
+        <v>1973</v>
       </c>
       <c r="E399" t="s">
-        <v>603</v>
+        <v>613</v>
       </c>
       <c r="F399" t="s">
         <v>17</v>
       </c>
       <c r="G399"/>
       <c r="H399" t="s">
-        <v>1195</v>
+        <v>1202</v>
       </c>
       <c r="I399" t="s">
         <v>17</v>
       </c>
       <c r="J399" t="s">
         <v>17</v>
       </c>
       <c r="K399" t="s">
         <v>17</v>
       </c>
       <c r="L399" t="s">
         <v>17</v>
       </c>
       <c r="M399"/>
     </row>
     <row r="400" spans="1:13">
       <c r="A400" t="s">
-        <v>1196</v>
-[...3 lines deleted...]
-      </c>
+        <v>1203</v>
+      </c>
+      <c r="B400"/>
       <c r="C400" t="s">
         <v>21</v>
       </c>
       <c r="D400">
-        <v>1961</v>
+        <v>1921</v>
       </c>
       <c r="E400" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F400" t="s">
         <v>17</v>
       </c>
       <c r="G400"/>
       <c r="H400" t="s">
-        <v>1198</v>
+        <v>1204</v>
       </c>
       <c r="I400" t="s">
         <v>17</v>
       </c>
       <c r="J400" t="s">
         <v>17</v>
       </c>
       <c r="K400" t="s">
         <v>17</v>
       </c>
       <c r="L400" t="s">
         <v>17</v>
       </c>
       <c r="M400"/>
     </row>
     <row r="401" spans="1:13">
       <c r="A401" t="s">
-        <v>1199</v>
-[...3 lines deleted...]
-      </c>
+        <v>1205</v>
+      </c>
+      <c r="B401"/>
       <c r="C401" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D401">
-        <v>1970</v>
+        <v>1930</v>
       </c>
       <c r="E401" t="s">
         <v>57</v>
       </c>
       <c r="F401" t="s">
         <v>17</v>
       </c>
       <c r="G401"/>
-      <c r="H401" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H401"/>
       <c r="I401" t="s">
         <v>17</v>
       </c>
       <c r="J401" t="s">
         <v>17</v>
       </c>
       <c r="K401" t="s">
         <v>17</v>
       </c>
       <c r="L401" t="s">
         <v>17</v>
       </c>
       <c r="M401"/>
     </row>
     <row r="402" spans="1:13">
       <c r="A402" t="s">
-        <v>1202</v>
-[...3 lines deleted...]
-      </c>
+        <v>1206</v>
+      </c>
+      <c r="B402"/>
       <c r="C402" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D402">
-        <v>1985</v>
+        <v>1961</v>
       </c>
       <c r="E402" t="s">
         <v>57</v>
       </c>
       <c r="F402" t="s">
         <v>17</v>
       </c>
       <c r="G402"/>
       <c r="H402" t="s">
-        <v>1204</v>
+        <v>1207</v>
       </c>
       <c r="I402" t="s">
         <v>17</v>
       </c>
       <c r="J402" t="s">
         <v>17</v>
       </c>
       <c r="K402" t="s">
         <v>17</v>
       </c>
       <c r="L402" t="s">
         <v>17</v>
       </c>
       <c r="M402"/>
     </row>
     <row r="403" spans="1:13">
       <c r="A403" t="s">
-        <v>1205</v>
+        <v>1208</v>
       </c>
       <c r="B403" t="s">
-        <v>1206</v>
+        <v>1209</v>
       </c>
       <c r="C403" t="s">
         <v>21</v>
       </c>
       <c r="D403">
-        <v>1964</v>
+        <v>1982</v>
       </c>
       <c r="E403" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="F403" t="s">
         <v>17</v>
       </c>
       <c r="G403"/>
       <c r="H403" t="s">
-        <v>1207</v>
+        <v>1210</v>
       </c>
       <c r="I403" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J403" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K403" t="s">
         <v>17</v>
       </c>
       <c r="L403" t="s">
         <v>17</v>
       </c>
       <c r="M403"/>
     </row>
     <row r="404" spans="1:13">
       <c r="A404" t="s">
-        <v>1208</v>
-[...3 lines deleted...]
-      </c>
+        <v>1211</v>
+      </c>
+      <c r="B404"/>
       <c r="C404" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D404">
-        <v>1998</v>
+        <v>1959</v>
       </c>
       <c r="E404" t="s">
-        <v>49</v>
+        <v>613</v>
       </c>
       <c r="F404" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G404"/>
       <c r="H404" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
       <c r="I404" t="s">
         <v>17</v>
       </c>
       <c r="J404" t="s">
         <v>17</v>
       </c>
       <c r="K404" t="s">
         <v>17</v>
       </c>
       <c r="L404" t="s">
         <v>17</v>
       </c>
       <c r="M404"/>
     </row>
     <row r="405" spans="1:13">
       <c r="A405" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
       <c r="B405" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
       <c r="C405" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D405">
-        <v>1979</v>
+        <v>1961</v>
       </c>
       <c r="E405" t="s">
-        <v>57</v>
+        <v>613</v>
       </c>
       <c r="F405" t="s">
         <v>17</v>
       </c>
       <c r="G405"/>
       <c r="H405" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
       <c r="I405" t="s">
         <v>17</v>
       </c>
       <c r="J405" t="s">
         <v>17</v>
       </c>
       <c r="K405" t="s">
         <v>17</v>
       </c>
       <c r="L405" t="s">
         <v>17</v>
       </c>
       <c r="M405"/>
     </row>
     <row r="406" spans="1:13">
       <c r="A406" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
       <c r="B406" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
       <c r="C406" t="s">
         <v>21</v>
       </c>
       <c r="D406">
-        <v>1982</v>
+        <v>1970</v>
       </c>
       <c r="E406" t="s">
         <v>57</v>
       </c>
       <c r="F406" t="s">
         <v>17</v>
       </c>
       <c r="G406"/>
       <c r="H406" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
       <c r="I406" t="s">
         <v>17</v>
       </c>
       <c r="J406" t="s">
         <v>17</v>
       </c>
       <c r="K406" t="s">
         <v>17</v>
       </c>
       <c r="L406" t="s">
         <v>17</v>
       </c>
       <c r="M406"/>
     </row>
     <row r="407" spans="1:13">
       <c r="A407" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="B407" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
       <c r="C407" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D407">
-        <v>1997</v>
+        <v>1985</v>
       </c>
       <c r="E407" t="s">
         <v>57</v>
       </c>
       <c r="F407" t="s">
         <v>17</v>
       </c>
       <c r="G407"/>
       <c r="H407" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="I407" t="s">
         <v>17</v>
       </c>
       <c r="J407" t="s">
         <v>17</v>
       </c>
       <c r="K407" t="s">
         <v>17</v>
       </c>
       <c r="L407" t="s">
         <v>17</v>
       </c>
       <c r="M407"/>
     </row>
     <row r="408" spans="1:13">
       <c r="A408" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
       <c r="B408" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="C408" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D408">
-        <v>1934</v>
+        <v>1964</v>
       </c>
       <c r="E408" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F408" t="s">
         <v>17</v>
       </c>
       <c r="G408"/>
       <c r="H408" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="I408" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J408" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K408" t="s">
         <v>17</v>
       </c>
       <c r="L408" t="s">
         <v>17</v>
       </c>
       <c r="M408"/>
     </row>
     <row r="409" spans="1:13">
       <c r="A409" t="s">
-        <v>1223</v>
-[...1 lines deleted...]
-      <c r="B409"/>
+        <v>1225</v>
+      </c>
+      <c r="B409" t="s">
+        <v>1226</v>
+      </c>
       <c r="C409" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D409">
-        <v>1941</v>
+        <v>1998</v>
       </c>
       <c r="E409" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="F409" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G409"/>
+        <v>29</v>
+      </c>
+      <c r="G409" t="s">
+        <v>876</v>
+      </c>
       <c r="H409" t="s">
-        <v>1224</v>
+        <v>1227</v>
       </c>
       <c r="I409" t="s">
         <v>17</v>
       </c>
       <c r="J409" t="s">
         <v>17</v>
       </c>
       <c r="K409" t="s">
         <v>17</v>
       </c>
       <c r="L409" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="M409"/>
     </row>
     <row r="410" spans="1:13">
       <c r="A410" t="s">
-        <v>1225</v>
+        <v>1228</v>
       </c>
       <c r="B410" t="s">
-        <v>1226</v>
+        <v>1229</v>
       </c>
       <c r="C410" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D410">
-        <v>1946</v>
+        <v>1979</v>
       </c>
       <c r="E410" t="s">
         <v>57</v>
       </c>
       <c r="F410" t="s">
         <v>17</v>
       </c>
       <c r="G410"/>
       <c r="H410" t="s">
-        <v>1227</v>
+        <v>1230</v>
       </c>
       <c r="I410" t="s">
         <v>17</v>
       </c>
       <c r="J410" t="s">
         <v>17</v>
       </c>
       <c r="K410" t="s">
         <v>17</v>
       </c>
       <c r="L410" t="s">
         <v>17</v>
       </c>
       <c r="M410"/>
     </row>
     <row r="411" spans="1:13">
       <c r="A411" t="s">
-        <v>1228</v>
-[...1 lines deleted...]
-      <c r="B411"/>
+        <v>1231</v>
+      </c>
+      <c r="B411" t="s">
+        <v>1232</v>
+      </c>
       <c r="C411" t="s">
         <v>21</v>
       </c>
       <c r="D411">
-        <v>1972</v>
+        <v>1982</v>
       </c>
       <c r="E411" t="s">
         <v>57</v>
       </c>
       <c r="F411" t="s">
         <v>17</v>
       </c>
       <c r="G411"/>
       <c r="H411" t="s">
-        <v>1229</v>
+        <v>1233</v>
       </c>
       <c r="I411" t="s">
         <v>17</v>
       </c>
       <c r="J411" t="s">
         <v>17</v>
       </c>
       <c r="K411" t="s">
         <v>17</v>
       </c>
       <c r="L411" t="s">
         <v>17</v>
       </c>
       <c r="M411"/>
     </row>
     <row r="412" spans="1:13">
       <c r="A412" t="s">
-        <v>1230</v>
+        <v>1234</v>
       </c>
       <c r="B412" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="C412" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D412">
-        <v>2003</v>
+        <v>1997</v>
       </c>
       <c r="E412" t="s">
         <v>57</v>
       </c>
       <c r="F412" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G412"/>
       <c r="H412" t="s">
-        <v>1232</v>
+        <v>1236</v>
       </c>
       <c r="I412" t="s">
         <v>17</v>
       </c>
       <c r="J412" t="s">
         <v>17</v>
       </c>
       <c r="K412" t="s">
         <v>17</v>
       </c>
       <c r="L412" t="s">
         <v>17</v>
       </c>
       <c r="M412"/>
     </row>
     <row r="413" spans="1:13">
       <c r="A413" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="B413" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="C413" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D413">
-        <v>1962</v>
+        <v>1934</v>
       </c>
       <c r="E413" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F413" t="s">
         <v>17</v>
       </c>
       <c r="G413"/>
       <c r="H413" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="I413" t="s">
         <v>17</v>
       </c>
       <c r="J413" t="s">
         <v>17</v>
       </c>
       <c r="K413" t="s">
         <v>17</v>
       </c>
       <c r="L413" t="s">
         <v>17</v>
       </c>
       <c r="M413"/>
     </row>
     <row r="414" spans="1:13">
       <c r="A414" t="s">
-        <v>1236</v>
-[...3 lines deleted...]
-      </c>
+        <v>1240</v>
+      </c>
+      <c r="B414"/>
       <c r="C414" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D414">
-        <v>1978</v>
+        <v>1941</v>
       </c>
       <c r="E414" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F414" t="s">
         <v>17</v>
       </c>
       <c r="G414"/>
       <c r="H414" t="s">
-        <v>1238</v>
+        <v>1241</v>
       </c>
       <c r="I414" t="s">
         <v>17</v>
       </c>
       <c r="J414" t="s">
         <v>17</v>
       </c>
       <c r="K414" t="s">
         <v>17</v>
       </c>
       <c r="L414" t="s">
         <v>17</v>
       </c>
       <c r="M414"/>
     </row>
     <row r="415" spans="1:13">
       <c r="A415" t="s">
-        <v>1239</v>
+        <v>1242</v>
       </c>
       <c r="B415" t="s">
-        <v>1240</v>
+        <v>1243</v>
       </c>
       <c r="C415" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D415">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="E415" t="s">
         <v>57</v>
       </c>
       <c r="F415" t="s">
         <v>17</v>
       </c>
       <c r="G415"/>
       <c r="H415" t="s">
-        <v>1241</v>
+        <v>1244</v>
       </c>
       <c r="I415" t="s">
         <v>17</v>
       </c>
       <c r="J415" t="s">
         <v>17</v>
       </c>
       <c r="K415" t="s">
         <v>17</v>
       </c>
       <c r="L415" t="s">
         <v>17</v>
       </c>
       <c r="M415"/>
     </row>
     <row r="416" spans="1:13">
       <c r="A416" t="s">
-        <v>1242</v>
+        <v>1245</v>
       </c>
       <c r="B416"/>
       <c r="C416" t="s">
         <v>21</v>
       </c>
       <c r="D416">
-        <v>1947</v>
+        <v>1972</v>
       </c>
       <c r="E416" t="s">
         <v>57</v>
       </c>
       <c r="F416" t="s">
         <v>17</v>
       </c>
       <c r="G416"/>
       <c r="H416" t="s">
-        <v>1243</v>
+        <v>1246</v>
       </c>
       <c r="I416" t="s">
         <v>17</v>
       </c>
       <c r="J416" t="s">
         <v>17</v>
       </c>
       <c r="K416" t="s">
         <v>17</v>
       </c>
       <c r="L416" t="s">
         <v>17</v>
       </c>
       <c r="M416"/>
     </row>
     <row r="417" spans="1:13">
       <c r="A417" t="s">
-        <v>1244</v>
+        <v>1247</v>
       </c>
       <c r="B417" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="C417" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D417">
-        <v>1984</v>
+        <v>2003</v>
       </c>
       <c r="E417" t="s">
         <v>57</v>
       </c>
       <c r="F417" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G417"/>
+        <v>29</v>
+      </c>
+      <c r="G417" t="s">
+        <v>58</v>
+      </c>
       <c r="H417" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="I417" t="s">
         <v>17</v>
       </c>
       <c r="J417" t="s">
         <v>17</v>
       </c>
       <c r="K417" t="s">
         <v>17</v>
       </c>
       <c r="L417" t="s">
         <v>17</v>
       </c>
       <c r="M417"/>
     </row>
     <row r="418" spans="1:13">
       <c r="A418" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="B418" t="s">
-        <v>1248</v>
+        <v>1251</v>
       </c>
       <c r="C418" t="s">
         <v>15</v>
       </c>
       <c r="D418">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="E418" t="s">
-        <v>57</v>
+        <v>613</v>
       </c>
       <c r="F418" t="s">
         <v>17</v>
       </c>
       <c r="G418"/>
       <c r="H418" t="s">
-        <v>1249</v>
+        <v>1252</v>
       </c>
       <c r="I418" t="s">
         <v>17</v>
       </c>
       <c r="J418" t="s">
         <v>17</v>
       </c>
       <c r="K418" t="s">
         <v>17</v>
       </c>
       <c r="L418" t="s">
         <v>17</v>
       </c>
       <c r="M418"/>
     </row>
     <row r="419" spans="1:13">
       <c r="A419" t="s">
-        <v>1250</v>
+        <v>1253</v>
       </c>
       <c r="B419" t="s">
-        <v>1251</v>
+        <v>1254</v>
       </c>
       <c r="C419" t="s">
         <v>21</v>
       </c>
       <c r="D419">
-        <v>1994</v>
+        <v>1978</v>
       </c>
       <c r="E419" t="s">
-        <v>57</v>
+        <v>613</v>
       </c>
       <c r="F419" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G419"/>
       <c r="H419" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
       <c r="I419" t="s">
         <v>17</v>
       </c>
       <c r="J419" t="s">
         <v>17</v>
       </c>
       <c r="K419" t="s">
         <v>17</v>
       </c>
       <c r="L419" t="s">
         <v>17</v>
       </c>
       <c r="M419"/>
     </row>
     <row r="420" spans="1:13">
       <c r="A420" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
       <c r="B420" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
       <c r="C420" t="s">
         <v>21</v>
       </c>
       <c r="D420">
-        <v>2004</v>
+        <v>1952</v>
       </c>
       <c r="E420" t="s">
         <v>57</v>
       </c>
       <c r="F420" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G420"/>
       <c r="H420" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="I420" t="s">
         <v>17</v>
       </c>
       <c r="J420" t="s">
         <v>17</v>
       </c>
       <c r="K420" t="s">
         <v>17</v>
       </c>
       <c r="L420" t="s">
         <v>17</v>
       </c>
       <c r="M420"/>
     </row>
     <row r="421" spans="1:13">
       <c r="A421" t="s">
-        <v>1257</v>
-[...3 lines deleted...]
-      </c>
+        <v>1259</v>
+      </c>
+      <c r="B421"/>
       <c r="C421" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D421">
-        <v>1979</v>
+        <v>1947</v>
       </c>
       <c r="E421" t="s">
         <v>57</v>
       </c>
       <c r="F421" t="s">
         <v>17</v>
       </c>
       <c r="G421"/>
       <c r="H421" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
       <c r="I421" t="s">
         <v>17</v>
       </c>
       <c r="J421" t="s">
         <v>17</v>
       </c>
       <c r="K421" t="s">
         <v>17</v>
       </c>
       <c r="L421" t="s">
         <v>17</v>
       </c>
       <c r="M421"/>
     </row>
     <row r="422" spans="1:13">
       <c r="A422" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="B422" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="C422" t="s">
         <v>65</v>
       </c>
       <c r="D422">
-        <v>1996</v>
+        <v>1984</v>
       </c>
       <c r="E422" t="s">
-        <v>1262</v>
+        <v>57</v>
       </c>
       <c r="F422" t="s">
         <v>17</v>
       </c>
       <c r="G422"/>
       <c r="H422" t="s">
         <v>1263</v>
       </c>
       <c r="I422" t="s">
         <v>17</v>
       </c>
       <c r="J422" t="s">
         <v>17</v>
       </c>
       <c r="K422" t="s">
         <v>17</v>
       </c>
       <c r="L422" t="s">
         <v>17</v>
       </c>
       <c r="M422"/>
     </row>
     <row r="423" spans="1:13">
       <c r="A423" t="s">
         <v>1264</v>
       </c>
       <c r="B423" t="s">
         <v>1265</v>
       </c>
       <c r="C423" t="s">
         <v>15</v>
       </c>
       <c r="D423">
-        <v>1983</v>
+        <v>1960</v>
       </c>
       <c r="E423" t="s">
-        <v>752</v>
+        <v>57</v>
       </c>
       <c r="F423" t="s">
         <v>17</v>
       </c>
       <c r="G423"/>
       <c r="H423" t="s">
         <v>1266</v>
       </c>
       <c r="I423" t="s">
         <v>17</v>
       </c>
       <c r="J423" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K423" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L423" t="s">
         <v>17</v>
       </c>
       <c r="M423"/>
     </row>
     <row r="424" spans="1:13">
       <c r="A424" t="s">
         <v>1267</v>
       </c>
       <c r="B424" t="s">
         <v>1268</v>
       </c>
       <c r="C424" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D424">
-        <v>1974</v>
+        <v>1994</v>
       </c>
       <c r="E424" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="F424" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G424"/>
+        <v>29</v>
+      </c>
+      <c r="G424" t="s">
+        <v>1269</v>
+      </c>
       <c r="H424" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="I424" t="s">
         <v>17</v>
       </c>
       <c r="J424" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K424" t="s">
         <v>17</v>
       </c>
       <c r="L424" t="s">
         <v>17</v>
       </c>
       <c r="M424"/>
     </row>
     <row r="425" spans="1:13">
       <c r="A425" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="B425" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="C425" t="s">
         <v>21</v>
       </c>
       <c r="D425">
-        <v>1981</v>
+        <v>2004</v>
       </c>
       <c r="E425" t="s">
         <v>57</v>
       </c>
       <c r="F425" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G425"/>
+        <v>29</v>
+      </c>
+      <c r="G425" t="s">
+        <v>58</v>
+      </c>
       <c r="H425" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="I425" t="s">
         <v>17</v>
       </c>
       <c r="J425" t="s">
         <v>17</v>
       </c>
       <c r="K425" t="s">
         <v>17</v>
       </c>
       <c r="L425" t="s">
         <v>17</v>
       </c>
       <c r="M425"/>
     </row>
     <row r="426" spans="1:13">
       <c r="A426" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="B426" t="s">
-        <v>1274</v>
+        <v>1275</v>
       </c>
       <c r="C426" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D426">
-        <v>1999</v>
+        <v>1979</v>
       </c>
       <c r="E426" t="s">
         <v>57</v>
       </c>
       <c r="F426" t="s">
         <v>17</v>
       </c>
       <c r="G426"/>
       <c r="H426" t="s">
-        <v>1275</v>
+        <v>1276</v>
       </c>
       <c r="I426" t="s">
         <v>17</v>
       </c>
       <c r="J426" t="s">
         <v>17</v>
       </c>
       <c r="K426" t="s">
         <v>17</v>
       </c>
       <c r="L426" t="s">
         <v>17</v>
       </c>
       <c r="M426"/>
     </row>
     <row r="427" spans="1:13">
       <c r="A427" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="B427" t="s">
-        <v>1277</v>
+        <v>1278</v>
       </c>
       <c r="C427" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D427">
-        <v>1999</v>
+        <v>1996</v>
       </c>
       <c r="E427" t="s">
-        <v>57</v>
+        <v>1279</v>
       </c>
       <c r="F427" t="s">
         <v>17</v>
       </c>
       <c r="G427"/>
       <c r="H427" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
       <c r="I427" t="s">
         <v>17</v>
       </c>
       <c r="J427" t="s">
         <v>17</v>
       </c>
       <c r="K427" t="s">
         <v>17</v>
       </c>
       <c r="L427" t="s">
         <v>17</v>
       </c>
       <c r="M427"/>
     </row>
     <row r="428" spans="1:13">
       <c r="A428" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
       <c r="B428" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
       <c r="C428" t="s">
         <v>15</v>
       </c>
       <c r="D428">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="E428" t="s">
-        <v>57</v>
+        <v>762</v>
       </c>
       <c r="F428" t="s">
         <v>17</v>
       </c>
       <c r="G428"/>
       <c r="H428" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
       <c r="I428" t="s">
         <v>17</v>
       </c>
       <c r="J428" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K428" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L428" t="s">
         <v>17</v>
       </c>
-      <c r="M428" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M428"/>
     </row>
     <row r="429" spans="1:13">
       <c r="A429" t="s">
-        <v>1283</v>
-[...1 lines deleted...]
-      <c r="B429"/>
+        <v>1284</v>
+      </c>
+      <c r="B429" t="s">
+        <v>1285</v>
+      </c>
       <c r="C429" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D429">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="E429" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="F429" t="s">
         <v>17</v>
       </c>
       <c r="G429"/>
       <c r="H429" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
       <c r="I429" t="s">
         <v>17</v>
       </c>
       <c r="J429" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K429" t="s">
         <v>17</v>
       </c>
       <c r="L429" t="s">
         <v>17</v>
       </c>
       <c r="M429"/>
     </row>
     <row r="430" spans="1:13">
       <c r="A430" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
       <c r="B430" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
       <c r="C430" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D430">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="E430" t="s">
-        <v>752</v>
+        <v>57</v>
       </c>
       <c r="F430" t="s">
         <v>17</v>
       </c>
       <c r="G430"/>
       <c r="H430" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
       <c r="I430" t="s">
         <v>17</v>
       </c>
       <c r="J430" t="s">
         <v>17</v>
       </c>
       <c r="K430" t="s">
         <v>17</v>
       </c>
       <c r="L430" t="s">
         <v>17</v>
       </c>
       <c r="M430"/>
     </row>
     <row r="431" spans="1:13">
       <c r="A431" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
       <c r="B431" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
       <c r="C431" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D431">
-        <v>1987</v>
+        <v>1999</v>
       </c>
       <c r="E431" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F431" t="s">
         <v>17</v>
       </c>
       <c r="G431"/>
       <c r="H431" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
       <c r="I431" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J431" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K431" t="s">
         <v>17</v>
       </c>
       <c r="L431" t="s">
         <v>17</v>
       </c>
       <c r="M431"/>
     </row>
     <row r="432" spans="1:13">
       <c r="A432" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
       <c r="B432" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
       <c r="C432" t="s">
         <v>21</v>
       </c>
       <c r="D432">
-        <v>1983</v>
+        <v>1999</v>
       </c>
       <c r="E432" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="F432" t="s">
         <v>17</v>
       </c>
       <c r="G432"/>
       <c r="H432" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
       <c r="I432" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J432" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K432" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L432" t="s">
         <v>17</v>
       </c>
       <c r="M432"/>
     </row>
     <row r="433" spans="1:13">
       <c r="A433" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
       <c r="B433" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="C433" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D433">
-        <v>1997</v>
+        <v>1982</v>
       </c>
       <c r="E433" t="s">
-        <v>752</v>
+        <v>57</v>
       </c>
       <c r="F433" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G433"/>
       <c r="H433" t="s">
-        <v>1297</v>
+        <v>1298</v>
       </c>
       <c r="I433" t="s">
         <v>17</v>
       </c>
       <c r="J433" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K433" t="s">
         <v>17</v>
       </c>
       <c r="L433" t="s">
         <v>17</v>
       </c>
-      <c r="M433"/>
+      <c r="M433" t="s">
+        <v>1299</v>
+      </c>
     </row>
     <row r="434" spans="1:13">
       <c r="A434" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
       <c r="B434"/>
       <c r="C434" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D434">
-        <v>1984</v>
+        <v>1978</v>
       </c>
       <c r="E434" t="s">
         <v>22</v>
       </c>
       <c r="F434" t="s">
         <v>17</v>
       </c>
       <c r="G434"/>
       <c r="H434" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
       <c r="I434" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J434" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K434" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L434" t="s">
         <v>17</v>
       </c>
       <c r="M434"/>
     </row>
     <row r="435" spans="1:13">
       <c r="A435" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
       <c r="B435" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
       <c r="C435" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D435">
-        <v>1977</v>
+        <v>1985</v>
       </c>
       <c r="E435" t="s">
-        <v>57</v>
+        <v>762</v>
       </c>
       <c r="F435" t="s">
         <v>17</v>
       </c>
       <c r="G435"/>
       <c r="H435" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
       <c r="I435" t="s">
         <v>17</v>
       </c>
       <c r="J435" t="s">
         <v>17</v>
       </c>
       <c r="K435" t="s">
         <v>17</v>
       </c>
       <c r="L435" t="s">
         <v>17</v>
       </c>
       <c r="M435"/>
     </row>
     <row r="436" spans="1:13">
       <c r="A436" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
       <c r="B436" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
       <c r="C436" t="s">
         <v>15</v>
       </c>
       <c r="D436">
-        <v>1970</v>
+        <v>1987</v>
       </c>
       <c r="E436" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F436" t="s">
         <v>17</v>
       </c>
       <c r="G436"/>
       <c r="H436" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
       <c r="I436" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J436" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K436" t="s">
         <v>17</v>
       </c>
       <c r="L436" t="s">
         <v>17</v>
       </c>
       <c r="M436"/>
     </row>
     <row r="437" spans="1:13">
       <c r="A437" t="s">
-        <v>1306</v>
-[...1 lines deleted...]
-      <c r="B437"/>
+        <v>1308</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1309</v>
+      </c>
       <c r="C437" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D437">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="E437" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F437" t="s">
         <v>17</v>
       </c>
       <c r="G437"/>
       <c r="H437" t="s">
-        <v>1307</v>
+        <v>1310</v>
       </c>
       <c r="I437" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J437" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K437" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L437" t="s">
         <v>17</v>
       </c>
       <c r="M437"/>
     </row>
     <row r="438" spans="1:13">
       <c r="A438" t="s">
-        <v>1308</v>
+        <v>1311</v>
       </c>
       <c r="B438" t="s">
-        <v>1309</v>
+        <v>1312</v>
       </c>
       <c r="C438" t="s">
         <v>21</v>
       </c>
       <c r="D438">
-        <v>1988</v>
+        <v>1997</v>
       </c>
       <c r="E438" t="s">
-        <v>45</v>
+        <v>762</v>
       </c>
       <c r="F438" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G438"/>
+        <v>29</v>
+      </c>
+      <c r="G438" t="s">
+        <v>1313</v>
+      </c>
       <c r="H438" t="s">
-        <v>1310</v>
+        <v>1314</v>
       </c>
       <c r="I438" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J438" t="s">
         <v>29</v>
       </c>
       <c r="K438" t="s">
         <v>17</v>
       </c>
       <c r="L438" t="s">
         <v>17</v>
       </c>
       <c r="M438"/>
     </row>
     <row r="439" spans="1:13">
       <c r="A439" t="s">
-        <v>1311</v>
-[...3 lines deleted...]
-      </c>
+        <v>1315</v>
+      </c>
+      <c r="B439"/>
       <c r="C439" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D439">
-        <v>1952</v>
+        <v>1984</v>
       </c>
       <c r="E439" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F439" t="s">
         <v>17</v>
       </c>
       <c r="G439"/>
       <c r="H439" t="s">
-        <v>1313</v>
+        <v>1316</v>
       </c>
       <c r="I439" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J439" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K439" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L439" t="s">
         <v>17</v>
       </c>
       <c r="M439"/>
     </row>
     <row r="440" spans="1:13">
       <c r="A440" t="s">
-        <v>1314</v>
+        <v>1317</v>
       </c>
       <c r="B440" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="C440" t="s">
         <v>21</v>
       </c>
       <c r="D440">
-        <v>1943</v>
+        <v>1977</v>
       </c>
       <c r="E440" t="s">
         <v>57</v>
       </c>
       <c r="F440" t="s">
         <v>17</v>
       </c>
       <c r="G440"/>
       <c r="H440" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="I440" t="s">
         <v>17</v>
       </c>
       <c r="J440" t="s">
         <v>17</v>
       </c>
       <c r="K440" t="s">
         <v>17</v>
       </c>
       <c r="L440" t="s">
         <v>17</v>
       </c>
       <c r="M440"/>
     </row>
     <row r="441" spans="1:13">
       <c r="A441" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="B441" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="C441" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D441">
-        <v>1975</v>
+        <v>1970</v>
       </c>
       <c r="E441" t="s">
         <v>57</v>
       </c>
       <c r="F441" t="s">
         <v>17</v>
       </c>
       <c r="G441"/>
       <c r="H441" t="s">
-        <v>1319</v>
+        <v>1322</v>
       </c>
       <c r="I441" t="s">
         <v>17</v>
       </c>
       <c r="J441" t="s">
         <v>17</v>
       </c>
       <c r="K441" t="s">
         <v>17</v>
       </c>
       <c r="L441" t="s">
         <v>17</v>
       </c>
       <c r="M441"/>
     </row>
     <row r="442" spans="1:13">
       <c r="A442" t="s">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c r="B442"/>
       <c r="C442" t="s">
         <v>15</v>
       </c>
       <c r="D442">
-        <v>1954</v>
+        <v>1982</v>
       </c>
       <c r="E442" t="s">
         <v>57</v>
       </c>
       <c r="F442" t="s">
         <v>17</v>
       </c>
       <c r="G442"/>
       <c r="H442" t="s">
-        <v>1321</v>
+        <v>1324</v>
       </c>
       <c r="I442" t="s">
         <v>17</v>
       </c>
       <c r="J442" t="s">
         <v>17</v>
       </c>
       <c r="K442" t="s">
         <v>17</v>
       </c>
       <c r="L442" t="s">
         <v>17</v>
       </c>
       <c r="M442"/>
     </row>
     <row r="443" spans="1:13">
       <c r="A443" t="s">
-        <v>1322</v>
+        <v>1325</v>
       </c>
       <c r="B443" t="s">
-        <v>1323</v>
+        <v>1326</v>
       </c>
       <c r="C443" t="s">
         <v>21</v>
       </c>
       <c r="D443">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="E443" t="s">
         <v>45</v>
       </c>
       <c r="F443" t="s">
         <v>17</v>
       </c>
       <c r="G443"/>
       <c r="H443" t="s">
-        <v>1324</v>
+        <v>1327</v>
       </c>
       <c r="I443" t="s">
         <v>29</v>
       </c>
       <c r="J443" t="s">
         <v>29</v>
       </c>
       <c r="K443" t="s">
         <v>17</v>
       </c>
       <c r="L443" t="s">
         <v>17</v>
       </c>
       <c r="M443"/>
     </row>
     <row r="444" spans="1:13">
       <c r="A444" t="s">
-        <v>1325</v>
+        <v>1328</v>
       </c>
       <c r="B444" t="s">
-        <v>1326</v>
+        <v>1329</v>
       </c>
       <c r="C444" t="s">
         <v>21</v>
       </c>
       <c r="D444">
-        <v>1960</v>
+        <v>1952</v>
       </c>
       <c r="E444" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="F444" t="s">
         <v>17</v>
       </c>
       <c r="G444"/>
       <c r="H444" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="I444" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J444" t="s">
         <v>17</v>
       </c>
       <c r="K444" t="s">
         <v>17</v>
       </c>
       <c r="L444" t="s">
         <v>17</v>
       </c>
       <c r="M444"/>
     </row>
     <row r="445" spans="1:13">
       <c r="A445" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="B445" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="C445" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D445">
-        <v>2001</v>
+        <v>1943</v>
       </c>
       <c r="E445" t="s">
         <v>57</v>
       </c>
       <c r="F445" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G445"/>
       <c r="H445" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="I445" t="s">
         <v>17</v>
       </c>
       <c r="J445" t="s">
         <v>17</v>
       </c>
       <c r="K445" t="s">
         <v>17</v>
       </c>
       <c r="L445" t="s">
         <v>17</v>
       </c>
       <c r="M445"/>
     </row>
     <row r="446" spans="1:13">
       <c r="A446" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="B446" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="C446" t="s">
         <v>65</v>
       </c>
       <c r="D446">
-        <v>2002</v>
+        <v>1975</v>
       </c>
       <c r="E446" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="F446" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G446"/>
       <c r="H446" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="I446" t="s">
         <v>17</v>
       </c>
       <c r="J446" t="s">
         <v>17</v>
       </c>
       <c r="K446" t="s">
         <v>17</v>
       </c>
       <c r="L446" t="s">
         <v>17</v>
       </c>
       <c r="M446"/>
     </row>
     <row r="447" spans="1:13">
       <c r="A447" t="s">
-        <v>1334</v>
-[...3 lines deleted...]
-      </c>
+        <v>1337</v>
+      </c>
+      <c r="B447"/>
       <c r="C447" t="s">
         <v>15</v>
       </c>
       <c r="D447">
-        <v>2000</v>
+        <v>1954</v>
       </c>
       <c r="E447" t="s">
-        <v>1262</v>
+        <v>57</v>
       </c>
       <c r="F447" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G447"/>
       <c r="H447" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="I447" t="s">
         <v>17</v>
       </c>
       <c r="J447" t="s">
         <v>17</v>
       </c>
       <c r="K447" t="s">
         <v>17</v>
       </c>
       <c r="L447" t="s">
         <v>17</v>
       </c>
       <c r="M447"/>
     </row>
     <row r="448" spans="1:13">
       <c r="A448" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="B448" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="C448" t="s">
         <v>21</v>
       </c>
       <c r="D448">
-        <v>1991</v>
+        <v>1976</v>
       </c>
       <c r="E448" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F448" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G448"/>
       <c r="H448" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="I448" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J448" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K448" t="s">
         <v>17</v>
       </c>
       <c r="L448" t="s">
         <v>17</v>
       </c>
       <c r="M448"/>
     </row>
     <row r="449" spans="1:13">
       <c r="A449" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="B449" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="C449" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D449">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="E449" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F449" t="s">
         <v>17</v>
       </c>
       <c r="G449"/>
       <c r="H449" t="s">
-        <v>1343</v>
+        <v>1344</v>
       </c>
       <c r="I449" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J449" t="s">
         <v>17</v>
       </c>
       <c r="K449" t="s">
         <v>17</v>
       </c>
       <c r="L449" t="s">
         <v>17</v>
       </c>
       <c r="M449"/>
     </row>
     <row r="450" spans="1:13">
       <c r="A450" t="s">
-        <v>1344</v>
-[...1 lines deleted...]
-      <c r="B450"/>
+        <v>1345</v>
+      </c>
+      <c r="B450" t="s">
+        <v>1346</v>
+      </c>
       <c r="C450" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D450">
-        <v>1944</v>
+        <v>2001</v>
       </c>
       <c r="E450" t="s">
         <v>57</v>
       </c>
       <c r="F450" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G450"/>
+        <v>29</v>
+      </c>
+      <c r="G450" t="s">
+        <v>801</v>
+      </c>
       <c r="H450" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
       <c r="I450" t="s">
         <v>17</v>
       </c>
       <c r="J450" t="s">
         <v>17</v>
       </c>
       <c r="K450" t="s">
         <v>17</v>
       </c>
       <c r="L450" t="s">
         <v>17</v>
       </c>
       <c r="M450"/>
     </row>
     <row r="451" spans="1:13">
       <c r="A451" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="B451" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
       <c r="C451" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D451">
-        <v>1990</v>
+        <v>2002</v>
       </c>
       <c r="E451" t="s">
-        <v>57</v>
+        <v>37</v>
       </c>
       <c r="F451" t="s">
         <v>29</v>
       </c>
       <c r="G451" t="s">
-        <v>50</v>
+        <v>331</v>
       </c>
       <c r="H451" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="I451" t="s">
         <v>17</v>
       </c>
       <c r="J451" t="s">
         <v>17</v>
       </c>
       <c r="K451" t="s">
         <v>17</v>
       </c>
       <c r="L451" t="s">
         <v>17</v>
       </c>
       <c r="M451"/>
     </row>
     <row r="452" spans="1:13">
       <c r="A452" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="B452" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="C452" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D452">
-        <v>1996</v>
+        <v>2000</v>
       </c>
       <c r="E452" t="s">
-        <v>22</v>
+        <v>1279</v>
       </c>
       <c r="F452" t="s">
         <v>29</v>
       </c>
       <c r="G452" t="s">
-        <v>672</v>
+        <v>1353</v>
       </c>
       <c r="H452" t="s">
-        <v>1351</v>
+        <v>1354</v>
       </c>
       <c r="I452" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J452" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K452" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L452" t="s">
         <v>17</v>
       </c>
       <c r="M452"/>
     </row>
     <row r="453" spans="1:13">
       <c r="A453" t="s">
-        <v>1352</v>
+        <v>1355</v>
       </c>
       <c r="B453" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="C453" t="s">
         <v>21</v>
       </c>
       <c r="D453">
-        <v>1983</v>
+        <v>1991</v>
       </c>
       <c r="E453" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F453" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G453"/>
+        <v>29</v>
+      </c>
+      <c r="G453" t="s">
+        <v>1313</v>
+      </c>
       <c r="H453" t="s">
-        <v>1354</v>
+        <v>1357</v>
       </c>
       <c r="I453" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J453" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K453" t="s">
         <v>17</v>
       </c>
       <c r="L453" t="s">
         <v>17</v>
       </c>
       <c r="M453"/>
     </row>
     <row r="454" spans="1:13">
       <c r="A454" t="s">
-        <v>1355</v>
+        <v>1358</v>
       </c>
       <c r="B454" t="s">
-        <v>1356</v>
+        <v>1359</v>
       </c>
       <c r="C454" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D454">
-        <v>1982</v>
+        <v>1959</v>
       </c>
       <c r="E454" t="s">
-        <v>752</v>
+        <v>57</v>
       </c>
       <c r="F454" t="s">
         <v>17</v>
       </c>
       <c r="G454"/>
       <c r="H454" t="s">
-        <v>1357</v>
+        <v>1360</v>
       </c>
       <c r="I454" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J454" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K454" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L454" t="s">
         <v>17</v>
       </c>
       <c r="M454"/>
     </row>
     <row r="455" spans="1:13">
       <c r="A455" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="B455" t="s">
-        <v>1359</v>
+        <v>1362</v>
       </c>
       <c r="C455" t="s">
         <v>21</v>
       </c>
       <c r="D455">
-        <v>1991</v>
+        <v>2007</v>
       </c>
       <c r="E455" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F455" t="s">
         <v>29</v>
       </c>
       <c r="G455" t="s">
         <v>58</v>
       </c>
       <c r="H455" t="s">
-        <v>1360</v>
+        <v>1363</v>
       </c>
       <c r="I455" t="s">
         <v>17</v>
       </c>
       <c r="J455" t="s">
         <v>17</v>
       </c>
       <c r="K455" t="s">
         <v>17</v>
       </c>
       <c r="L455" t="s">
         <v>17</v>
       </c>
       <c r="M455"/>
     </row>
     <row r="456" spans="1:13">
       <c r="A456" t="s">
-        <v>1361</v>
-[...3 lines deleted...]
-      </c>
+        <v>1364</v>
+      </c>
+      <c r="B456"/>
       <c r="C456" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D456">
-        <v>1995</v>
+        <v>1944</v>
       </c>
       <c r="E456" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F456" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="G456"/>
       <c r="H456" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
       <c r="I456" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J456" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K456" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L456" t="s">
         <v>17</v>
       </c>
       <c r="M456"/>
     </row>
     <row r="457" spans="1:13">
       <c r="A457" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
       <c r="B457" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
       <c r="C457" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D457">
-        <v>1971</v>
+        <v>1990</v>
       </c>
       <c r="E457" t="s">
-        <v>420</v>
+        <v>57</v>
       </c>
       <c r="F457" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G457"/>
+        <v>29</v>
+      </c>
+      <c r="G457" t="s">
+        <v>50</v>
+      </c>
       <c r="H457" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
       <c r="I457" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J457" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K457" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L457" t="s">
         <v>17</v>
       </c>
       <c r="M457"/>
     </row>
     <row r="458" spans="1:13">
       <c r="A458" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
       <c r="B458" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
       <c r="C458" t="s">
         <v>21</v>
       </c>
       <c r="D458">
-        <v>1973</v>
+        <v>1996</v>
       </c>
       <c r="E458" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="F458" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G458"/>
+        <v>29</v>
+      </c>
+      <c r="G458" t="s">
+        <v>682</v>
+      </c>
       <c r="H458" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
       <c r="I458" t="s">
         <v>29</v>
       </c>
       <c r="J458" t="s">
         <v>29</v>
       </c>
       <c r="K458" t="s">
         <v>29</v>
       </c>
       <c r="L458" t="s">
         <v>17</v>
       </c>
       <c r="M458"/>
     </row>
     <row r="459" spans="1:13">
       <c r="A459" t="s">
-        <v>1370</v>
-[...1 lines deleted...]
-      <c r="B459"/>
+        <v>1372</v>
+      </c>
+      <c r="B459" t="s">
+        <v>1373</v>
+      </c>
       <c r="C459" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D459">
-        <v>1941</v>
+        <v>1983</v>
       </c>
       <c r="E459" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F459" t="s">
         <v>17</v>
       </c>
       <c r="G459"/>
       <c r="H459" t="s">
-        <v>1371</v>
+        <v>1374</v>
       </c>
       <c r="I459" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J459" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K459" t="s">
         <v>17</v>
       </c>
       <c r="L459" t="s">
         <v>17</v>
       </c>
       <c r="M459"/>
     </row>
     <row r="460" spans="1:13">
       <c r="A460" t="s">
-        <v>1372</v>
+        <v>1375</v>
       </c>
       <c r="B460" t="s">
-        <v>1373</v>
+        <v>1376</v>
       </c>
       <c r="C460" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D460">
-        <v>2001</v>
+        <v>1982</v>
       </c>
       <c r="E460" t="s">
-        <v>57</v>
+        <v>762</v>
       </c>
       <c r="F460" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G460"/>
       <c r="H460" t="s">
-        <v>1374</v>
+        <v>1377</v>
       </c>
       <c r="I460" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J460" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K460" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L460" t="s">
         <v>17</v>
       </c>
       <c r="M460"/>
     </row>
     <row r="461" spans="1:13">
       <c r="A461" t="s">
-        <v>1375</v>
-[...1 lines deleted...]
-      <c r="B461"/>
+        <v>1378</v>
+      </c>
+      <c r="B461" t="s">
+        <v>1379</v>
+      </c>
       <c r="C461" t="s">
         <v>21</v>
       </c>
       <c r="D461">
-        <v>1944</v>
+        <v>1991</v>
       </c>
       <c r="E461" t="s">
-        <v>1376</v>
+        <v>57</v>
       </c>
       <c r="F461" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G461"/>
+        <v>29</v>
+      </c>
+      <c r="G461" t="s">
+        <v>58</v>
+      </c>
       <c r="H461" t="s">
-        <v>1377</v>
+        <v>1380</v>
       </c>
       <c r="I461" t="s">
         <v>17</v>
       </c>
       <c r="J461" t="s">
         <v>17</v>
       </c>
       <c r="K461" t="s">
         <v>17</v>
       </c>
       <c r="L461" t="s">
         <v>17</v>
       </c>
       <c r="M461"/>
     </row>
     <row r="462" spans="1:13">
       <c r="A462" t="s">
-        <v>1378</v>
+        <v>1381</v>
       </c>
       <c r="B462" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="C462" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D462">
-        <v>1997</v>
+        <v>1995</v>
       </c>
       <c r="E462" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F462" t="s">
         <v>29</v>
       </c>
       <c r="G462" t="s">
-        <v>1380</v>
+        <v>1383</v>
       </c>
       <c r="H462" t="s">
-        <v>1381</v>
+        <v>1384</v>
       </c>
       <c r="I462" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J462" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K462" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L462" t="s">
         <v>17</v>
       </c>
       <c r="M462"/>
     </row>
     <row r="463" spans="1:13">
       <c r="A463" t="s">
-        <v>1382</v>
+        <v>1385</v>
       </c>
       <c r="B463" t="s">
-        <v>1383</v>
+        <v>1386</v>
       </c>
       <c r="C463" t="s">
         <v>21</v>
       </c>
       <c r="D463">
-        <v>1975</v>
+        <v>1971</v>
       </c>
       <c r="E463" t="s">
-        <v>57</v>
+        <v>426</v>
       </c>
       <c r="F463" t="s">
         <v>17</v>
       </c>
       <c r="G463"/>
       <c r="H463" t="s">
-        <v>1384</v>
+        <v>1387</v>
       </c>
       <c r="I463" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J463" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K463" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L463" t="s">
         <v>17</v>
       </c>
       <c r="M463"/>
     </row>
     <row r="464" spans="1:13">
       <c r="A464" t="s">
-        <v>1385</v>
+        <v>1388</v>
       </c>
       <c r="B464" t="s">
-        <v>1386</v>
+        <v>1389</v>
       </c>
       <c r="C464" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D464">
-        <v>1986</v>
+        <v>1973</v>
       </c>
       <c r="E464" t="s">
-        <v>1387</v>
+        <v>80</v>
       </c>
       <c r="F464" t="s">
         <v>17</v>
       </c>
       <c r="G464"/>
       <c r="H464" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
       <c r="I464" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J464" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K464" t="s">
         <v>29</v>
       </c>
       <c r="L464" t="s">
         <v>17</v>
       </c>
       <c r="M464"/>
     </row>
     <row r="465" spans="1:13">
       <c r="A465" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="B465"/>
       <c r="C465" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D465">
-        <v>1951</v>
+        <v>1941</v>
       </c>
       <c r="E465" t="s">
         <v>57</v>
       </c>
       <c r="F465" t="s">
         <v>17</v>
       </c>
       <c r="G465"/>
       <c r="H465" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="I465" t="s">
         <v>17</v>
       </c>
       <c r="J465" t="s">
         <v>17</v>
       </c>
       <c r="K465" t="s">
         <v>17</v>
       </c>
       <c r="L465" t="s">
         <v>17</v>
       </c>
       <c r="M465"/>
     </row>
     <row r="466" spans="1:13">
       <c r="A466" t="s">
-        <v>1391</v>
-[...1 lines deleted...]
-      <c r="B466"/>
+        <v>1393</v>
+      </c>
+      <c r="B466" t="s">
+        <v>1394</v>
+      </c>
       <c r="C466" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D466">
-        <v>1964</v>
+        <v>2001</v>
       </c>
       <c r="E466" t="s">
         <v>57</v>
       </c>
       <c r="F466" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G466"/>
+        <v>29</v>
+      </c>
+      <c r="G466" t="s">
+        <v>58</v>
+      </c>
       <c r="H466" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
       <c r="I466" t="s">
         <v>17</v>
       </c>
       <c r="J466" t="s">
         <v>17</v>
       </c>
       <c r="K466" t="s">
         <v>17</v>
       </c>
       <c r="L466" t="s">
         <v>17</v>
       </c>
       <c r="M466"/>
     </row>
     <row r="467" spans="1:13">
       <c r="A467" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
       <c r="B467"/>
       <c r="C467" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D467">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="E467" t="s">
-        <v>57</v>
+        <v>1397</v>
       </c>
       <c r="F467" t="s">
         <v>17</v>
       </c>
       <c r="G467"/>
       <c r="H467" t="s">
-        <v>1394</v>
+        <v>1398</v>
       </c>
       <c r="I467" t="s">
         <v>17</v>
       </c>
       <c r="J467" t="s">
         <v>17</v>
       </c>
       <c r="K467" t="s">
         <v>17</v>
       </c>
       <c r="L467" t="s">
         <v>17</v>
       </c>
       <c r="M467"/>
     </row>
     <row r="468" spans="1:13">
       <c r="A468" t="s">
-        <v>1395</v>
+        <v>1399</v>
       </c>
       <c r="B468" t="s">
-        <v>1396</v>
+        <v>1400</v>
       </c>
       <c r="C468" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D468">
-        <v>1975</v>
+        <v>1997</v>
       </c>
       <c r="E468" t="s">
         <v>57</v>
       </c>
       <c r="F468" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G468"/>
+        <v>29</v>
+      </c>
+      <c r="G468" t="s">
+        <v>1401</v>
+      </c>
       <c r="H468" t="s">
-        <v>1397</v>
+        <v>1402</v>
       </c>
       <c r="I468" t="s">
         <v>17</v>
       </c>
       <c r="J468" t="s">
         <v>17</v>
       </c>
       <c r="K468" t="s">
         <v>17</v>
       </c>
       <c r="L468" t="s">
         <v>17</v>
       </c>
       <c r="M468"/>
     </row>
     <row r="469" spans="1:13">
       <c r="A469" t="s">
-        <v>1398</v>
+        <v>1403</v>
       </c>
       <c r="B469" t="s">
-        <v>1399</v>
+        <v>1404</v>
       </c>
       <c r="C469" t="s">
         <v>21</v>
       </c>
       <c r="D469">
-        <v>1992</v>
+        <v>1975</v>
       </c>
       <c r="E469" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F469" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G469"/>
       <c r="H469" t="s">
-        <v>1401</v>
+        <v>1405</v>
       </c>
       <c r="I469" t="s">
         <v>17</v>
       </c>
       <c r="J469" t="s">
         <v>17</v>
       </c>
       <c r="K469" t="s">
         <v>17</v>
       </c>
       <c r="L469" t="s">
         <v>17</v>
       </c>
       <c r="M469"/>
     </row>
     <row r="470" spans="1:13">
       <c r="A470" t="s">
-        <v>1402</v>
-[...1 lines deleted...]
-      <c r="B470"/>
+        <v>1406</v>
+      </c>
+      <c r="B470" t="s">
+        <v>1407</v>
+      </c>
       <c r="C470" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D470">
-        <v>1979</v>
+        <v>1986</v>
       </c>
       <c r="E470" t="s">
-        <v>57</v>
+        <v>1408</v>
       </c>
       <c r="F470" t="s">
         <v>17</v>
       </c>
       <c r="G470"/>
       <c r="H470" t="s">
-        <v>1403</v>
+        <v>1409</v>
       </c>
       <c r="I470" t="s">
         <v>17</v>
       </c>
       <c r="J470" t="s">
         <v>17</v>
       </c>
       <c r="K470" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L470" t="s">
         <v>17</v>
       </c>
       <c r="M470"/>
     </row>
     <row r="471" spans="1:13">
       <c r="A471" t="s">
-        <v>1404</v>
-[...3 lines deleted...]
-      </c>
+        <v>1410</v>
+      </c>
+      <c r="B471"/>
       <c r="C471" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D471">
-        <v>1982</v>
+        <v>1951</v>
       </c>
       <c r="E471" t="s">
         <v>57</v>
       </c>
       <c r="F471" t="s">
         <v>17</v>
       </c>
       <c r="G471"/>
       <c r="H471" t="s">
-        <v>1406</v>
+        <v>1411</v>
       </c>
       <c r="I471" t="s">
         <v>17</v>
       </c>
       <c r="J471" t="s">
         <v>17</v>
       </c>
       <c r="K471" t="s">
         <v>17</v>
       </c>
       <c r="L471" t="s">
         <v>17</v>
       </c>
       <c r="M471"/>
     </row>
     <row r="472" spans="1:13">
       <c r="A472" t="s">
-        <v>1407</v>
-[...3 lines deleted...]
-      </c>
+        <v>1412</v>
+      </c>
+      <c r="B472"/>
       <c r="C472" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D472">
-        <v>1986</v>
+        <v>1964</v>
       </c>
       <c r="E472" t="s">
         <v>57</v>
       </c>
       <c r="F472" t="s">
         <v>17</v>
       </c>
       <c r="G472"/>
       <c r="H472" t="s">
-        <v>1409</v>
+        <v>1413</v>
       </c>
       <c r="I472" t="s">
         <v>17</v>
       </c>
       <c r="J472" t="s">
         <v>17</v>
       </c>
       <c r="K472" t="s">
         <v>17</v>
       </c>
       <c r="L472" t="s">
         <v>17</v>
       </c>
       <c r="M472"/>
     </row>
     <row r="473" spans="1:13">
       <c r="A473" t="s">
-        <v>1410</v>
-[...3 lines deleted...]
-      </c>
+        <v>1414</v>
+      </c>
+      <c r="B473"/>
       <c r="C473" t="s">
         <v>15</v>
       </c>
       <c r="D473">
-        <v>1965</v>
+        <v>1960</v>
       </c>
       <c r="E473" t="s">
         <v>57</v>
       </c>
       <c r="F473" t="s">
         <v>17</v>
       </c>
       <c r="G473"/>
       <c r="H473" t="s">
-        <v>1412</v>
+        <v>1415</v>
       </c>
       <c r="I473" t="s">
         <v>17</v>
       </c>
       <c r="J473" t="s">
         <v>17</v>
       </c>
       <c r="K473" t="s">
         <v>17</v>
       </c>
       <c r="L473" t="s">
         <v>17</v>
       </c>
       <c r="M473"/>
     </row>
     <row r="474" spans="1:13">
       <c r="A474" t="s">
-        <v>1413</v>
+        <v>1416</v>
       </c>
       <c r="B474" t="s">
-        <v>1414</v>
+        <v>1417</v>
       </c>
       <c r="C474" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D474">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="E474" t="s">
-        <v>1415</v>
+        <v>57</v>
       </c>
       <c r="F474" t="s">
         <v>17</v>
       </c>
       <c r="G474"/>
       <c r="H474" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
       <c r="I474" t="s">
         <v>17</v>
       </c>
       <c r="J474" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K474" t="s">
         <v>17</v>
       </c>
       <c r="L474" t="s">
         <v>17</v>
       </c>
       <c r="M474"/>
     </row>
     <row r="475" spans="1:13">
       <c r="A475" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
       <c r="B475" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
       <c r="C475" t="s">
         <v>21</v>
       </c>
       <c r="D475">
-        <v>1986</v>
+        <v>1992</v>
       </c>
       <c r="E475" t="s">
-        <v>1419</v>
+        <v>22</v>
       </c>
       <c r="F475" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G475"/>
+        <v>29</v>
+      </c>
+      <c r="G475" t="s">
+        <v>1421</v>
+      </c>
       <c r="H475" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
       <c r="I475" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J475" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K475" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L475" t="s">
         <v>17</v>
       </c>
       <c r="M475"/>
     </row>
     <row r="476" spans="1:13">
       <c r="A476" t="s">
-        <v>1421</v>
-[...3 lines deleted...]
-      </c>
+        <v>1423</v>
+      </c>
+      <c r="B476"/>
       <c r="C476" t="s">
         <v>21</v>
       </c>
       <c r="D476">
-        <v>1980</v>
+        <v>1979</v>
       </c>
       <c r="E476" t="s">
         <v>57</v>
       </c>
       <c r="F476" t="s">
         <v>17</v>
       </c>
       <c r="G476"/>
       <c r="H476" t="s">
-        <v>1423</v>
+        <v>1424</v>
       </c>
       <c r="I476" t="s">
         <v>17</v>
       </c>
       <c r="J476" t="s">
         <v>17</v>
       </c>
       <c r="K476" t="s">
         <v>17</v>
       </c>
       <c r="L476" t="s">
         <v>17</v>
       </c>
       <c r="M476"/>
     </row>
     <row r="477" spans="1:13">
       <c r="A477" t="s">
-        <v>1424</v>
+        <v>1425</v>
       </c>
       <c r="B477" t="s">
-        <v>1425</v>
+        <v>1426</v>
       </c>
       <c r="C477" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D477">
-        <v>1964</v>
+        <v>1982</v>
       </c>
       <c r="E477" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F477" t="s">
         <v>17</v>
       </c>
       <c r="G477"/>
       <c r="H477" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="I477" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J477" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K477" t="s">
         <v>17</v>
       </c>
       <c r="L477" t="s">
         <v>17</v>
       </c>
       <c r="M477"/>
     </row>
     <row r="478" spans="1:13">
       <c r="A478" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
       <c r="B478" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="C478" t="s">
         <v>15</v>
       </c>
       <c r="D478">
-        <v>1969</v>
+        <v>1986</v>
       </c>
       <c r="E478" t="s">
         <v>57</v>
       </c>
       <c r="F478" t="s">
         <v>17</v>
       </c>
       <c r="G478"/>
       <c r="H478" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
       <c r="I478" t="s">
         <v>17</v>
       </c>
       <c r="J478" t="s">
         <v>17</v>
       </c>
       <c r="K478" t="s">
         <v>17</v>
       </c>
       <c r="L478" t="s">
         <v>17</v>
       </c>
       <c r="M478"/>
     </row>
     <row r="479" spans="1:13">
       <c r="A479" t="s">
-        <v>1430</v>
-[...1 lines deleted...]
-      <c r="B479"/>
+        <v>1431</v>
+      </c>
+      <c r="B479" t="s">
+        <v>1432</v>
+      </c>
       <c r="C479" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D479">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="E479" t="s">
         <v>57</v>
       </c>
       <c r="F479" t="s">
         <v>17</v>
       </c>
       <c r="G479"/>
       <c r="H479" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
       <c r="I479" t="s">
         <v>17</v>
       </c>
       <c r="J479" t="s">
         <v>17</v>
       </c>
       <c r="K479" t="s">
         <v>17</v>
       </c>
       <c r="L479" t="s">
         <v>17</v>
       </c>
       <c r="M479"/>
     </row>
     <row r="480" spans="1:13">
       <c r="A480" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
       <c r="B480" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
       <c r="C480" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D480">
-        <v>1984</v>
+        <v>1976</v>
       </c>
       <c r="E480" t="s">
-        <v>1083</v>
+        <v>1436</v>
       </c>
       <c r="F480" t="s">
         <v>17</v>
       </c>
       <c r="G480"/>
       <c r="H480" t="s">
-        <v>1434</v>
+        <v>1437</v>
       </c>
       <c r="I480" t="s">
         <v>17</v>
       </c>
       <c r="J480" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K480" t="s">
         <v>17</v>
       </c>
       <c r="L480" t="s">
         <v>17</v>
       </c>
       <c r="M480"/>
     </row>
     <row r="481" spans="1:13">
       <c r="A481" t="s">
-        <v>1435</v>
-[...1 lines deleted...]
-      <c r="B481"/>
+        <v>1438</v>
+      </c>
+      <c r="B481" t="s">
+        <v>1439</v>
+      </c>
       <c r="C481" t="s">
         <v>21</v>
       </c>
       <c r="D481">
-        <v>1959</v>
+        <v>1986</v>
       </c>
       <c r="E481" t="s">
-        <v>57</v>
+        <v>1440</v>
       </c>
       <c r="F481" t="s">
         <v>17</v>
       </c>
       <c r="G481"/>
       <c r="H481" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="I481" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J481" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K481" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L481" t="s">
         <v>17</v>
       </c>
       <c r="M481"/>
     </row>
     <row r="482" spans="1:13">
       <c r="A482" t="s">
-        <v>1437</v>
-[...1 lines deleted...]
-      <c r="B482"/>
+        <v>1442</v>
+      </c>
+      <c r="B482" t="s">
+        <v>1443</v>
+      </c>
       <c r="C482" t="s">
         <v>21</v>
       </c>
       <c r="D482">
-        <v>1963</v>
+        <v>1980</v>
       </c>
       <c r="E482" t="s">
         <v>57</v>
       </c>
       <c r="F482" t="s">
         <v>17</v>
       </c>
       <c r="G482"/>
       <c r="H482" t="s">
-        <v>1438</v>
+        <v>1444</v>
       </c>
       <c r="I482" t="s">
         <v>17</v>
       </c>
       <c r="J482" t="s">
         <v>17</v>
       </c>
       <c r="K482" t="s">
         <v>17</v>
       </c>
       <c r="L482" t="s">
         <v>17</v>
       </c>
       <c r="M482"/>
     </row>
     <row r="483" spans="1:13">
       <c r="A483" t="s">
-        <v>1439</v>
+        <v>1445</v>
       </c>
       <c r="B483" t="s">
-        <v>1440</v>
+        <v>1446</v>
       </c>
       <c r="C483" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D483">
-        <v>1969</v>
+        <v>1964</v>
       </c>
       <c r="E483" t="s">
-        <v>752</v>
+        <v>22</v>
       </c>
       <c r="F483" t="s">
         <v>17</v>
       </c>
       <c r="G483"/>
       <c r="H483" t="s">
-        <v>1441</v>
+        <v>1447</v>
       </c>
       <c r="I483" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J483" t="s">
         <v>29</v>
       </c>
       <c r="K483" t="s">
         <v>17</v>
       </c>
       <c r="L483" t="s">
         <v>17</v>
       </c>
       <c r="M483"/>
     </row>
     <row r="484" spans="1:13">
       <c r="A484" t="s">
-        <v>1442</v>
-[...1 lines deleted...]
-      <c r="B484"/>
+        <v>1448</v>
+      </c>
+      <c r="B484" t="s">
+        <v>1449</v>
+      </c>
       <c r="C484" t="s">
         <v>15</v>
       </c>
       <c r="D484">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="E484" t="s">
         <v>57</v>
       </c>
       <c r="F484" t="s">
         <v>17</v>
       </c>
       <c r="G484"/>
       <c r="H484" t="s">
-        <v>1443</v>
+        <v>1450</v>
       </c>
       <c r="I484" t="s">
         <v>17</v>
       </c>
       <c r="J484" t="s">
         <v>17</v>
       </c>
       <c r="K484" t="s">
         <v>17</v>
       </c>
       <c r="L484" t="s">
         <v>17</v>
       </c>
       <c r="M484"/>
     </row>
     <row r="485" spans="1:13">
       <c r="A485" t="s">
-        <v>1444</v>
-[...3 lines deleted...]
-      </c>
+        <v>1451</v>
+      </c>
+      <c r="B485"/>
       <c r="C485" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D485">
-        <v>1975</v>
+        <v>1966</v>
       </c>
       <c r="E485" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F485" t="s">
         <v>17</v>
       </c>
       <c r="G485"/>
       <c r="H485" t="s">
-        <v>1446</v>
+        <v>1452</v>
       </c>
       <c r="I485" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J485" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K485" t="s">
         <v>17</v>
       </c>
       <c r="L485" t="s">
         <v>17</v>
       </c>
       <c r="M485"/>
     </row>
     <row r="486" spans="1:13">
       <c r="A486" t="s">
-        <v>1447</v>
-[...1 lines deleted...]
-      <c r="B486"/>
+        <v>1453</v>
+      </c>
+      <c r="B486" t="s">
+        <v>1454</v>
+      </c>
       <c r="C486" t="s">
         <v>21</v>
       </c>
       <c r="D486">
-        <v>1963</v>
+        <v>1984</v>
       </c>
       <c r="E486" t="s">
-        <v>57</v>
+        <v>1100</v>
       </c>
       <c r="F486" t="s">
         <v>17</v>
       </c>
       <c r="G486"/>
       <c r="H486" t="s">
-        <v>1448</v>
+        <v>1455</v>
       </c>
       <c r="I486" t="s">
         <v>17</v>
       </c>
       <c r="J486" t="s">
         <v>17</v>
       </c>
       <c r="K486" t="s">
         <v>17</v>
       </c>
       <c r="L486" t="s">
         <v>17</v>
       </c>
       <c r="M486"/>
     </row>
     <row r="487" spans="1:13">
       <c r="A487" t="s">
-        <v>1449</v>
+        <v>1456</v>
       </c>
       <c r="B487"/>
       <c r="C487" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D487">
-        <v>1966</v>
+        <v>1959</v>
       </c>
       <c r="E487" t="s">
         <v>57</v>
       </c>
       <c r="F487" t="s">
         <v>17</v>
       </c>
       <c r="G487"/>
       <c r="H487" t="s">
-        <v>1450</v>
+        <v>1457</v>
       </c>
       <c r="I487" t="s">
         <v>17</v>
       </c>
       <c r="J487" t="s">
         <v>17</v>
       </c>
       <c r="K487" t="s">
         <v>17</v>
       </c>
       <c r="L487" t="s">
         <v>17</v>
       </c>
       <c r="M487"/>
     </row>
     <row r="488" spans="1:13">
       <c r="A488" t="s">
-        <v>1451</v>
-[...3 lines deleted...]
-      </c>
+        <v>1458</v>
+      </c>
+      <c r="B488"/>
       <c r="C488" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D488">
-        <v>1977</v>
+        <v>1963</v>
       </c>
       <c r="E488" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F488" t="s">
         <v>17</v>
       </c>
       <c r="G488"/>
       <c r="H488" t="s">
-        <v>1453</v>
+        <v>1459</v>
       </c>
       <c r="I488" t="s">
         <v>17</v>
       </c>
       <c r="J488" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K488" t="s">
         <v>17</v>
       </c>
       <c r="L488" t="s">
         <v>17</v>
       </c>
       <c r="M488"/>
     </row>
     <row r="489" spans="1:13">
       <c r="A489" t="s">
-        <v>1454</v>
+        <v>1460</v>
       </c>
       <c r="B489" t="s">
-        <v>1455</v>
+        <v>1461</v>
       </c>
       <c r="C489" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D489">
-        <v>1994</v>
+        <v>1969</v>
       </c>
       <c r="E489" t="s">
-        <v>57</v>
+        <v>762</v>
       </c>
       <c r="F489" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G489"/>
       <c r="H489" t="s">
-        <v>1457</v>
+        <v>1462</v>
       </c>
       <c r="I489" t="s">
         <v>17</v>
       </c>
       <c r="J489" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K489" t="s">
         <v>17</v>
       </c>
       <c r="L489" t="s">
         <v>17</v>
       </c>
       <c r="M489"/>
     </row>
     <row r="490" spans="1:13">
       <c r="A490" t="s">
-        <v>1458</v>
-[...3 lines deleted...]
-      </c>
+        <v>1463</v>
+      </c>
+      <c r="B490"/>
       <c r="C490" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D490">
-        <v>1977</v>
+        <v>1968</v>
       </c>
       <c r="E490" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F490" t="s">
         <v>17</v>
       </c>
       <c r="G490"/>
       <c r="H490" t="s">
-        <v>1460</v>
+        <v>1464</v>
       </c>
       <c r="I490" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J490" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K490" t="s">
         <v>17</v>
       </c>
       <c r="L490" t="s">
         <v>17</v>
       </c>
       <c r="M490"/>
     </row>
     <row r="491" spans="1:13">
       <c r="A491" t="s">
-        <v>1461</v>
+        <v>1465</v>
       </c>
       <c r="B491" t="s">
-        <v>1462</v>
+        <v>1466</v>
       </c>
       <c r="C491" t="s">
         <v>15</v>
       </c>
       <c r="D491">
-        <v>1968</v>
+        <v>1975</v>
       </c>
       <c r="E491" t="s">
-        <v>1463</v>
+        <v>22</v>
       </c>
       <c r="F491" t="s">
         <v>17</v>
       </c>
       <c r="G491"/>
       <c r="H491" t="s">
-        <v>1464</v>
+        <v>1467</v>
       </c>
       <c r="I491" t="s">
         <v>29</v>
       </c>
       <c r="J491" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K491" t="s">
         <v>17</v>
       </c>
       <c r="L491" t="s">
         <v>17</v>
       </c>
       <c r="M491"/>
     </row>
     <row r="492" spans="1:13">
       <c r="A492" t="s">
-        <v>1465</v>
-[...3 lines deleted...]
-      </c>
+        <v>1468</v>
+      </c>
+      <c r="B492"/>
       <c r="C492" t="s">
         <v>21</v>
       </c>
       <c r="D492">
-        <v>1998</v>
+        <v>1963</v>
       </c>
       <c r="E492" t="s">
         <v>57</v>
       </c>
       <c r="F492" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G492"/>
       <c r="H492" t="s">
-        <v>1468</v>
+        <v>1469</v>
       </c>
       <c r="I492" t="s">
         <v>17</v>
       </c>
       <c r="J492" t="s">
         <v>17</v>
       </c>
       <c r="K492" t="s">
         <v>17</v>
       </c>
       <c r="L492" t="s">
         <v>17</v>
       </c>
       <c r="M492"/>
     </row>
     <row r="493" spans="1:13">
       <c r="A493" t="s">
-        <v>1469</v>
+        <v>1470</v>
       </c>
       <c r="B493"/>
       <c r="C493" t="s">
         <v>65</v>
       </c>
       <c r="D493">
-        <v>1971</v>
+        <v>1966</v>
       </c>
       <c r="E493" t="s">
         <v>57</v>
       </c>
       <c r="F493" t="s">
         <v>17</v>
       </c>
       <c r="G493"/>
       <c r="H493" t="s">
-        <v>1470</v>
+        <v>1471</v>
       </c>
       <c r="I493" t="s">
         <v>17</v>
       </c>
       <c r="J493" t="s">
         <v>17</v>
       </c>
       <c r="K493" t="s">
         <v>17</v>
       </c>
       <c r="L493" t="s">
         <v>17</v>
       </c>
       <c r="M493"/>
     </row>
     <row r="494" spans="1:13">
       <c r="A494" t="s">
-        <v>1471</v>
+        <v>1472</v>
       </c>
       <c r="B494" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C494" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D494">
-        <v>1955</v>
+        <v>1977</v>
       </c>
       <c r="E494" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F494" t="s">
         <v>17</v>
       </c>
       <c r="G494"/>
       <c r="H494" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="I494" t="s">
         <v>17</v>
       </c>
       <c r="J494" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K494" t="s">
         <v>17</v>
       </c>
       <c r="L494" t="s">
         <v>17</v>
       </c>
       <c r="M494"/>
     </row>
     <row r="495" spans="1:13">
       <c r="A495" t="s">
-        <v>1474</v>
-[...1 lines deleted...]
-      <c r="B495"/>
+        <v>1475</v>
+      </c>
+      <c r="B495" t="s">
+        <v>1476</v>
+      </c>
       <c r="C495" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D495">
-        <v>1966</v>
+        <v>1994</v>
       </c>
       <c r="E495" t="s">
         <v>57</v>
       </c>
       <c r="F495" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G495"/>
+        <v>29</v>
+      </c>
+      <c r="G495" t="s">
+        <v>1477</v>
+      </c>
       <c r="H495" t="s">
-        <v>1475</v>
+        <v>1478</v>
       </c>
       <c r="I495" t="s">
         <v>17</v>
       </c>
       <c r="J495" t="s">
         <v>17</v>
       </c>
       <c r="K495" t="s">
         <v>17</v>
       </c>
       <c r="L495" t="s">
         <v>17</v>
       </c>
       <c r="M495"/>
     </row>
     <row r="496" spans="1:13">
       <c r="A496" t="s">
-        <v>1476</v>
-[...1 lines deleted...]
-      <c r="B496"/>
+        <v>1479</v>
+      </c>
+      <c r="B496" t="s">
+        <v>1480</v>
+      </c>
       <c r="C496" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D496">
-        <v>1960</v>
+        <v>1977</v>
       </c>
       <c r="E496" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F496" t="s">
         <v>17</v>
       </c>
       <c r="G496"/>
       <c r="H496" t="s">
-        <v>1477</v>
+        <v>1481</v>
       </c>
       <c r="I496" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J496" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K496" t="s">
         <v>17</v>
       </c>
       <c r="L496" t="s">
         <v>17</v>
       </c>
       <c r="M496"/>
     </row>
     <row r="497" spans="1:13">
       <c r="A497" t="s">
-        <v>1478</v>
-[...1 lines deleted...]
-      <c r="B497"/>
+        <v>1482</v>
+      </c>
+      <c r="B497" t="s">
+        <v>1483</v>
+      </c>
       <c r="C497" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D497">
-        <v>1920</v>
+        <v>1968</v>
       </c>
       <c r="E497" t="s">
-        <v>57</v>
+        <v>1484</v>
       </c>
       <c r="F497" t="s">
         <v>17</v>
       </c>
       <c r="G497"/>
       <c r="H497" t="s">
-        <v>1479</v>
+        <v>1485</v>
       </c>
       <c r="I497" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J497" t="s">
         <v>17</v>
       </c>
       <c r="K497" t="s">
         <v>17</v>
       </c>
       <c r="L497" t="s">
         <v>17</v>
       </c>
       <c r="M497"/>
     </row>
     <row r="498" spans="1:13">
       <c r="A498" t="s">
-        <v>1480</v>
+        <v>1486</v>
       </c>
       <c r="B498" t="s">
-        <v>1481</v>
+        <v>1487</v>
       </c>
       <c r="C498" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D498">
-        <v>1973</v>
+        <v>1998</v>
       </c>
       <c r="E498" t="s">
         <v>57</v>
       </c>
       <c r="F498" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G498"/>
+        <v>29</v>
+      </c>
+      <c r="G498" t="s">
+        <v>1488</v>
+      </c>
       <c r="H498" t="s">
-        <v>1482</v>
+        <v>1489</v>
       </c>
       <c r="I498" t="s">
         <v>17</v>
       </c>
       <c r="J498" t="s">
         <v>17</v>
       </c>
       <c r="K498" t="s">
         <v>17</v>
       </c>
       <c r="L498" t="s">
         <v>17</v>
       </c>
       <c r="M498"/>
     </row>
     <row r="499" spans="1:13">
       <c r="A499" t="s">
-        <v>1483</v>
-[...3 lines deleted...]
-      </c>
+        <v>1490</v>
+      </c>
+      <c r="B499"/>
       <c r="C499" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D499">
-        <v>1985</v>
+        <v>1971</v>
       </c>
       <c r="E499" t="s">
-        <v>1485</v>
+        <v>57</v>
       </c>
       <c r="F499" t="s">
         <v>17</v>
       </c>
       <c r="G499"/>
       <c r="H499" t="s">
-        <v>1486</v>
+        <v>1491</v>
       </c>
       <c r="I499" t="s">
         <v>17</v>
       </c>
       <c r="J499" t="s">
         <v>17</v>
       </c>
       <c r="K499" t="s">
         <v>17</v>
       </c>
       <c r="L499" t="s">
         <v>17</v>
       </c>
       <c r="M499"/>
     </row>
     <row r="500" spans="1:13">
       <c r="A500" t="s">
-        <v>1487</v>
+        <v>1492</v>
       </c>
       <c r="B500" t="s">
-        <v>1488</v>
+        <v>1493</v>
       </c>
       <c r="C500" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D500">
-        <v>1997</v>
+        <v>1955</v>
       </c>
       <c r="E500" t="s">
-        <v>752</v>
+        <v>57</v>
       </c>
       <c r="F500" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G500"/>
       <c r="H500" t="s">
-        <v>1489</v>
+        <v>1494</v>
       </c>
       <c r="I500" t="s">
         <v>17</v>
       </c>
       <c r="J500" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K500" t="s">
         <v>17</v>
       </c>
       <c r="L500" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="M500"/>
     </row>
     <row r="501" spans="1:13">
       <c r="A501" t="s">
-        <v>1490</v>
-[...3 lines deleted...]
-      </c>
+        <v>1495</v>
+      </c>
+      <c r="B501"/>
       <c r="C501" t="s">
         <v>21</v>
       </c>
       <c r="D501">
-        <v>1988</v>
+        <v>1966</v>
       </c>
       <c r="E501" t="s">
-        <v>837</v>
+        <v>57</v>
       </c>
       <c r="F501" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G501"/>
       <c r="H501" t="s">
-        <v>1493</v>
+        <v>1496</v>
       </c>
       <c r="I501" t="s">
         <v>17</v>
       </c>
       <c r="J501" t="s">
         <v>17</v>
       </c>
       <c r="K501" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L501" t="s">
         <v>17</v>
       </c>
       <c r="M501"/>
     </row>
     <row r="502" spans="1:13">
       <c r="A502" t="s">
-        <v>1494</v>
-[...3 lines deleted...]
-      </c>
+        <v>1497</v>
+      </c>
+      <c r="B502"/>
       <c r="C502" t="s">
         <v>65</v>
       </c>
       <c r="D502">
-        <v>1992</v>
+        <v>1960</v>
       </c>
       <c r="E502" t="s">
         <v>57</v>
       </c>
       <c r="F502" t="s">
         <v>17</v>
       </c>
       <c r="G502"/>
       <c r="H502" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
       <c r="I502" t="s">
         <v>17</v>
       </c>
       <c r="J502" t="s">
         <v>17</v>
       </c>
       <c r="K502" t="s">
         <v>17</v>
       </c>
       <c r="L502" t="s">
         <v>17</v>
       </c>
       <c r="M502"/>
     </row>
     <row r="503" spans="1:13">
       <c r="A503" t="s">
-        <v>1497</v>
-[...3 lines deleted...]
-      </c>
+        <v>1499</v>
+      </c>
+      <c r="B503"/>
       <c r="C503" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D503">
-        <v>1970</v>
+        <v>1920</v>
       </c>
       <c r="E503" t="s">
         <v>57</v>
       </c>
       <c r="F503" t="s">
         <v>17</v>
       </c>
       <c r="G503"/>
       <c r="H503" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="I503" t="s">
         <v>17</v>
       </c>
       <c r="J503" t="s">
         <v>17</v>
       </c>
       <c r="K503" t="s">
         <v>17</v>
       </c>
       <c r="L503" t="s">
         <v>17</v>
       </c>
       <c r="M503"/>
     </row>
     <row r="504" spans="1:13">
       <c r="A504" t="s">
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="B504"/>
+        <v>1501</v>
+      </c>
+      <c r="B504" t="s">
+        <v>1502</v>
+      </c>
       <c r="C504" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D504">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="E504" t="s">
         <v>57</v>
       </c>
       <c r="F504" t="s">
         <v>17</v>
       </c>
       <c r="G504"/>
       <c r="H504" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
       <c r="I504" t="s">
         <v>17</v>
       </c>
       <c r="J504" t="s">
         <v>17</v>
       </c>
       <c r="K504" t="s">
         <v>17</v>
       </c>
       <c r="L504" t="s">
         <v>17</v>
       </c>
       <c r="M504"/>
     </row>
     <row r="505" spans="1:13">
       <c r="A505" t="s">
-        <v>1502</v>
-[...1 lines deleted...]
-      <c r="B505"/>
+        <v>1504</v>
+      </c>
+      <c r="B505" t="s">
+        <v>1505</v>
+      </c>
       <c r="C505" t="s">
         <v>21</v>
       </c>
       <c r="D505">
-        <v>1946</v>
+        <v>1985</v>
       </c>
       <c r="E505" t="s">
-        <v>57</v>
+        <v>1506</v>
       </c>
       <c r="F505" t="s">
         <v>17</v>
       </c>
       <c r="G505"/>
-      <c r="H505"/>
+      <c r="H505" t="s">
+        <v>1507</v>
+      </c>
       <c r="I505" t="s">
         <v>17</v>
       </c>
       <c r="J505" t="s">
         <v>17</v>
       </c>
       <c r="K505" t="s">
         <v>17</v>
       </c>
       <c r="L505" t="s">
         <v>17</v>
       </c>
       <c r="M505"/>
     </row>
     <row r="506" spans="1:13">
       <c r="A506" t="s">
-        <v>1503</v>
-[...1 lines deleted...]
-      <c r="B506"/>
+        <v>1508</v>
+      </c>
+      <c r="B506" t="s">
+        <v>1509</v>
+      </c>
       <c r="C506" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D506">
-        <v>1992</v>
+        <v>1997</v>
       </c>
       <c r="E506" t="s">
-        <v>57</v>
+        <v>762</v>
       </c>
       <c r="F506" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G506"/>
+        <v>29</v>
+      </c>
+      <c r="G506" t="s">
+        <v>876</v>
+      </c>
       <c r="H506" t="s">
-        <v>1504</v>
+        <v>1510</v>
       </c>
       <c r="I506" t="s">
         <v>17</v>
       </c>
       <c r="J506" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K506" t="s">
         <v>17</v>
       </c>
       <c r="L506" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="M506"/>
     </row>
     <row r="507" spans="1:13">
       <c r="A507" t="s">
-        <v>1505</v>
-[...1 lines deleted...]
-      <c r="B507"/>
+        <v>1511</v>
+      </c>
+      <c r="B507" t="s">
+        <v>1512</v>
+      </c>
       <c r="C507" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D507">
-        <v>1954</v>
+        <v>1988</v>
       </c>
       <c r="E507" t="s">
-        <v>57</v>
+        <v>847</v>
       </c>
       <c r="F507" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G507"/>
+        <v>29</v>
+      </c>
+      <c r="G507" t="s">
+        <v>1513</v>
+      </c>
       <c r="H507" t="s">
-        <v>1506</v>
+        <v>1514</v>
       </c>
       <c r="I507" t="s">
         <v>17</v>
       </c>
       <c r="J507" t="s">
         <v>17</v>
       </c>
       <c r="K507" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L507" t="s">
         <v>17</v>
       </c>
       <c r="M507"/>
     </row>
     <row r="508" spans="1:13">
       <c r="A508" t="s">
-        <v>1507</v>
+        <v>1515</v>
       </c>
       <c r="B508" t="s">
-        <v>1508</v>
+        <v>1516</v>
       </c>
       <c r="C508" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D508">
-        <v>1963</v>
+        <v>1992</v>
       </c>
       <c r="E508" t="s">
         <v>57</v>
       </c>
       <c r="F508" t="s">
         <v>17</v>
       </c>
       <c r="G508"/>
       <c r="H508" t="s">
-        <v>1509</v>
+        <v>1517</v>
       </c>
       <c r="I508" t="s">
         <v>17</v>
       </c>
       <c r="J508" t="s">
         <v>17</v>
       </c>
       <c r="K508" t="s">
         <v>17</v>
       </c>
       <c r="L508" t="s">
         <v>17</v>
       </c>
       <c r="M508"/>
     </row>
     <row r="509" spans="1:13">
       <c r="A509" t="s">
-        <v>1510</v>
+        <v>1518</v>
       </c>
       <c r="B509" t="s">
-        <v>1511</v>
+        <v>1519</v>
       </c>
       <c r="C509" t="s">
         <v>15</v>
       </c>
       <c r="D509">
-        <v>1936</v>
+        <v>1970</v>
       </c>
       <c r="E509" t="s">
         <v>57</v>
       </c>
       <c r="F509" t="s">
         <v>17</v>
       </c>
       <c r="G509"/>
       <c r="H509" t="s">
-        <v>1512</v>
+        <v>1520</v>
       </c>
       <c r="I509" t="s">
         <v>17</v>
       </c>
       <c r="J509" t="s">
         <v>17</v>
       </c>
       <c r="K509" t="s">
         <v>17</v>
       </c>
       <c r="L509" t="s">
         <v>17</v>
       </c>
       <c r="M509"/>
     </row>
     <row r="510" spans="1:13">
       <c r="A510" t="s">
-        <v>1513</v>
-[...3 lines deleted...]
-      </c>
+        <v>1521</v>
+      </c>
+      <c r="B510"/>
       <c r="C510" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D510">
-        <v>1986</v>
+        <v>1976</v>
       </c>
       <c r="E510" t="s">
         <v>57</v>
       </c>
       <c r="F510" t="s">
         <v>17</v>
       </c>
       <c r="G510"/>
       <c r="H510" t="s">
-        <v>1515</v>
+        <v>1522</v>
       </c>
       <c r="I510" t="s">
         <v>17</v>
       </c>
       <c r="J510" t="s">
         <v>17</v>
       </c>
       <c r="K510" t="s">
         <v>17</v>
       </c>
       <c r="L510" t="s">
         <v>17</v>
       </c>
       <c r="M510"/>
     </row>
     <row r="511" spans="1:13">
       <c r="A511" t="s">
-        <v>1516</v>
+        <v>1523</v>
       </c>
       <c r="B511"/>
       <c r="C511" t="s">
         <v>21</v>
       </c>
       <c r="D511">
-        <v>1959</v>
+        <v>1946</v>
       </c>
       <c r="E511" t="s">
         <v>57</v>
       </c>
       <c r="F511" t="s">
         <v>17</v>
       </c>
       <c r="G511"/>
-      <c r="H511" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H511"/>
       <c r="I511" t="s">
         <v>17</v>
       </c>
       <c r="J511" t="s">
         <v>17</v>
       </c>
       <c r="K511" t="s">
         <v>17</v>
       </c>
       <c r="L511" t="s">
         <v>17</v>
       </c>
       <c r="M511"/>
     </row>
     <row r="512" spans="1:13">
       <c r="A512" t="s">
-        <v>1518</v>
-[...3 lines deleted...]
-      </c>
+        <v>1524</v>
+      </c>
+      <c r="B512"/>
       <c r="C512" t="s">
         <v>21</v>
       </c>
       <c r="D512">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="E512" t="s">
         <v>57</v>
       </c>
       <c r="F512" t="s">
         <v>17</v>
       </c>
       <c r="G512"/>
       <c r="H512" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="I512" t="s">
         <v>17</v>
       </c>
       <c r="J512" t="s">
         <v>17</v>
       </c>
       <c r="K512" t="s">
         <v>17</v>
       </c>
       <c r="L512" t="s">
         <v>17</v>
       </c>
       <c r="M512"/>
     </row>
     <row r="513" spans="1:13">
       <c r="A513" t="s">
-        <v>1521</v>
-[...3 lines deleted...]
-      </c>
+        <v>1526</v>
+      </c>
+      <c r="B513"/>
       <c r="C513" t="s">
         <v>65</v>
       </c>
       <c r="D513">
-        <v>1986</v>
+        <v>1954</v>
       </c>
       <c r="E513" t="s">
-        <v>578</v>
+        <v>57</v>
       </c>
       <c r="F513" t="s">
         <v>17</v>
       </c>
       <c r="G513"/>
       <c r="H513" t="s">
-        <v>1523</v>
+        <v>1527</v>
       </c>
       <c r="I513" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J513" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K513" t="s">
         <v>17</v>
       </c>
       <c r="L513" t="s">
         <v>17</v>
       </c>
       <c r="M513"/>
     </row>
     <row r="514" spans="1:13">
       <c r="A514" t="s">
-        <v>1524</v>
+        <v>1528</v>
       </c>
       <c r="B514" t="s">
-        <v>1525</v>
+        <v>1529</v>
       </c>
       <c r="C514" t="s">
         <v>15</v>
       </c>
       <c r="D514">
-        <v>1979</v>
+        <v>1963</v>
       </c>
       <c r="E514" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="F514" t="s">
         <v>17</v>
       </c>
       <c r="G514"/>
       <c r="H514" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="I514" t="s">
         <v>17</v>
       </c>
       <c r="J514" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K514" t="s">
         <v>17</v>
       </c>
       <c r="L514" t="s">
         <v>17</v>
       </c>
       <c r="M514"/>
     </row>
     <row r="515" spans="1:13">
       <c r="A515" t="s">
-        <v>1527</v>
+        <v>1531</v>
       </c>
       <c r="B515" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="C515" t="s">
         <v>15</v>
       </c>
       <c r="D515">
-        <v>1986</v>
+        <v>1936</v>
       </c>
       <c r="E515" t="s">
         <v>57</v>
       </c>
       <c r="F515" t="s">
         <v>17</v>
       </c>
       <c r="G515"/>
       <c r="H515" t="s">
-        <v>1529</v>
+        <v>1533</v>
       </c>
       <c r="I515" t="s">
         <v>17</v>
       </c>
       <c r="J515" t="s">
         <v>17</v>
       </c>
       <c r="K515" t="s">
         <v>17</v>
       </c>
       <c r="L515" t="s">
         <v>17</v>
       </c>
       <c r="M515"/>
     </row>
     <row r="516" spans="1:13">
       <c r="A516" t="s">
-        <v>1530</v>
+        <v>1534</v>
       </c>
       <c r="B516" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="C516" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D516">
-        <v>1983</v>
+        <v>1986</v>
       </c>
       <c r="E516" t="s">
         <v>57</v>
       </c>
       <c r="F516" t="s">
         <v>17</v>
       </c>
       <c r="G516"/>
       <c r="H516" t="s">
-        <v>1532</v>
+        <v>1536</v>
       </c>
       <c r="I516" t="s">
         <v>17</v>
       </c>
       <c r="J516" t="s">
         <v>17</v>
       </c>
       <c r="K516" t="s">
         <v>17</v>
       </c>
       <c r="L516" t="s">
         <v>17</v>
       </c>
       <c r="M516"/>
     </row>
     <row r="517" spans="1:13">
       <c r="A517" t="s">
-        <v>1533</v>
-[...3 lines deleted...]
-      </c>
+        <v>1537</v>
+      </c>
+      <c r="B517"/>
       <c r="C517" t="s">
         <v>21</v>
       </c>
       <c r="D517">
-        <v>2000</v>
+        <v>1959</v>
       </c>
       <c r="E517" t="s">
         <v>57</v>
       </c>
       <c r="F517" t="s">
         <v>17</v>
       </c>
       <c r="G517"/>
       <c r="H517" t="s">
-        <v>1535</v>
+        <v>1538</v>
       </c>
       <c r="I517" t="s">
         <v>17</v>
       </c>
       <c r="J517" t="s">
         <v>17</v>
       </c>
       <c r="K517" t="s">
         <v>17</v>
       </c>
       <c r="L517" t="s">
         <v>17</v>
       </c>
       <c r="M517"/>
     </row>
     <row r="518" spans="1:13">
       <c r="A518" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="B518" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
       <c r="C518" t="s">
         <v>21</v>
       </c>
       <c r="D518">
-        <v>1978</v>
+        <v>1989</v>
       </c>
       <c r="E518" t="s">
         <v>57</v>
       </c>
       <c r="F518" t="s">
         <v>17</v>
       </c>
       <c r="G518"/>
       <c r="H518" t="s">
-        <v>1538</v>
+        <v>1541</v>
       </c>
       <c r="I518" t="s">
         <v>17</v>
       </c>
       <c r="J518" t="s">
         <v>17</v>
       </c>
       <c r="K518" t="s">
         <v>17</v>
       </c>
       <c r="L518" t="s">
         <v>17</v>
       </c>
       <c r="M518"/>
     </row>
     <row r="519" spans="1:13">
       <c r="A519" t="s">
-        <v>1539</v>
+        <v>1542</v>
       </c>
       <c r="B519" t="s">
-        <v>1540</v>
+        <v>1543</v>
       </c>
       <c r="C519" t="s">
         <v>21</v>
       </c>
       <c r="D519">
-        <v>1989</v>
+        <v>1999</v>
       </c>
       <c r="E519" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F519" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G519"/>
+        <v>29</v>
+      </c>
+      <c r="G519" t="s">
+        <v>58</v>
+      </c>
       <c r="H519" t="s">
-        <v>1541</v>
+        <v>1544</v>
       </c>
       <c r="I519" t="s">
         <v>17</v>
       </c>
       <c r="J519" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K519" t="s">
         <v>17</v>
       </c>
       <c r="L519" t="s">
         <v>17</v>
       </c>
       <c r="M519"/>
     </row>
     <row r="520" spans="1:13">
       <c r="A520" t="s">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c r="B520" t="s">
-        <v>1543</v>
+        <v>1546</v>
       </c>
       <c r="C520" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D520">
-        <v>2004</v>
+        <v>1986</v>
       </c>
       <c r="E520" t="s">
-        <v>57</v>
+        <v>588</v>
       </c>
       <c r="F520" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G520"/>
       <c r="H520" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
       <c r="I520" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J520" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K520" t="s">
         <v>17</v>
       </c>
       <c r="L520" t="s">
         <v>17</v>
       </c>
       <c r="M520"/>
     </row>
     <row r="521" spans="1:13">
       <c r="A521" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
       <c r="B521" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
       <c r="C521" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D521">
-        <v>1974</v>
+        <v>1979</v>
       </c>
       <c r="E521" t="s">
-        <v>150</v>
+        <v>45</v>
       </c>
       <c r="F521" t="s">
         <v>17</v>
       </c>
       <c r="G521"/>
       <c r="H521" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
       <c r="I521" t="s">
         <v>17</v>
       </c>
       <c r="J521" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K521" t="s">
         <v>17</v>
       </c>
       <c r="L521" t="s">
         <v>17</v>
       </c>
       <c r="M521"/>
     </row>
     <row r="522" spans="1:13">
       <c r="A522" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
       <c r="B522" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="C522" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D522">
-        <v>1996</v>
+        <v>1986</v>
       </c>
       <c r="E522" t="s">
         <v>57</v>
       </c>
       <c r="F522" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G522"/>
       <c r="H522" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
       <c r="I522" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J522" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K522" t="s">
         <v>17</v>
       </c>
       <c r="L522" t="s">
         <v>17</v>
       </c>
       <c r="M522"/>
     </row>
     <row r="523" spans="1:13">
       <c r="A523" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
       <c r="B523" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
       <c r="C523" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D523">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="E523" t="s">
-        <v>1554</v>
+        <v>57</v>
       </c>
       <c r="F523" t="s">
         <v>17</v>
       </c>
       <c r="G523"/>
       <c r="H523" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
       <c r="I523" t="s">
         <v>17</v>
       </c>
       <c r="J523" t="s">
         <v>17</v>
       </c>
       <c r="K523" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L523" t="s">
         <v>17</v>
       </c>
       <c r="M523"/>
     </row>
     <row r="524" spans="1:13">
       <c r="A524" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B524" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="C524" t="s">
         <v>21</v>
       </c>
       <c r="D524">
-        <v>1992</v>
+        <v>2000</v>
       </c>
       <c r="E524" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="F524" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G524"/>
       <c r="H524" t="s">
         <v>1559</v>
       </c>
       <c r="I524" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J524" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K524" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L524" t="s">
         <v>17</v>
       </c>
       <c r="M524"/>
     </row>
     <row r="525" spans="1:13">
       <c r="A525" t="s">
         <v>1560</v>
       </c>
       <c r="B525" t="s">
         <v>1561</v>
       </c>
       <c r="C525" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D525">
-        <v>1980</v>
+        <v>1978</v>
       </c>
       <c r="E525" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F525" t="s">
         <v>17</v>
       </c>
       <c r="G525"/>
       <c r="H525" t="s">
         <v>1562</v>
       </c>
       <c r="I525" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J525" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K525" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L525" t="s">
         <v>17</v>
       </c>
       <c r="M525"/>
     </row>
     <row r="526" spans="1:13">
       <c r="A526" t="s">
         <v>1563</v>
       </c>
       <c r="B526" t="s">
         <v>1564</v>
       </c>
       <c r="C526" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D526">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="E526" t="s">
         <v>57</v>
       </c>
       <c r="F526" t="s">
         <v>17</v>
       </c>
       <c r="G526"/>
       <c r="H526" t="s">
         <v>1565</v>
       </c>
       <c r="I526" t="s">
         <v>17</v>
       </c>
       <c r="J526" t="s">
         <v>17</v>
       </c>
       <c r="K526" t="s">
         <v>17</v>
       </c>
       <c r="L526" t="s">
         <v>17</v>
       </c>
       <c r="M526"/>
     </row>
     <row r="527" spans="1:13">
       <c r="A527" t="s">
         <v>1566</v>
       </c>
       <c r="B527" t="s">
         <v>1567</v>
       </c>
       <c r="C527" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D527">
-        <v>1951</v>
+        <v>2006</v>
       </c>
       <c r="E527" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="F527" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G527"/>
+        <v>29</v>
+      </c>
+      <c r="G527" t="s">
+        <v>58</v>
+      </c>
       <c r="H527" t="s">
         <v>1568</v>
       </c>
       <c r="I527" t="s">
         <v>17</v>
       </c>
       <c r="J527" t="s">
         <v>17</v>
       </c>
       <c r="K527" t="s">
         <v>17</v>
       </c>
       <c r="L527" t="s">
         <v>17</v>
       </c>
       <c r="M527"/>
     </row>
     <row r="528" spans="1:13">
       <c r="A528" t="s">
         <v>1569</v>
       </c>
       <c r="B528" t="s">
         <v>1570</v>
       </c>
       <c r="C528" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D528">
-        <v>1981</v>
+        <v>2004</v>
       </c>
       <c r="E528" t="s">
-        <v>1107</v>
+        <v>57</v>
       </c>
       <c r="F528" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G528"/>
+        <v>29</v>
+      </c>
+      <c r="G528" t="s">
+        <v>1571</v>
+      </c>
       <c r="H528" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
       <c r="I528" t="s">
         <v>17</v>
       </c>
       <c r="J528" t="s">
         <v>17</v>
       </c>
       <c r="K528" t="s">
         <v>17</v>
       </c>
       <c r="L528" t="s">
         <v>17</v>
       </c>
       <c r="M528"/>
     </row>
     <row r="529" spans="1:13">
       <c r="A529" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B529" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="C529" t="s">
         <v>21</v>
       </c>
       <c r="D529">
-        <v>1945</v>
+        <v>1974</v>
       </c>
       <c r="E529" t="s">
-        <v>22</v>
+        <v>150</v>
       </c>
       <c r="F529" t="s">
         <v>17</v>
       </c>
       <c r="G529"/>
       <c r="H529" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="I529" t="s">
         <v>17</v>
       </c>
       <c r="J529" t="s">
         <v>17</v>
       </c>
       <c r="K529" t="s">
         <v>17</v>
       </c>
       <c r="L529" t="s">
         <v>17</v>
       </c>
       <c r="M529"/>
     </row>
     <row r="530" spans="1:13">
       <c r="A530" t="s">
-        <v>1575</v>
-[...1 lines deleted...]
-      <c r="B530"/>
+        <v>1576</v>
+      </c>
+      <c r="B530" t="s">
+        <v>1577</v>
+      </c>
       <c r="C530" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D530">
-        <v>1938</v>
+        <v>1996</v>
       </c>
       <c r="E530" t="s">
         <v>57</v>
       </c>
       <c r="F530" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G530"/>
+        <v>29</v>
+      </c>
+      <c r="G530" t="s">
+        <v>58</v>
+      </c>
       <c r="H530" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
       <c r="I530" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J530" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K530" t="s">
         <v>17</v>
       </c>
       <c r="L530" t="s">
         <v>17</v>
       </c>
       <c r="M530"/>
     </row>
     <row r="531" spans="1:13">
       <c r="A531" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="B531" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
       <c r="C531" t="s">
         <v>21</v>
       </c>
       <c r="D531">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="E531" t="s">
-        <v>752</v>
+        <v>1581</v>
       </c>
       <c r="F531" t="s">
         <v>17</v>
       </c>
       <c r="G531"/>
       <c r="H531" t="s">
-        <v>1579</v>
+        <v>1582</v>
       </c>
       <c r="I531" t="s">
         <v>17</v>
       </c>
       <c r="J531" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K531" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L531" t="s">
         <v>17</v>
       </c>
       <c r="M531"/>
     </row>
     <row r="532" spans="1:13">
       <c r="A532" t="s">
-        <v>1580</v>
+        <v>1583</v>
       </c>
       <c r="B532" t="s">
-        <v>1581</v>
+        <v>1584</v>
       </c>
       <c r="C532" t="s">
         <v>21</v>
       </c>
       <c r="D532">
-        <v>1978</v>
+        <v>1992</v>
       </c>
       <c r="E532" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="F532" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G532"/>
+        <v>29</v>
+      </c>
+      <c r="G532" t="s">
+        <v>682</v>
+      </c>
       <c r="H532" t="s">
-        <v>1582</v>
+        <v>1585</v>
       </c>
       <c r="I532" t="s">
         <v>29</v>
       </c>
       <c r="J532" t="s">
         <v>29</v>
       </c>
       <c r="K532" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L532" t="s">
         <v>17</v>
       </c>
       <c r="M532"/>
     </row>
     <row r="533" spans="1:13">
       <c r="A533" t="s">
-        <v>1583</v>
+        <v>1586</v>
       </c>
       <c r="B533" t="s">
-        <v>1584</v>
+        <v>1587</v>
       </c>
       <c r="C533" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D533">
-        <v>1997</v>
+        <v>1980</v>
       </c>
       <c r="E533" t="s">
-        <v>150</v>
+        <v>613</v>
       </c>
       <c r="F533" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G533"/>
       <c r="H533" t="s">
-        <v>1585</v>
+        <v>1588</v>
       </c>
       <c r="I533" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J533" t="s">
         <v>29</v>
       </c>
       <c r="K533" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L533" t="s">
         <v>17</v>
       </c>
       <c r="M533"/>
     </row>
     <row r="534" spans="1:13">
       <c r="A534" t="s">
-        <v>1586</v>
-[...1 lines deleted...]
-      <c r="B534"/>
+        <v>1589</v>
+      </c>
+      <c r="B534" t="s">
+        <v>1590</v>
+      </c>
       <c r="C534" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D534">
-        <v>1960</v>
+        <v>1985</v>
       </c>
       <c r="E534" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F534" t="s">
         <v>17</v>
       </c>
       <c r="G534"/>
       <c r="H534" t="s">
-        <v>1587</v>
+        <v>1591</v>
       </c>
       <c r="I534" t="s">
         <v>17</v>
       </c>
       <c r="J534" t="s">
         <v>17</v>
       </c>
       <c r="K534" t="s">
         <v>17</v>
       </c>
       <c r="L534" t="s">
         <v>17</v>
       </c>
       <c r="M534"/>
     </row>
     <row r="535" spans="1:13">
       <c r="A535" t="s">
-        <v>1588</v>
+        <v>1592</v>
       </c>
       <c r="B535" t="s">
-        <v>1589</v>
+        <v>1593</v>
       </c>
       <c r="C535" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D535">
-        <v>1971</v>
+        <v>1951</v>
       </c>
       <c r="E535" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F535" t="s">
         <v>17</v>
       </c>
       <c r="G535"/>
       <c r="H535" t="s">
-        <v>1590</v>
+        <v>1594</v>
       </c>
       <c r="I535" t="s">
         <v>17</v>
       </c>
       <c r="J535" t="s">
         <v>17</v>
       </c>
       <c r="K535" t="s">
         <v>17</v>
       </c>
       <c r="L535" t="s">
         <v>17</v>
       </c>
       <c r="M535"/>
     </row>
     <row r="536" spans="1:13">
       <c r="A536" t="s">
-        <v>1591</v>
+        <v>1595</v>
       </c>
       <c r="B536" t="s">
-        <v>1592</v>
+        <v>1596</v>
       </c>
       <c r="C536" t="s">
         <v>21</v>
       </c>
       <c r="D536">
-        <v>1970</v>
+        <v>1981</v>
       </c>
       <c r="E536" t="s">
-        <v>57</v>
+        <v>1124</v>
       </c>
       <c r="F536" t="s">
         <v>17</v>
       </c>
       <c r="G536"/>
       <c r="H536" t="s">
-        <v>1593</v>
+        <v>1597</v>
       </c>
       <c r="I536" t="s">
         <v>17</v>
       </c>
       <c r="J536" t="s">
         <v>17</v>
       </c>
       <c r="K536" t="s">
         <v>17</v>
       </c>
       <c r="L536" t="s">
         <v>17</v>
       </c>
       <c r="M536"/>
     </row>
     <row r="537" spans="1:13">
       <c r="A537" t="s">
-        <v>1594</v>
+        <v>1598</v>
       </c>
       <c r="B537" t="s">
-        <v>1595</v>
+        <v>1599</v>
       </c>
       <c r="C537" t="s">
         <v>21</v>
       </c>
       <c r="D537">
-        <v>1980</v>
+        <v>1945</v>
       </c>
       <c r="E537" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F537" t="s">
         <v>17</v>
       </c>
       <c r="G537"/>
       <c r="H537" t="s">
-        <v>1596</v>
+        <v>1600</v>
       </c>
       <c r="I537" t="s">
         <v>17</v>
       </c>
       <c r="J537" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K537" t="s">
         <v>17</v>
       </c>
       <c r="L537" t="s">
         <v>17</v>
       </c>
       <c r="M537"/>
     </row>
     <row r="538" spans="1:13">
       <c r="A538" t="s">
-        <v>1597</v>
-[...3 lines deleted...]
-      </c>
+        <v>1601</v>
+      </c>
+      <c r="B538"/>
       <c r="C538" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D538">
-        <v>1971</v>
+        <v>1938</v>
       </c>
       <c r="E538" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="F538" t="s">
         <v>17</v>
       </c>
       <c r="G538"/>
       <c r="H538" t="s">
-        <v>1599</v>
+        <v>1602</v>
       </c>
       <c r="I538" t="s">
         <v>17</v>
       </c>
       <c r="J538" t="s">
         <v>17</v>
       </c>
       <c r="K538" t="s">
         <v>17</v>
       </c>
       <c r="L538" t="s">
         <v>17</v>
       </c>
       <c r="M538"/>
     </row>
     <row r="539" spans="1:13">
       <c r="A539" t="s">
-        <v>1600</v>
-[...1 lines deleted...]
-      <c r="B539"/>
+        <v>1603</v>
+      </c>
+      <c r="B539" t="s">
+        <v>1604</v>
+      </c>
       <c r="C539" t="s">
         <v>21</v>
       </c>
       <c r="D539">
-        <v>1961</v>
+        <v>1979</v>
       </c>
       <c r="E539" t="s">
-        <v>1601</v>
+        <v>762</v>
       </c>
       <c r="F539" t="s">
         <v>17</v>
       </c>
       <c r="G539"/>
       <c r="H539" t="s">
-        <v>1602</v>
+        <v>1605</v>
       </c>
       <c r="I539" t="s">
         <v>17</v>
       </c>
       <c r="J539" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K539" t="s">
         <v>17</v>
       </c>
       <c r="L539" t="s">
         <v>17</v>
       </c>
       <c r="M539"/>
     </row>
     <row r="540" spans="1:13">
       <c r="A540" t="s">
-        <v>1603</v>
-[...1 lines deleted...]
-      <c r="B540"/>
+        <v>1606</v>
+      </c>
+      <c r="B540" t="s">
+        <v>1607</v>
+      </c>
       <c r="C540" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D540">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="E540" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F540" t="s">
         <v>17</v>
       </c>
       <c r="G540"/>
       <c r="H540" t="s">
-        <v>1604</v>
+        <v>1608</v>
       </c>
       <c r="I540" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J540" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K540" t="s">
         <v>17</v>
       </c>
       <c r="L540" t="s">
         <v>17</v>
       </c>
       <c r="M540"/>
     </row>
     <row r="541" spans="1:13">
       <c r="A541" t="s">
-        <v>1605</v>
+        <v>1609</v>
       </c>
       <c r="B541" t="s">
-        <v>1606</v>
+        <v>1610</v>
       </c>
       <c r="C541" t="s">
         <v>21</v>
       </c>
       <c r="D541">
-        <v>1994</v>
+        <v>1997</v>
       </c>
       <c r="E541" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F541" t="s">
         <v>29</v>
       </c>
       <c r="G541" t="s">
-        <v>791</v>
+        <v>324</v>
       </c>
       <c r="H541" t="s">
-        <v>1607</v>
+        <v>1611</v>
       </c>
       <c r="I541" t="s">
         <v>17</v>
       </c>
       <c r="J541" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K541" t="s">
         <v>17</v>
       </c>
       <c r="L541" t="s">
         <v>17</v>
       </c>
       <c r="M541"/>
     </row>
     <row r="542" spans="1:13">
       <c r="A542" t="s">
-        <v>1608</v>
+        <v>1612</v>
       </c>
       <c r="B542"/>
       <c r="C542" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D542">
-        <v>1989</v>
+        <v>1960</v>
       </c>
       <c r="E542" t="s">
-        <v>45</v>
+        <v>613</v>
       </c>
       <c r="F542" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G542"/>
       <c r="H542" t="s">
-        <v>1610</v>
+        <v>1613</v>
       </c>
       <c r="I542" t="s">
         <v>17</v>
       </c>
       <c r="J542" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K542" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L542" t="s">
         <v>17</v>
       </c>
       <c r="M542"/>
     </row>
     <row r="543" spans="1:13">
       <c r="A543" t="s">
-        <v>1611</v>
+        <v>1614</v>
       </c>
       <c r="B543" t="s">
-        <v>1612</v>
+        <v>1615</v>
       </c>
       <c r="C543" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D543">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="E543" t="s">
         <v>57</v>
       </c>
       <c r="F543" t="s">
         <v>17</v>
       </c>
       <c r="G543"/>
       <c r="H543" t="s">
-        <v>1613</v>
+        <v>1616</v>
       </c>
       <c r="I543" t="s">
         <v>17</v>
       </c>
       <c r="J543" t="s">
         <v>17</v>
       </c>
       <c r="K543" t="s">
         <v>17</v>
       </c>
       <c r="L543" t="s">
         <v>17</v>
       </c>
       <c r="M543"/>
     </row>
     <row r="544" spans="1:13">
       <c r="A544" t="s">
-        <v>1614</v>
+        <v>1617</v>
       </c>
       <c r="B544" t="s">
-        <v>1615</v>
+        <v>1618</v>
       </c>
       <c r="C544" t="s">
         <v>21</v>
       </c>
       <c r="D544">
-        <v>1958</v>
+        <v>1970</v>
       </c>
       <c r="E544" t="s">
-        <v>1415</v>
+        <v>57</v>
       </c>
       <c r="F544" t="s">
         <v>17</v>
       </c>
       <c r="G544"/>
       <c r="H544" t="s">
-        <v>1616</v>
+        <v>1619</v>
       </c>
       <c r="I544" t="s">
         <v>17</v>
       </c>
       <c r="J544" t="s">
         <v>17</v>
       </c>
       <c r="K544" t="s">
         <v>17</v>
       </c>
       <c r="L544" t="s">
         <v>17</v>
       </c>
       <c r="M544"/>
     </row>
     <row r="545" spans="1:13">
       <c r="A545" t="s">
-        <v>1617</v>
+        <v>1620</v>
       </c>
       <c r="B545" t="s">
-        <v>1618</v>
+        <v>1621</v>
       </c>
       <c r="C545" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D545">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="E545" t="s">
         <v>57</v>
       </c>
       <c r="F545" t="s">
         <v>17</v>
       </c>
       <c r="G545"/>
       <c r="H545" t="s">
-        <v>1619</v>
+        <v>1622</v>
       </c>
       <c r="I545" t="s">
         <v>17</v>
       </c>
       <c r="J545" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K545" t="s">
         <v>17</v>
       </c>
       <c r="L545" t="s">
         <v>17</v>
       </c>
       <c r="M545"/>
     </row>
     <row r="546" spans="1:13">
       <c r="A546" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="B546" t="s">
-        <v>1621</v>
+        <v>1624</v>
       </c>
       <c r="C546" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D546">
-        <v>1992</v>
+        <v>1971</v>
       </c>
       <c r="E546" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F546" t="s">
         <v>17</v>
       </c>
       <c r="G546"/>
       <c r="H546" t="s">
-        <v>1622</v>
+        <v>1625</v>
       </c>
       <c r="I546" t="s">
         <v>17</v>
       </c>
       <c r="J546" t="s">
         <v>17</v>
       </c>
       <c r="K546" t="s">
         <v>17</v>
       </c>
       <c r="L546" t="s">
         <v>17</v>
       </c>
       <c r="M546"/>
     </row>
     <row r="547" spans="1:13">
       <c r="A547" t="s">
-        <v>1623</v>
-[...3 lines deleted...]
-      </c>
+        <v>1626</v>
+      </c>
+      <c r="B547"/>
       <c r="C547" t="s">
         <v>21</v>
       </c>
       <c r="D547">
-        <v>1965</v>
+        <v>1961</v>
       </c>
       <c r="E547" t="s">
-        <v>57</v>
+        <v>1627</v>
       </c>
       <c r="F547" t="s">
         <v>17</v>
       </c>
       <c r="G547"/>
       <c r="H547" t="s">
-        <v>1625</v>
+        <v>1628</v>
       </c>
       <c r="I547" t="s">
         <v>17</v>
       </c>
       <c r="J547" t="s">
         <v>17</v>
       </c>
       <c r="K547" t="s">
         <v>17</v>
       </c>
       <c r="L547" t="s">
         <v>17</v>
       </c>
       <c r="M547"/>
     </row>
     <row r="548" spans="1:13">
       <c r="A548" t="s">
-        <v>1626</v>
+        <v>1629</v>
       </c>
       <c r="B548"/>
       <c r="C548" t="s">
         <v>15</v>
       </c>
       <c r="D548">
-        <v>1990</v>
+        <v>1981</v>
       </c>
       <c r="E548" t="s">
         <v>57</v>
       </c>
       <c r="F548" t="s">
         <v>17</v>
       </c>
       <c r="G548"/>
       <c r="H548" t="s">
-        <v>1627</v>
+        <v>1630</v>
       </c>
       <c r="I548" t="s">
         <v>17</v>
       </c>
       <c r="J548" t="s">
         <v>17</v>
       </c>
       <c r="K548" t="s">
         <v>17</v>
       </c>
       <c r="L548" t="s">
         <v>17</v>
       </c>
       <c r="M548"/>
     </row>
     <row r="549" spans="1:13">
       <c r="A549" t="s">
-        <v>1628</v>
+        <v>1631</v>
       </c>
       <c r="B549" t="s">
-        <v>1629</v>
+        <v>1632</v>
       </c>
       <c r="C549" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D549">
-        <v>1975</v>
+        <v>1994</v>
       </c>
       <c r="E549" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="F549" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G549"/>
+        <v>29</v>
+      </c>
+      <c r="G549" t="s">
+        <v>801</v>
+      </c>
       <c r="H549" t="s">
-        <v>1630</v>
+        <v>1633</v>
       </c>
       <c r="I549" t="s">
         <v>17</v>
       </c>
       <c r="J549" t="s">
         <v>17</v>
       </c>
       <c r="K549" t="s">
         <v>17</v>
       </c>
       <c r="L549" t="s">
         <v>17</v>
       </c>
       <c r="M549"/>
     </row>
     <row r="550" spans="1:13">
       <c r="A550" t="s">
-        <v>1631</v>
-[...3 lines deleted...]
-      </c>
+        <v>1634</v>
+      </c>
+      <c r="B550"/>
       <c r="C550" t="s">
         <v>21</v>
       </c>
       <c r="D550">
-        <v>1998</v>
+        <v>1989</v>
       </c>
       <c r="E550" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F550" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G550"/>
+        <v>29</v>
+      </c>
+      <c r="G550" t="s">
+        <v>1635</v>
+      </c>
       <c r="H550" t="s">
-        <v>1633</v>
+        <v>1636</v>
       </c>
       <c r="I550" t="s">
         <v>17</v>
       </c>
       <c r="J550" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K550" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L550" t="s">
         <v>17</v>
       </c>
       <c r="M550"/>
     </row>
     <row r="551" spans="1:13">
       <c r="A551" t="s">
-        <v>1634</v>
+        <v>1637</v>
       </c>
       <c r="B551" t="s">
-        <v>1635</v>
+        <v>1638</v>
       </c>
       <c r="C551" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D551">
-        <v>1952</v>
+        <v>1974</v>
       </c>
       <c r="E551" t="s">
-        <v>1376</v>
+        <v>57</v>
       </c>
       <c r="F551" t="s">
         <v>17</v>
       </c>
       <c r="G551"/>
       <c r="H551" t="s">
-        <v>1636</v>
+        <v>1639</v>
       </c>
       <c r="I551" t="s">
         <v>17</v>
       </c>
       <c r="J551" t="s">
         <v>17</v>
       </c>
       <c r="K551" t="s">
         <v>17</v>
       </c>
       <c r="L551" t="s">
         <v>17</v>
       </c>
       <c r="M551"/>
     </row>
     <row r="552" spans="1:13">
       <c r="A552" t="s">
-        <v>1637</v>
+        <v>1640</v>
       </c>
       <c r="B552" t="s">
-        <v>1638</v>
+        <v>1641</v>
       </c>
       <c r="C552" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D552">
-        <v>1975</v>
+        <v>1958</v>
       </c>
       <c r="E552" t="s">
-        <v>1639</v>
+        <v>1436</v>
       </c>
       <c r="F552" t="s">
         <v>17</v>
       </c>
       <c r="G552"/>
       <c r="H552" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="I552" t="s">
         <v>17</v>
       </c>
       <c r="J552" t="s">
         <v>17</v>
       </c>
       <c r="K552" t="s">
         <v>17</v>
       </c>
       <c r="L552" t="s">
         <v>17</v>
       </c>
       <c r="M552"/>
     </row>
     <row r="553" spans="1:13">
       <c r="A553" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="B553" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="C553" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D553">
-        <v>1991</v>
+        <v>1975</v>
       </c>
       <c r="E553" t="s">
-        <v>45</v>
+        <v>57</v>
       </c>
       <c r="F553" t="s">
         <v>17</v>
       </c>
       <c r="G553"/>
       <c r="H553" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
       <c r="I553" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J553" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K553" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L553" t="s">
         <v>17</v>
       </c>
       <c r="M553"/>
     </row>
     <row r="554" spans="1:13">
       <c r="A554" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
       <c r="B554" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
       <c r="C554" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D554">
-        <v>1948</v>
+        <v>1992</v>
       </c>
       <c r="E554" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="F554" t="s">
         <v>17</v>
       </c>
       <c r="G554"/>
       <c r="H554" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="I554" t="s">
         <v>17</v>
       </c>
       <c r="J554" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K554" t="s">
         <v>17</v>
       </c>
       <c r="L554" t="s">
         <v>17</v>
       </c>
       <c r="M554"/>
     </row>
     <row r="555" spans="1:13">
       <c r="A555" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
       <c r="B555" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="C555" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D555">
-        <v>1984</v>
+        <v>1965</v>
       </c>
       <c r="E555" t="s">
         <v>57</v>
       </c>
       <c r="F555" t="s">
         <v>17</v>
       </c>
       <c r="G555"/>
       <c r="H555" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
       <c r="I555" t="s">
         <v>17</v>
       </c>
       <c r="J555" t="s">
         <v>17</v>
       </c>
       <c r="K555" t="s">
         <v>17</v>
       </c>
       <c r="L555" t="s">
         <v>17</v>
       </c>
       <c r="M555"/>
     </row>
     <row r="556" spans="1:13">
       <c r="A556" t="s">
-        <v>1650</v>
-[...3 lines deleted...]
-      </c>
+        <v>1652</v>
+      </c>
+      <c r="B556"/>
       <c r="C556" t="s">
         <v>15</v>
       </c>
       <c r="D556">
-        <v>1960</v>
+        <v>1990</v>
       </c>
       <c r="E556" t="s">
         <v>57</v>
       </c>
       <c r="F556" t="s">
         <v>17</v>
       </c>
       <c r="G556"/>
       <c r="H556" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="I556" t="s">
         <v>17</v>
       </c>
       <c r="J556" t="s">
         <v>17</v>
       </c>
       <c r="K556" t="s">
         <v>17</v>
       </c>
       <c r="L556" t="s">
         <v>17</v>
       </c>
       <c r="M556"/>
     </row>
     <row r="557" spans="1:13">
       <c r="A557" t="s">
-        <v>1653</v>
-[...1 lines deleted...]
-      <c r="B557"/>
+        <v>1654</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1655</v>
+      </c>
       <c r="C557" t="s">
         <v>15</v>
       </c>
       <c r="D557">
-        <v>1939</v>
+        <v>1975</v>
       </c>
       <c r="E557" t="s">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="F557" t="s">
         <v>17</v>
       </c>
       <c r="G557"/>
       <c r="H557" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
       <c r="I557" t="s">
         <v>17</v>
       </c>
       <c r="J557" t="s">
         <v>17</v>
       </c>
       <c r="K557" t="s">
         <v>17</v>
       </c>
       <c r="L557" t="s">
         <v>17</v>
       </c>
       <c r="M557"/>
     </row>
     <row r="558" spans="1:13">
       <c r="A558" t="s">
-        <v>1655</v>
-[...1 lines deleted...]
-      <c r="B558"/>
+        <v>1657</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1658</v>
+      </c>
       <c r="C558" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D558">
-        <v>1943</v>
+        <v>1998</v>
       </c>
       <c r="E558" t="s">
         <v>57</v>
       </c>
       <c r="F558" t="s">
         <v>17</v>
       </c>
       <c r="G558"/>
       <c r="H558" t="s">
-        <v>1656</v>
+        <v>1659</v>
       </c>
       <c r="I558" t="s">
         <v>17</v>
       </c>
       <c r="J558" t="s">
         <v>17</v>
       </c>
       <c r="K558" t="s">
         <v>17</v>
       </c>
       <c r="L558" t="s">
         <v>17</v>
       </c>
       <c r="M558"/>
     </row>
     <row r="559" spans="1:13">
       <c r="A559" t="s">
-        <v>1657</v>
-[...1 lines deleted...]
-      <c r="B559"/>
+        <v>1660</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1661</v>
+      </c>
       <c r="C559" t="s">
         <v>15</v>
       </c>
       <c r="D559">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="E559" t="s">
-        <v>57</v>
+        <v>1397</v>
       </c>
       <c r="F559" t="s">
         <v>17</v>
       </c>
       <c r="G559"/>
-      <c r="H559"/>
+      <c r="H559" t="s">
+        <v>1662</v>
+      </c>
       <c r="I559" t="s">
         <v>17</v>
       </c>
       <c r="J559" t="s">
         <v>17</v>
       </c>
       <c r="K559" t="s">
         <v>17</v>
       </c>
       <c r="L559" t="s">
         <v>17</v>
       </c>
       <c r="M559"/>
     </row>
     <row r="560" spans="1:13">
       <c r="A560" t="s">
-        <v>1658</v>
+        <v>1663</v>
       </c>
       <c r="B560" t="s">
-        <v>1659</v>
+        <v>1664</v>
       </c>
       <c r="C560" t="s">
         <v>15</v>
       </c>
       <c r="D560">
-        <v>2004</v>
+        <v>1975</v>
       </c>
       <c r="E560" t="s">
-        <v>57</v>
+        <v>1665</v>
       </c>
       <c r="F560" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G560"/>
       <c r="H560" t="s">
-        <v>1660</v>
+        <v>1666</v>
       </c>
       <c r="I560" t="s">
         <v>17</v>
       </c>
       <c r="J560" t="s">
         <v>17</v>
       </c>
       <c r="K560" t="s">
         <v>17</v>
       </c>
       <c r="L560" t="s">
         <v>17</v>
       </c>
       <c r="M560"/>
     </row>
     <row r="561" spans="1:13">
       <c r="A561" t="s">
-        <v>1661</v>
+        <v>1667</v>
       </c>
       <c r="B561" t="s">
-        <v>1662</v>
+        <v>1668</v>
       </c>
       <c r="C561" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D561">
-        <v>1945</v>
+        <v>1991</v>
       </c>
       <c r="E561" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F561" t="s">
         <v>17</v>
       </c>
       <c r="G561"/>
       <c r="H561" t="s">
-        <v>1663</v>
+        <v>1669</v>
       </c>
       <c r="I561" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J561" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K561" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L561" t="s">
         <v>17</v>
       </c>
       <c r="M561"/>
     </row>
     <row r="562" spans="1:13">
       <c r="A562" t="s">
-        <v>1664</v>
+        <v>1670</v>
       </c>
       <c r="B562" t="s">
-        <v>1665</v>
+        <v>1671</v>
       </c>
       <c r="C562" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D562">
-        <v>1955</v>
+        <v>1948</v>
       </c>
       <c r="E562" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F562" t="s">
         <v>17</v>
       </c>
       <c r="G562"/>
       <c r="H562" t="s">
-        <v>1666</v>
+        <v>1672</v>
       </c>
       <c r="I562" t="s">
         <v>17</v>
       </c>
       <c r="J562" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K562" t="s">
         <v>17</v>
       </c>
       <c r="L562" t="s">
         <v>17</v>
       </c>
-      <c r="M562" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M562"/>
     </row>
     <row r="563" spans="1:13">
       <c r="A563" t="s">
-        <v>1668</v>
-[...1 lines deleted...]
-      <c r="B563"/>
+        <v>1673</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1674</v>
+      </c>
       <c r="C563" t="s">
         <v>15</v>
       </c>
       <c r="D563">
-        <v>1947</v>
+        <v>1984</v>
       </c>
       <c r="E563" t="s">
         <v>57</v>
       </c>
       <c r="F563" t="s">
         <v>17</v>
       </c>
       <c r="G563"/>
-      <c r="H563"/>
+      <c r="H563" t="s">
+        <v>1675</v>
+      </c>
       <c r="I563" t="s">
         <v>17</v>
       </c>
       <c r="J563" t="s">
         <v>17</v>
       </c>
       <c r="K563" t="s">
         <v>17</v>
       </c>
       <c r="L563" t="s">
         <v>17</v>
       </c>
       <c r="M563"/>
     </row>
     <row r="564" spans="1:13">
       <c r="A564" t="s">
-        <v>1669</v>
-[...1 lines deleted...]
-      <c r="B564"/>
+        <v>1676</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1677</v>
+      </c>
       <c r="C564" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D564">
-        <v>1947</v>
+        <v>1960</v>
       </c>
       <c r="E564" t="s">
         <v>57</v>
       </c>
       <c r="F564" t="s">
         <v>17</v>
       </c>
       <c r="G564"/>
       <c r="H564" t="s">
-        <v>1670</v>
+        <v>1678</v>
       </c>
       <c r="I564" t="s">
         <v>17</v>
       </c>
       <c r="J564" t="s">
         <v>17</v>
       </c>
       <c r="K564" t="s">
         <v>17</v>
       </c>
       <c r="L564" t="s">
         <v>17</v>
       </c>
       <c r="M564"/>
     </row>
     <row r="565" spans="1:13">
       <c r="A565" t="s">
-        <v>1671</v>
-[...3 lines deleted...]
-      </c>
+        <v>1679</v>
+      </c>
+      <c r="B565"/>
       <c r="C565" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D565">
-        <v>1996</v>
+        <v>1939</v>
       </c>
       <c r="E565" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F565" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G565"/>
       <c r="H565" t="s">
-        <v>1673</v>
+        <v>1680</v>
       </c>
       <c r="I565" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J565" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K565" t="s">
         <v>17</v>
       </c>
       <c r="L565" t="s">
         <v>17</v>
       </c>
       <c r="M565"/>
     </row>
     <row r="566" spans="1:13">
       <c r="A566" t="s">
-        <v>1674</v>
-[...3 lines deleted...]
-      </c>
+        <v>1681</v>
+      </c>
+      <c r="B566"/>
       <c r="C566" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D566">
-        <v>1974</v>
+        <v>1943</v>
       </c>
       <c r="E566" t="s">
-        <v>752</v>
+        <v>57</v>
       </c>
       <c r="F566" t="s">
         <v>17</v>
       </c>
       <c r="G566"/>
       <c r="H566" t="s">
-        <v>1676</v>
+        <v>1682</v>
       </c>
       <c r="I566" t="s">
         <v>17</v>
       </c>
       <c r="J566" t="s">
         <v>17</v>
       </c>
       <c r="K566" t="s">
         <v>17</v>
       </c>
       <c r="L566" t="s">
         <v>17</v>
       </c>
       <c r="M566"/>
     </row>
     <row r="567" spans="1:13">
       <c r="A567" t="s">
-        <v>1677</v>
-[...3 lines deleted...]
-      </c>
+        <v>1683</v>
+      </c>
+      <c r="B567"/>
       <c r="C567" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D567">
-        <v>1985</v>
+        <v>1948</v>
       </c>
       <c r="E567" t="s">
         <v>57</v>
       </c>
       <c r="F567" t="s">
         <v>17</v>
       </c>
       <c r="G567"/>
-      <c r="H567" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H567"/>
       <c r="I567" t="s">
         <v>17</v>
       </c>
       <c r="J567" t="s">
         <v>17</v>
       </c>
       <c r="K567" t="s">
         <v>17</v>
       </c>
       <c r="L567" t="s">
         <v>17</v>
       </c>
       <c r="M567"/>
     </row>
     <row r="568" spans="1:13">
       <c r="A568" t="s">
-        <v>1680</v>
+        <v>1684</v>
       </c>
       <c r="B568" t="s">
-        <v>1681</v>
+        <v>1685</v>
       </c>
       <c r="C568" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D568">
-        <v>1974</v>
+        <v>2004</v>
       </c>
       <c r="E568" t="s">
         <v>57</v>
       </c>
       <c r="F568" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G568"/>
+        <v>29</v>
+      </c>
+      <c r="G568" t="s">
+        <v>58</v>
+      </c>
       <c r="H568" t="s">
-        <v>1682</v>
+        <v>1686</v>
       </c>
       <c r="I568" t="s">
         <v>17</v>
       </c>
       <c r="J568" t="s">
         <v>17</v>
       </c>
       <c r="K568" t="s">
         <v>17</v>
       </c>
       <c r="L568" t="s">
         <v>17</v>
       </c>
       <c r="M568"/>
     </row>
     <row r="569" spans="1:13">
       <c r="A569" t="s">
-        <v>1683</v>
+        <v>1687</v>
       </c>
       <c r="B569" t="s">
-        <v>1684</v>
+        <v>1688</v>
       </c>
       <c r="C569" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D569">
-        <v>1977</v>
+        <v>1945</v>
       </c>
       <c r="E569" t="s">
         <v>57</v>
       </c>
       <c r="F569" t="s">
         <v>17</v>
       </c>
       <c r="G569"/>
       <c r="H569" t="s">
-        <v>1685</v>
+        <v>1689</v>
       </c>
       <c r="I569" t="s">
         <v>17</v>
       </c>
       <c r="J569" t="s">
         <v>17</v>
       </c>
       <c r="K569" t="s">
         <v>17</v>
       </c>
       <c r="L569" t="s">
         <v>17</v>
       </c>
       <c r="M569"/>
     </row>
     <row r="570" spans="1:13">
       <c r="A570" t="s">
-        <v>1686</v>
+        <v>1690</v>
       </c>
       <c r="B570" t="s">
-        <v>1687</v>
+        <v>1691</v>
       </c>
       <c r="C570" t="s">
         <v>21</v>
       </c>
       <c r="D570">
-        <v>1974</v>
+        <v>1955</v>
       </c>
       <c r="E570" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F570" t="s">
         <v>17</v>
       </c>
       <c r="G570"/>
       <c r="H570" t="s">
-        <v>1688</v>
+        <v>1692</v>
       </c>
       <c r="I570" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J570" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K570" t="s">
         <v>17</v>
       </c>
       <c r="L570" t="s">
         <v>17</v>
       </c>
-      <c r="M570"/>
+      <c r="M570" t="s">
+        <v>1693</v>
+      </c>
     </row>
     <row r="571" spans="1:13">
       <c r="A571" t="s">
-        <v>1689</v>
-[...3 lines deleted...]
-      </c>
+        <v>1694</v>
+      </c>
+      <c r="B571"/>
       <c r="C571" t="s">
         <v>15</v>
       </c>
       <c r="D571">
-        <v>1994</v>
+        <v>1947</v>
       </c>
       <c r="E571" t="s">
         <v>57</v>
       </c>
       <c r="F571" t="s">
         <v>17</v>
       </c>
       <c r="G571"/>
-      <c r="H571" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H571"/>
       <c r="I571" t="s">
         <v>17</v>
       </c>
       <c r="J571" t="s">
         <v>17</v>
       </c>
       <c r="K571" t="s">
         <v>17</v>
       </c>
       <c r="L571" t="s">
         <v>17</v>
       </c>
       <c r="M571"/>
     </row>
     <row r="572" spans="1:13">
       <c r="A572" t="s">
-        <v>1692</v>
-[...3 lines deleted...]
-      </c>
+        <v>1695</v>
+      </c>
+      <c r="B572"/>
       <c r="C572" t="s">
         <v>21</v>
       </c>
       <c r="D572">
-        <v>1996</v>
+        <v>1947</v>
       </c>
       <c r="E572" t="s">
         <v>57</v>
       </c>
       <c r="F572" t="s">
         <v>17</v>
       </c>
       <c r="G572"/>
       <c r="H572" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
       <c r="I572" t="s">
         <v>17</v>
       </c>
       <c r="J572" t="s">
         <v>17</v>
       </c>
       <c r="K572" t="s">
         <v>17</v>
       </c>
       <c r="L572" t="s">
         <v>17</v>
       </c>
       <c r="M572"/>
     </row>
     <row r="573" spans="1:13">
       <c r="A573" t="s">
-        <v>1695</v>
-[...1 lines deleted...]
-      <c r="B573"/>
+        <v>1697</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1698</v>
+      </c>
       <c r="C573" t="s">
         <v>21</v>
       </c>
       <c r="D573">
-        <v>1919</v>
+        <v>1996</v>
       </c>
       <c r="E573" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F573" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="H573"/>
+        <v>29</v>
+      </c>
+      <c r="G573" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1700</v>
+      </c>
       <c r="I573" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J573" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K573" t="s">
         <v>17</v>
       </c>
       <c r="L573" t="s">
         <v>17</v>
       </c>
       <c r="M573"/>
     </row>
     <row r="574" spans="1:13">
       <c r="A574" t="s">
-        <v>1696</v>
+        <v>1701</v>
       </c>
       <c r="B574" t="s">
-        <v>1697</v>
+        <v>1702</v>
       </c>
       <c r="C574" t="s">
         <v>21</v>
       </c>
       <c r="D574">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="E574" t="s">
-        <v>22</v>
+        <v>762</v>
       </c>
       <c r="F574" t="s">
         <v>17</v>
       </c>
       <c r="G574"/>
       <c r="H574" t="s">
-        <v>1698</v>
+        <v>1703</v>
       </c>
       <c r="I574" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J574" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K574" t="s">
         <v>17</v>
       </c>
       <c r="L574" t="s">
         <v>17</v>
       </c>
       <c r="M574"/>
     </row>
     <row r="575" spans="1:13">
       <c r="A575" t="s">
-        <v>1699</v>
+        <v>1704</v>
       </c>
       <c r="B575" t="s">
-        <v>1700</v>
+        <v>1705</v>
       </c>
       <c r="C575" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D575">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="E575" t="s">
         <v>57</v>
       </c>
       <c r="F575" t="s">
         <v>17</v>
       </c>
       <c r="G575"/>
       <c r="H575" t="s">
-        <v>1701</v>
+        <v>1706</v>
       </c>
       <c r="I575" t="s">
         <v>17</v>
       </c>
       <c r="J575" t="s">
         <v>17</v>
       </c>
       <c r="K575" t="s">
         <v>17</v>
       </c>
       <c r="L575" t="s">
         <v>17</v>
       </c>
       <c r="M575"/>
     </row>
     <row r="576" spans="1:13">
       <c r="A576" t="s">
-        <v>1702</v>
-[...1 lines deleted...]
-      <c r="B576"/>
+        <v>1707</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1708</v>
+      </c>
       <c r="C576" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D576">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="E576" t="s">
         <v>57</v>
       </c>
       <c r="F576" t="s">
         <v>17</v>
       </c>
       <c r="G576"/>
       <c r="H576" t="s">
-        <v>1703</v>
+        <v>1709</v>
       </c>
       <c r="I576" t="s">
         <v>17</v>
       </c>
       <c r="J576" t="s">
         <v>17</v>
       </c>
       <c r="K576" t="s">
         <v>17</v>
       </c>
       <c r="L576" t="s">
         <v>17</v>
       </c>
       <c r="M576"/>
     </row>
     <row r="577" spans="1:13">
       <c r="A577" t="s">
-        <v>1704</v>
-[...1 lines deleted...]
-      <c r="B577"/>
+        <v>1710</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1711</v>
+      </c>
       <c r="C577" t="s">
         <v>21</v>
       </c>
       <c r="D577">
-        <v>1965</v>
+        <v>1977</v>
       </c>
       <c r="E577" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F577" t="s">
         <v>17</v>
       </c>
       <c r="G577"/>
       <c r="H577" t="s">
-        <v>1705</v>
+        <v>1712</v>
       </c>
       <c r="I577" t="s">
         <v>17</v>
       </c>
       <c r="J577" t="s">
         <v>17</v>
       </c>
       <c r="K577" t="s">
         <v>17</v>
       </c>
       <c r="L577" t="s">
         <v>17</v>
       </c>
       <c r="M577"/>
     </row>
     <row r="578" spans="1:13">
       <c r="A578" t="s">
-        <v>1706</v>
+        <v>1713</v>
       </c>
       <c r="B578" t="s">
-        <v>1707</v>
+        <v>1714</v>
       </c>
       <c r="C578" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D578">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="E578" t="s">
-        <v>603</v>
+        <v>22</v>
       </c>
       <c r="F578" t="s">
         <v>17</v>
       </c>
       <c r="G578"/>
       <c r="H578" t="s">
-        <v>1708</v>
+        <v>1715</v>
       </c>
       <c r="I578" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J578" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K578" t="s">
         <v>17</v>
       </c>
       <c r="L578" t="s">
         <v>17</v>
       </c>
       <c r="M578"/>
     </row>
     <row r="579" spans="1:13">
       <c r="A579" t="s">
-        <v>1709</v>
+        <v>1716</v>
       </c>
       <c r="B579" t="s">
-        <v>1710</v>
+        <v>1717</v>
       </c>
       <c r="C579" t="s">
         <v>15</v>
       </c>
       <c r="D579">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="E579" t="s">
         <v>57</v>
       </c>
       <c r="F579" t="s">
         <v>17</v>
       </c>
       <c r="G579"/>
       <c r="H579" t="s">
-        <v>1711</v>
+        <v>1718</v>
       </c>
       <c r="I579" t="s">
         <v>17</v>
       </c>
       <c r="J579" t="s">
         <v>17</v>
       </c>
       <c r="K579" t="s">
         <v>17</v>
       </c>
       <c r="L579" t="s">
         <v>17</v>
       </c>
       <c r="M579"/>
     </row>
     <row r="580" spans="1:13">
       <c r="A580" t="s">
-        <v>1712</v>
+        <v>1719</v>
       </c>
       <c r="B580" t="s">
-        <v>1713</v>
+        <v>1720</v>
       </c>
       <c r="C580" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D580">
-        <v>1967</v>
+        <v>1996</v>
       </c>
       <c r="E580" t="s">
-        <v>420</v>
+        <v>57</v>
       </c>
       <c r="F580" t="s">
         <v>17</v>
       </c>
       <c r="G580"/>
       <c r="H580" t="s">
-        <v>1714</v>
+        <v>1721</v>
       </c>
       <c r="I580" t="s">
         <v>17</v>
       </c>
       <c r="J580" t="s">
         <v>17</v>
       </c>
       <c r="K580" t="s">
         <v>17</v>
       </c>
       <c r="L580" t="s">
         <v>17</v>
       </c>
       <c r="M580"/>
     </row>
     <row r="581" spans="1:13">
       <c r="A581" t="s">
-        <v>1715</v>
-[...3 lines deleted...]
-      </c>
+        <v>1722</v>
+      </c>
+      <c r="B581"/>
       <c r="C581" t="s">
         <v>21</v>
       </c>
       <c r="D581">
-        <v>1983</v>
+        <v>1919</v>
       </c>
       <c r="E581" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F581" t="s">
         <v>17</v>
       </c>
       <c r="G581"/>
-      <c r="H581" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H581"/>
       <c r="I581" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J581" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K581" t="s">
         <v>17</v>
       </c>
       <c r="L581" t="s">
         <v>17</v>
       </c>
       <c r="M581"/>
     </row>
     <row r="582" spans="1:13">
       <c r="A582" t="s">
-        <v>1718</v>
+        <v>1723</v>
       </c>
       <c r="B582" t="s">
-        <v>1719</v>
+        <v>1724</v>
       </c>
       <c r="C582" t="s">
         <v>21</v>
       </c>
       <c r="D582">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="E582" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="F582" t="s">
         <v>17</v>
       </c>
       <c r="G582"/>
       <c r="H582" t="s">
-        <v>1720</v>
+        <v>1725</v>
       </c>
       <c r="I582" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J582" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K582" t="s">
         <v>17</v>
       </c>
       <c r="L582" t="s">
         <v>17</v>
       </c>
       <c r="M582"/>
     </row>
     <row r="583" spans="1:13">
       <c r="A583" t="s">
-        <v>1721</v>
+        <v>1726</v>
       </c>
       <c r="B583" t="s">
-        <v>1722</v>
+        <v>1727</v>
       </c>
       <c r="C583" t="s">
         <v>15</v>
       </c>
       <c r="D583">
-        <v>1990</v>
+        <v>1984</v>
       </c>
       <c r="E583" t="s">
         <v>57</v>
       </c>
       <c r="F583" t="s">
         <v>17</v>
       </c>
       <c r="G583"/>
       <c r="H583" t="s">
-        <v>1723</v>
+        <v>1728</v>
       </c>
       <c r="I583" t="s">
         <v>17</v>
       </c>
       <c r="J583" t="s">
         <v>17</v>
       </c>
       <c r="K583" t="s">
         <v>17</v>
       </c>
       <c r="L583" t="s">
         <v>17</v>
       </c>
       <c r="M583"/>
     </row>
     <row r="584" spans="1:13">
       <c r="A584" t="s">
-        <v>1724</v>
+        <v>1729</v>
       </c>
       <c r="B584"/>
       <c r="C584" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>15</v>
+      </c>
+      <c r="D584">
+        <v>1975</v>
       </c>
       <c r="E584" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
       <c r="F584" t="s">
         <v>17</v>
       </c>
       <c r="G584"/>
       <c r="H584" t="s">
-        <v>1725</v>
+        <v>1730</v>
       </c>
       <c r="I584" t="s">
         <v>17</v>
       </c>
       <c r="J584" t="s">
         <v>17</v>
       </c>
       <c r="K584" t="s">
         <v>17</v>
       </c>
       <c r="L584" t="s">
         <v>17</v>
       </c>
       <c r="M584"/>
     </row>
     <row r="585" spans="1:13">
       <c r="A585" t="s">
-        <v>1726</v>
-[...3 lines deleted...]
-      </c>
+        <v>1731</v>
+      </c>
+      <c r="B585"/>
       <c r="C585" t="s">
         <v>21</v>
       </c>
       <c r="D585">
-        <v>1981</v>
+        <v>1965</v>
       </c>
       <c r="E585" t="s">
-        <v>22</v>
+        <v>613</v>
       </c>
       <c r="F585" t="s">
         <v>17</v>
       </c>
       <c r="G585"/>
       <c r="H585" t="s">
-        <v>1728</v>
+        <v>1732</v>
       </c>
       <c r="I585" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J585" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K585" t="s">
         <v>17</v>
       </c>
       <c r="L585" t="s">
         <v>17</v>
       </c>
       <c r="M585"/>
     </row>
     <row r="586" spans="1:13">
       <c r="A586" t="s">
-        <v>1729</v>
+        <v>1733</v>
       </c>
       <c r="B586" t="s">
-        <v>1730</v>
+        <v>1734</v>
       </c>
       <c r="C586" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D586">
-        <v>1963</v>
+        <v>1975</v>
       </c>
       <c r="E586" t="s">
-        <v>22</v>
+        <v>613</v>
       </c>
       <c r="F586" t="s">
         <v>17</v>
       </c>
       <c r="G586"/>
       <c r="H586" t="s">
-        <v>1731</v>
+        <v>1735</v>
       </c>
       <c r="I586" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J586" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K586" t="s">
         <v>17</v>
       </c>
       <c r="L586" t="s">
         <v>17</v>
       </c>
       <c r="M586"/>
     </row>
     <row r="587" spans="1:13">
       <c r="A587" t="s">
-        <v>1732</v>
-[...1 lines deleted...]
-      <c r="B587"/>
+        <v>1736</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1737</v>
+      </c>
       <c r="C587" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D587">
-        <v>1940</v>
+        <v>1980</v>
       </c>
       <c r="E587" t="s">
         <v>57</v>
       </c>
       <c r="F587" t="s">
         <v>17</v>
       </c>
       <c r="G587"/>
-      <c r="H587"/>
+      <c r="H587" t="s">
+        <v>1738</v>
+      </c>
       <c r="I587" t="s">
         <v>17</v>
       </c>
       <c r="J587" t="s">
         <v>17</v>
       </c>
       <c r="K587" t="s">
         <v>17</v>
       </c>
       <c r="L587" t="s">
         <v>17</v>
       </c>
       <c r="M587"/>
     </row>
     <row r="588" spans="1:13">
       <c r="A588" t="s">
-        <v>1733</v>
+        <v>1739</v>
       </c>
       <c r="B588" t="s">
-        <v>1734</v>
+        <v>1740</v>
       </c>
       <c r="C588" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D588">
-        <v>1963</v>
+        <v>1967</v>
       </c>
       <c r="E588" t="s">
-        <v>57</v>
+        <v>426</v>
       </c>
       <c r="F588" t="s">
         <v>17</v>
       </c>
       <c r="G588"/>
       <c r="H588" t="s">
-        <v>1735</v>
+        <v>1741</v>
       </c>
       <c r="I588" t="s">
         <v>17</v>
       </c>
       <c r="J588" t="s">
         <v>17</v>
       </c>
       <c r="K588" t="s">
         <v>17</v>
       </c>
       <c r="L588" t="s">
         <v>17</v>
       </c>
       <c r="M588"/>
     </row>
     <row r="589" spans="1:13">
       <c r="A589" t="s">
-        <v>1736</v>
+        <v>1742</v>
       </c>
       <c r="B589" t="s">
-        <v>1737</v>
+        <v>1743</v>
       </c>
       <c r="C589" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D589">
-        <v>1991</v>
+        <v>1983</v>
       </c>
       <c r="E589" t="s">
-        <v>752</v>
+        <v>22</v>
       </c>
       <c r="F589" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G589"/>
       <c r="H589" t="s">
-        <v>1738</v>
+        <v>1744</v>
       </c>
       <c r="I589" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J589" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K589" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L589" t="s">
         <v>17</v>
       </c>
       <c r="M589"/>
     </row>
     <row r="590" spans="1:13">
       <c r="A590" t="s">
-        <v>1739</v>
+        <v>1745</v>
       </c>
       <c r="B590" t="s">
-        <v>1740</v>
+        <v>1746</v>
       </c>
       <c r="C590" t="s">
         <v>21</v>
       </c>
       <c r="D590">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="E590" t="s">
-        <v>1150</v>
+        <v>57</v>
       </c>
       <c r="F590" t="s">
         <v>17</v>
       </c>
       <c r="G590"/>
       <c r="H590" t="s">
-        <v>1741</v>
+        <v>1747</v>
       </c>
       <c r="I590" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J590" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K590" t="s">
         <v>17</v>
       </c>
       <c r="L590" t="s">
         <v>17</v>
       </c>
       <c r="M590"/>
     </row>
     <row r="591" spans="1:13">
       <c r="A591" t="s">
-        <v>1742</v>
+        <v>1748</v>
       </c>
       <c r="B591" t="s">
-        <v>1743</v>
+        <v>1749</v>
       </c>
       <c r="C591" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D591">
-        <v>1975</v>
+        <v>1990</v>
       </c>
       <c r="E591" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="F591" t="s">
         <v>17</v>
       </c>
       <c r="G591"/>
       <c r="H591" t="s">
-        <v>1744</v>
+        <v>1750</v>
       </c>
       <c r="I591" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J591" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K591" t="s">
         <v>17</v>
       </c>
       <c r="L591" t="s">
         <v>17</v>
       </c>
       <c r="M591"/>
     </row>
     <row r="592" spans="1:13">
       <c r="A592" t="s">
-        <v>1745</v>
-[...3 lines deleted...]
-      </c>
+        <v>1751</v>
+      </c>
+      <c r="B592"/>
       <c r="C592" t="s">
         <v>21</v>
       </c>
-      <c r="D592">
-        <v>1972</v>
+      <c r="D592" t="s">
+        <v>83</v>
       </c>
       <c r="E592" t="s">
-        <v>150</v>
+        <v>22</v>
       </c>
       <c r="F592" t="s">
         <v>17</v>
       </c>
       <c r="G592"/>
       <c r="H592" t="s">
-        <v>1747</v>
+        <v>1752</v>
       </c>
       <c r="I592" t="s">
         <v>17</v>
       </c>
       <c r="J592" t="s">
         <v>17</v>
       </c>
       <c r="K592" t="s">
         <v>17</v>
       </c>
       <c r="L592" t="s">
         <v>17</v>
       </c>
       <c r="M592"/>
     </row>
     <row r="593" spans="1:13">
       <c r="A593" t="s">
-        <v>1748</v>
+        <v>1753</v>
       </c>
       <c r="B593" t="s">
-        <v>1749</v>
+        <v>1754</v>
       </c>
       <c r="C593" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D593">
-        <v>1996</v>
+        <v>1981</v>
       </c>
       <c r="E593" t="s">
-        <v>49</v>
+        <v>22</v>
       </c>
       <c r="F593" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G593"/>
       <c r="H593" t="s">
-        <v>1751</v>
+        <v>1755</v>
       </c>
       <c r="I593" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J593" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K593" t="s">
         <v>17</v>
       </c>
       <c r="L593" t="s">
         <v>17</v>
       </c>
       <c r="M593"/>
     </row>
     <row r="594" spans="1:13">
       <c r="A594" t="s">
-        <v>1752</v>
+        <v>1756</v>
       </c>
       <c r="B594" t="s">
-        <v>1753</v>
+        <v>1757</v>
       </c>
       <c r="C594" t="s">
         <v>21</v>
       </c>
       <c r="D594">
-        <v>1976</v>
+        <v>1963</v>
       </c>
       <c r="E594" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="F594" t="s">
         <v>17</v>
       </c>
       <c r="G594"/>
       <c r="H594" t="s">
-        <v>1754</v>
+        <v>1758</v>
       </c>
       <c r="I594" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J594" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K594" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L594" t="s">
         <v>17</v>
       </c>
       <c r="M594"/>
     </row>
     <row r="595" spans="1:13">
       <c r="A595" t="s">
-        <v>1755</v>
-[...3 lines deleted...]
-      </c>
+        <v>1759</v>
+      </c>
+      <c r="B595"/>
       <c r="C595" t="s">
         <v>21</v>
       </c>
       <c r="D595">
-        <v>1986</v>
+        <v>1940</v>
       </c>
       <c r="E595" t="s">
         <v>57</v>
       </c>
       <c r="F595" t="s">
         <v>17</v>
       </c>
       <c r="G595"/>
-      <c r="H595" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H595"/>
       <c r="I595" t="s">
         <v>17</v>
       </c>
       <c r="J595" t="s">
         <v>17</v>
       </c>
       <c r="K595" t="s">
         <v>17</v>
       </c>
       <c r="L595" t="s">
         <v>17</v>
       </c>
       <c r="M595"/>
     </row>
     <row r="596" spans="1:13">
       <c r="A596" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="B596" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="C596" t="s">
         <v>21</v>
       </c>
       <c r="D596">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="E596" t="s">
         <v>57</v>
       </c>
       <c r="F596" t="s">
         <v>17</v>
       </c>
       <c r="G596"/>
       <c r="H596" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="I596" t="s">
         <v>17</v>
       </c>
       <c r="J596" t="s">
         <v>17</v>
       </c>
       <c r="K596" t="s">
         <v>17</v>
       </c>
       <c r="L596" t="s">
         <v>17</v>
       </c>
       <c r="M596"/>
     </row>
     <row r="597" spans="1:13">
       <c r="A597" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="B597" t="s">
-        <v>1749</v>
+        <v>1764</v>
       </c>
       <c r="C597" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D597">
-        <v>199</v>
+        <v>1991</v>
       </c>
       <c r="E597" t="s">
-        <v>57</v>
+        <v>762</v>
       </c>
       <c r="F597" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G597"/>
+        <v>29</v>
+      </c>
+      <c r="G597" t="s">
+        <v>58</v>
+      </c>
       <c r="H597" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
       <c r="I597" t="s">
         <v>17</v>
       </c>
       <c r="J597" t="s">
         <v>17</v>
       </c>
       <c r="K597" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L597" t="s">
         <v>17</v>
       </c>
       <c r="M597"/>
     </row>
     <row r="598" spans="1:13">
       <c r="A598" t="s">
-        <v>1763</v>
-[...1 lines deleted...]
-      <c r="B598"/>
+        <v>1766</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1767</v>
+      </c>
       <c r="C598" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>21</v>
+      </c>
+      <c r="D598">
+        <v>1973</v>
       </c>
       <c r="E598" t="s">
-        <v>57</v>
+        <v>1167</v>
       </c>
       <c r="F598" t="s">
         <v>17</v>
       </c>
       <c r="G598"/>
-      <c r="H598"/>
+      <c r="H598" t="s">
+        <v>1768</v>
+      </c>
       <c r="I598" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J598" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K598" t="s">
         <v>17</v>
       </c>
       <c r="L598" t="s">
         <v>17</v>
       </c>
       <c r="M598"/>
     </row>
     <row r="599" spans="1:13">
       <c r="A599" t="s">
-        <v>1764</v>
-[...1 lines deleted...]
-      <c r="B599"/>
+        <v>1769</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1770</v>
+      </c>
       <c r="C599" t="s">
         <v>21</v>
       </c>
       <c r="D599">
-        <v>1956</v>
+        <v>1975</v>
       </c>
       <c r="E599" t="s">
-        <v>57</v>
+        <v>150</v>
       </c>
       <c r="F599" t="s">
         <v>17</v>
       </c>
       <c r="G599"/>
       <c r="H599" t="s">
-        <v>1765</v>
+        <v>1771</v>
       </c>
       <c r="I599" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J599" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K599" t="s">
         <v>17</v>
       </c>
       <c r="L599" t="s">
         <v>17</v>
       </c>
       <c r="M599"/>
     </row>
     <row r="600" spans="1:13">
       <c r="A600" t="s">
-        <v>1766</v>
+        <v>1772</v>
       </c>
       <c r="B600" t="s">
-        <v>1767</v>
+        <v>1773</v>
       </c>
       <c r="C600" t="s">
         <v>21</v>
       </c>
       <c r="D600">
-        <v>1988</v>
+        <v>1972</v>
       </c>
       <c r="E600" t="s">
-        <v>45</v>
+        <v>150</v>
       </c>
       <c r="F600" t="s">
         <v>17</v>
       </c>
       <c r="G600"/>
       <c r="H600" t="s">
-        <v>1768</v>
+        <v>1774</v>
       </c>
       <c r="I600" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J600" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K600" t="s">
         <v>17</v>
       </c>
       <c r="L600" t="s">
         <v>17</v>
       </c>
       <c r="M600"/>
     </row>
     <row r="601" spans="1:13">
       <c r="A601" t="s">
-        <v>1769</v>
+        <v>1775</v>
       </c>
       <c r="B601" t="s">
-        <v>1770</v>
+        <v>1776</v>
       </c>
       <c r="C601" t="s">
         <v>65</v>
       </c>
       <c r="D601">
-        <v>1971</v>
+        <v>1996</v>
       </c>
       <c r="E601" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="F601" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G601"/>
+        <v>29</v>
+      </c>
+      <c r="G601" t="s">
+        <v>1777</v>
+      </c>
       <c r="H601" t="s">
-        <v>1771</v>
+        <v>1778</v>
       </c>
       <c r="I601" t="s">
         <v>17</v>
       </c>
       <c r="J601" t="s">
         <v>17</v>
       </c>
       <c r="K601" t="s">
         <v>17</v>
       </c>
       <c r="L601" t="s">
         <v>17</v>
       </c>
       <c r="M601"/>
     </row>
     <row r="602" spans="1:13">
       <c r="A602" t="s">
-        <v>1772</v>
+        <v>1779</v>
       </c>
       <c r="B602" t="s">
-        <v>1773</v>
+        <v>1780</v>
       </c>
       <c r="C602" t="s">
         <v>21</v>
       </c>
       <c r="D602">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="E602" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="F602" t="s">
         <v>17</v>
       </c>
       <c r="G602"/>
       <c r="H602" t="s">
-        <v>1774</v>
+        <v>1781</v>
       </c>
       <c r="I602" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J602" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K602" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L602" t="s">
         <v>17</v>
       </c>
       <c r="M602"/>
     </row>
     <row r="603" spans="1:13">
       <c r="A603" t="s">
-        <v>1775</v>
+        <v>1782</v>
       </c>
       <c r="B603" t="s">
-        <v>1776</v>
+        <v>1783</v>
       </c>
       <c r="C603" t="s">
         <v>21</v>
       </c>
       <c r="D603">
-        <v>1969</v>
+        <v>1986</v>
       </c>
       <c r="E603" t="s">
         <v>57</v>
       </c>
       <c r="F603" t="s">
         <v>17</v>
       </c>
       <c r="G603"/>
       <c r="H603" t="s">
-        <v>1777</v>
+        <v>1784</v>
       </c>
       <c r="I603" t="s">
         <v>17</v>
       </c>
       <c r="J603" t="s">
         <v>17</v>
       </c>
       <c r="K603" t="s">
         <v>17</v>
       </c>
       <c r="L603" t="s">
         <v>17</v>
       </c>
       <c r="M603"/>
     </row>
     <row r="604" spans="1:13">
       <c r="A604" t="s">
-        <v>1778</v>
+        <v>1785</v>
       </c>
       <c r="B604" t="s">
-        <v>1779</v>
+        <v>1786</v>
       </c>
       <c r="C604" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D604">
-        <v>1992</v>
+        <v>1964</v>
       </c>
       <c r="E604" t="s">
         <v>57</v>
       </c>
       <c r="F604" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G604"/>
       <c r="H604" t="s">
-        <v>1780</v>
+        <v>1787</v>
       </c>
       <c r="I604" t="s">
         <v>17</v>
       </c>
       <c r="J604" t="s">
         <v>17</v>
       </c>
       <c r="K604" t="s">
         <v>17</v>
       </c>
       <c r="L604" t="s">
         <v>17</v>
       </c>
       <c r="M604"/>
     </row>
     <row r="605" spans="1:13">
       <c r="A605" t="s">
-        <v>1781</v>
+        <v>1788</v>
       </c>
       <c r="B605" t="s">
-        <v>1782</v>
+        <v>1776</v>
       </c>
       <c r="C605" t="s">
         <v>21</v>
       </c>
       <c r="D605">
-        <v>1986</v>
+        <v>199</v>
       </c>
       <c r="E605" t="s">
-        <v>1783</v>
+        <v>57</v>
       </c>
       <c r="F605" t="s">
         <v>17</v>
       </c>
       <c r="G605"/>
       <c r="H605" t="s">
-        <v>1784</v>
+        <v>1789</v>
       </c>
       <c r="I605" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J605" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K605" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L605" t="s">
         <v>17</v>
       </c>
       <c r="M605"/>
     </row>
     <row r="606" spans="1:13">
       <c r="A606" t="s">
-        <v>1785</v>
-[...3 lines deleted...]
-      </c>
+        <v>1790</v>
+      </c>
+      <c r="B606"/>
       <c r="C606" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>1999</v>
+        <v>65</v>
+      </c>
+      <c r="D606" t="s">
+        <v>83</v>
       </c>
       <c r="E606" t="s">
         <v>57</v>
       </c>
       <c r="F606" t="s">
-        <v>29</v>
-[...6 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G606"/>
+      <c r="H606"/>
       <c r="I606" t="s">
         <v>17</v>
       </c>
       <c r="J606" t="s">
         <v>17</v>
       </c>
       <c r="K606" t="s">
         <v>17</v>
       </c>
       <c r="L606" t="s">
         <v>17</v>
       </c>
       <c r="M606"/>
     </row>
     <row r="607" spans="1:13">
       <c r="A607" t="s">
-        <v>1788</v>
+        <v>1791</v>
       </c>
       <c r="B607"/>
       <c r="C607" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="D607">
-        <v>1979</v>
+        <v>1956</v>
       </c>
       <c r="E607" t="s">
         <v>57</v>
       </c>
       <c r="F607" t="s">
         <v>17</v>
       </c>
       <c r="G607"/>
       <c r="H607" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
       <c r="I607" t="s">
         <v>17</v>
       </c>
       <c r="J607" t="s">
         <v>17</v>
       </c>
       <c r="K607" t="s">
         <v>17</v>
       </c>
       <c r="L607" t="s">
         <v>17</v>
       </c>
       <c r="M607"/>
     </row>
     <row r="608" spans="1:13">
       <c r="A608" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="B608" t="s">
-        <v>1791</v>
+        <v>1794</v>
       </c>
       <c r="C608" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D608">
-        <v>1998</v>
+        <v>1988</v>
       </c>
       <c r="E608" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F608" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G608"/>
       <c r="H608" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
       <c r="I608" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J608" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K608" t="s">
         <v>17</v>
       </c>
       <c r="L608" t="s">
         <v>17</v>
       </c>
       <c r="M608"/>
     </row>
     <row r="609" spans="1:13">
       <c r="A609" t="s">
-        <v>1793</v>
-[...1 lines deleted...]
-      <c r="B609"/>
+        <v>1796</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1797</v>
+      </c>
       <c r="C609" t="s">
-        <v>15</v>
+        <v>65</v>
       </c>
       <c r="D609">
-        <v>1987</v>
+        <v>1971</v>
       </c>
       <c r="E609" t="s">
         <v>57</v>
       </c>
       <c r="F609" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G609"/>
       <c r="H609" t="s">
-        <v>1794</v>
+        <v>1798</v>
       </c>
       <c r="I609" t="s">
         <v>17</v>
       </c>
       <c r="J609" t="s">
         <v>17</v>
       </c>
       <c r="K609" t="s">
         <v>17</v>
       </c>
       <c r="L609" t="s">
         <v>17</v>
       </c>
       <c r="M609"/>
     </row>
     <row r="610" spans="1:13">
       <c r="A610" t="s">
-        <v>1795</v>
+        <v>1799</v>
       </c>
       <c r="B610" t="s">
-        <v>1796</v>
+        <v>1800</v>
       </c>
       <c r="C610" t="s">
         <v>21</v>
       </c>
       <c r="D610">
-        <v>1993</v>
+        <v>1980</v>
       </c>
       <c r="E610" t="s">
         <v>22</v>
       </c>
       <c r="F610" t="s">
         <v>17</v>
       </c>
       <c r="G610"/>
       <c r="H610" t="s">
-        <v>1797</v>
+        <v>1801</v>
       </c>
       <c r="I610" t="s">
         <v>29</v>
       </c>
       <c r="J610" t="s">
         <v>29</v>
       </c>
       <c r="K610" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="L610" t="s">
         <v>17</v>
       </c>
       <c r="M610"/>
     </row>
     <row r="611" spans="1:13">
       <c r="A611" t="s">
-        <v>1798</v>
+        <v>1802</v>
       </c>
       <c r="B611" t="s">
-        <v>1799</v>
+        <v>1803</v>
       </c>
       <c r="C611" t="s">
         <v>21</v>
       </c>
       <c r="D611">
-        <v>1958</v>
+        <v>1969</v>
       </c>
       <c r="E611" t="s">
         <v>57</v>
       </c>
       <c r="F611" t="s">
         <v>17</v>
       </c>
       <c r="G611"/>
       <c r="H611" t="s">
-        <v>1800</v>
+        <v>1804</v>
       </c>
       <c r="I611" t="s">
         <v>17</v>
       </c>
       <c r="J611" t="s">
         <v>17</v>
       </c>
       <c r="K611" t="s">
         <v>17</v>
       </c>
       <c r="L611" t="s">
         <v>17</v>
       </c>
-      <c r="M611" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="M611"/>
     </row>
     <row r="612" spans="1:13">
       <c r="A612" t="s">
-        <v>1802</v>
-[...1 lines deleted...]
-      <c r="B612"/>
+        <v>1805</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1806</v>
+      </c>
       <c r="C612" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D612">
-        <v>1922</v>
+        <v>1992</v>
       </c>
       <c r="E612" t="s">
         <v>57</v>
       </c>
       <c r="F612" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G612"/>
+        <v>29</v>
+      </c>
+      <c r="G612" t="s">
+        <v>491</v>
+      </c>
       <c r="H612" t="s">
-        <v>1803</v>
+        <v>1807</v>
       </c>
       <c r="I612" t="s">
         <v>17</v>
       </c>
       <c r="J612" t="s">
         <v>17</v>
       </c>
       <c r="K612" t="s">
         <v>17</v>
       </c>
       <c r="L612" t="s">
         <v>17</v>
       </c>
       <c r="M612"/>
     </row>
     <row r="613" spans="1:13">
       <c r="A613" t="s">
-        <v>1804</v>
+        <v>1808</v>
       </c>
       <c r="B613" t="s">
-        <v>1805</v>
+        <v>1809</v>
       </c>
       <c r="C613" t="s">
         <v>21</v>
       </c>
       <c r="D613">
-        <v>1988</v>
+        <v>1986</v>
       </c>
       <c r="E613" t="s">
-        <v>57</v>
+        <v>1810</v>
       </c>
       <c r="F613" t="s">
         <v>17</v>
       </c>
       <c r="G613"/>
       <c r="H613" t="s">
-        <v>1806</v>
+        <v>1811</v>
       </c>
       <c r="I613" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J613" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K613" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L613" t="s">
         <v>17</v>
       </c>
       <c r="M613"/>
     </row>
     <row r="614" spans="1:13">
       <c r="A614" t="s">
-        <v>1807</v>
-[...1 lines deleted...]
-      <c r="B614"/>
+        <v>1812</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1813</v>
+      </c>
       <c r="C614" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D614">
-        <v>1973</v>
+        <v>1999</v>
       </c>
       <c r="E614" t="s">
         <v>57</v>
       </c>
       <c r="F614" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G614"/>
+        <v>29</v>
+      </c>
+      <c r="G614" t="s">
+        <v>58</v>
+      </c>
       <c r="H614" t="s">
-        <v>1808</v>
+        <v>1814</v>
       </c>
       <c r="I614" t="s">
         <v>17</v>
       </c>
       <c r="J614" t="s">
         <v>17</v>
       </c>
       <c r="K614" t="s">
         <v>17</v>
       </c>
       <c r="L614" t="s">
         <v>17</v>
       </c>
       <c r="M614"/>
     </row>
     <row r="615" spans="1:13">
       <c r="A615" t="s">
-        <v>1809</v>
-[...3 lines deleted...]
-      </c>
+        <v>1815</v>
+      </c>
+      <c r="B615"/>
       <c r="C615" t="s">
         <v>15</v>
       </c>
       <c r="D615">
-        <v>1993</v>
+        <v>1979</v>
       </c>
       <c r="E615" t="s">
-        <v>603</v>
+        <v>57</v>
       </c>
       <c r="F615" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G615"/>
       <c r="H615" t="s">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="I615" t="s">
         <v>17</v>
       </c>
       <c r="J615" t="s">
         <v>17</v>
       </c>
       <c r="K615" t="s">
         <v>17</v>
       </c>
       <c r="L615" t="s">
         <v>17</v>
       </c>
       <c r="M615"/>
     </row>
     <row r="616" spans="1:13">
       <c r="A616" t="s">
-        <v>1812</v>
+        <v>1817</v>
       </c>
       <c r="B616" t="s">
-        <v>1813</v>
+        <v>1818</v>
       </c>
       <c r="C616" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="D616">
-        <v>1978</v>
+        <v>1998</v>
       </c>
       <c r="E616" t="s">
         <v>57</v>
       </c>
       <c r="F616" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G616"/>
+        <v>29</v>
+      </c>
+      <c r="G616" t="s">
+        <v>58</v>
+      </c>
       <c r="H616" t="s">
-        <v>1814</v>
+        <v>1819</v>
       </c>
       <c r="I616" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="J616" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K616" t="s">
         <v>17</v>
       </c>
       <c r="L616" t="s">
         <v>17</v>
       </c>
       <c r="M616"/>
     </row>
     <row r="617" spans="1:13">
       <c r="A617" t="s">
-        <v>1815</v>
-[...3 lines deleted...]
-      </c>
+        <v>1820</v>
+      </c>
+      <c r="B617"/>
       <c r="C617" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="D617">
-        <v>1990</v>
+        <v>1987</v>
       </c>
       <c r="E617" t="s">
         <v>57</v>
       </c>
       <c r="F617" t="s">
         <v>29</v>
       </c>
       <c r="G617" t="s">
-        <v>1252</v>
+        <v>50</v>
       </c>
       <c r="H617" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="I617" t="s">
         <v>17</v>
       </c>
       <c r="J617" t="s">
         <v>17</v>
       </c>
       <c r="K617" t="s">
         <v>17</v>
       </c>
       <c r="L617" t="s">
         <v>17</v>
       </c>
       <c r="M617"/>
     </row>
     <row r="618" spans="1:13">
       <c r="A618" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
       <c r="B618" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="C618" t="s">
         <v>21</v>
       </c>
       <c r="D618">
-        <v>1996</v>
+        <v>1993</v>
       </c>
       <c r="E618" t="s">
-        <v>1262</v>
+        <v>22</v>
       </c>
       <c r="F618" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="G618"/>
       <c r="H618" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="I618" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="J618" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="K618" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="L618" t="s">
         <v>17</v>
       </c>
       <c r="M618"/>
     </row>
     <row r="619" spans="1:13">
       <c r="A619" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
       <c r="B619" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="C619" t="s">
-        <v>65</v>
+        <v>21</v>
       </c>
       <c r="D619">
-        <v>1981</v>
+        <v>1958</v>
       </c>
       <c r="E619" t="s">
         <v>57</v>
       </c>
       <c r="F619" t="s">
         <v>17</v>
       </c>
       <c r="G619"/>
       <c r="H619" t="s">
-        <v>1823</v>
+        <v>1827</v>
       </c>
       <c r="I619" t="s">
         <v>17</v>
       </c>
       <c r="J619" t="s">
         <v>17</v>
       </c>
       <c r="K619" t="s">
         <v>17</v>
       </c>
       <c r="L619" t="s">
         <v>17</v>
       </c>
-      <c r="M619"/>
+      <c r="M619" t="s">
+        <v>1828</v>
+      </c>
     </row>
     <row r="620" spans="1:13">
       <c r="A620" t="s">
-        <v>1824</v>
-[...3 lines deleted...]
-      </c>
+        <v>1829</v>
+      </c>
+      <c r="B620"/>
       <c r="C620" t="s">
+        <v>21</v>
+      </c>
+      <c r="D620">
+        <v>1922</v>
+      </c>
+      <c r="E620" t="s">
+        <v>57</v>
+      </c>
+      <c r="F620" t="s">
+        <v>17</v>
+      </c>
+      <c r="G620"/>
+      <c r="H620" t="s">
+        <v>1830</v>
+      </c>
+      <c r="I620" t="s">
+        <v>17</v>
+      </c>
+      <c r="J620" t="s">
+        <v>17</v>
+      </c>
+      <c r="K620" t="s">
+        <v>17</v>
+      </c>
+      <c r="L620" t="s">
+        <v>17</v>
+      </c>
+      <c r="M620"/>
+    </row>
+    <row r="621" spans="1:13">
+      <c r="A621" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C621" t="s">
+        <v>21</v>
+      </c>
+      <c r="D621">
+        <v>1988</v>
+      </c>
+      <c r="E621" t="s">
+        <v>57</v>
+      </c>
+      <c r="F621" t="s">
+        <v>17</v>
+      </c>
+      <c r="G621"/>
+      <c r="H621" t="s">
+        <v>1833</v>
+      </c>
+      <c r="I621" t="s">
+        <v>17</v>
+      </c>
+      <c r="J621" t="s">
+        <v>17</v>
+      </c>
+      <c r="K621" t="s">
+        <v>17</v>
+      </c>
+      <c r="L621" t="s">
+        <v>17</v>
+      </c>
+      <c r="M621"/>
+    </row>
+    <row r="622" spans="1:13">
+      <c r="A622" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B622"/>
+      <c r="C622" t="s">
+        <v>65</v>
+      </c>
+      <c r="D622">
+        <v>1973</v>
+      </c>
+      <c r="E622" t="s">
+        <v>57</v>
+      </c>
+      <c r="F622" t="s">
+        <v>17</v>
+      </c>
+      <c r="G622"/>
+      <c r="H622" t="s">
+        <v>1835</v>
+      </c>
+      <c r="I622" t="s">
+        <v>17</v>
+      </c>
+      <c r="J622" t="s">
+        <v>17</v>
+      </c>
+      <c r="K622" t="s">
+        <v>17</v>
+      </c>
+      <c r="L622" t="s">
+        <v>17</v>
+      </c>
+      <c r="M622"/>
+    </row>
+    <row r="623" spans="1:13">
+      <c r="A623" t="s">
+        <v>1836</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C623" t="s">
         <v>15</v>
       </c>
-      <c r="D620">
+      <c r="D623">
+        <v>1993</v>
+      </c>
+      <c r="E623" t="s">
+        <v>613</v>
+      </c>
+      <c r="F623" t="s">
+        <v>29</v>
+      </c>
+      <c r="G623" t="s">
+        <v>331</v>
+      </c>
+      <c r="H623" t="s">
+        <v>1838</v>
+      </c>
+      <c r="I623" t="s">
+        <v>17</v>
+      </c>
+      <c r="J623" t="s">
+        <v>17</v>
+      </c>
+      <c r="K623" t="s">
+        <v>17</v>
+      </c>
+      <c r="L623" t="s">
+        <v>17</v>
+      </c>
+      <c r="M623"/>
+    </row>
+    <row r="624" spans="1:13">
+      <c r="A624" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1840</v>
+      </c>
+      <c r="C624" t="s">
+        <v>21</v>
+      </c>
+      <c r="D624">
+        <v>1978</v>
+      </c>
+      <c r="E624" t="s">
+        <v>57</v>
+      </c>
+      <c r="F624" t="s">
+        <v>17</v>
+      </c>
+      <c r="G624"/>
+      <c r="H624" t="s">
+        <v>1841</v>
+      </c>
+      <c r="I624" t="s">
+        <v>29</v>
+      </c>
+      <c r="J624" t="s">
+        <v>29</v>
+      </c>
+      <c r="K624" t="s">
+        <v>17</v>
+      </c>
+      <c r="L624" t="s">
+        <v>17</v>
+      </c>
+      <c r="M624"/>
+    </row>
+    <row r="625" spans="1:13">
+      <c r="A625" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C625" t="s">
+        <v>65</v>
+      </c>
+      <c r="D625">
+        <v>1990</v>
+      </c>
+      <c r="E625" t="s">
+        <v>57</v>
+      </c>
+      <c r="F625" t="s">
+        <v>29</v>
+      </c>
+      <c r="G625" t="s">
+        <v>1269</v>
+      </c>
+      <c r="H625" t="s">
+        <v>1844</v>
+      </c>
+      <c r="I625" t="s">
+        <v>17</v>
+      </c>
+      <c r="J625" t="s">
+        <v>17</v>
+      </c>
+      <c r="K625" t="s">
+        <v>17</v>
+      </c>
+      <c r="L625" t="s">
+        <v>17</v>
+      </c>
+      <c r="M625"/>
+    </row>
+    <row r="626" spans="1:13">
+      <c r="A626" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C626" t="s">
+        <v>21</v>
+      </c>
+      <c r="D626">
+        <v>1996</v>
+      </c>
+      <c r="E626" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F626" t="s">
+        <v>29</v>
+      </c>
+      <c r="G626" t="s">
+        <v>217</v>
+      </c>
+      <c r="H626" t="s">
+        <v>1847</v>
+      </c>
+      <c r="I626" t="s">
+        <v>17</v>
+      </c>
+      <c r="J626" t="s">
+        <v>17</v>
+      </c>
+      <c r="K626" t="s">
+        <v>17</v>
+      </c>
+      <c r="L626" t="s">
+        <v>17</v>
+      </c>
+      <c r="M626"/>
+    </row>
+    <row r="627" spans="1:13">
+      <c r="A627" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1849</v>
+      </c>
+      <c r="C627" t="s">
+        <v>65</v>
+      </c>
+      <c r="D627">
+        <v>1981</v>
+      </c>
+      <c r="E627" t="s">
+        <v>57</v>
+      </c>
+      <c r="F627" t="s">
+        <v>17</v>
+      </c>
+      <c r="G627"/>
+      <c r="H627" t="s">
+        <v>1850</v>
+      </c>
+      <c r="I627" t="s">
+        <v>17</v>
+      </c>
+      <c r="J627" t="s">
+        <v>17</v>
+      </c>
+      <c r="K627" t="s">
+        <v>17</v>
+      </c>
+      <c r="L627" t="s">
+        <v>17</v>
+      </c>
+      <c r="M627"/>
+    </row>
+    <row r="628" spans="1:13">
+      <c r="A628" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C628" t="s">
+        <v>15</v>
+      </c>
+      <c r="D628">
         <v>2001</v>
       </c>
-      <c r="E620" t="s">
-[...23 lines deleted...]
-      <c r="M620"/>
+      <c r="E628" t="s">
+        <v>1279</v>
+      </c>
+      <c r="F628" t="s">
+        <v>29</v>
+      </c>
+      <c r="G628" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H628" t="s">
+        <v>1854</v>
+      </c>
+      <c r="I628" t="s">
+        <v>17</v>
+      </c>
+      <c r="J628" t="s">
+        <v>17</v>
+      </c>
+      <c r="K628" t="s">
+        <v>17</v>
+      </c>
+      <c r="L628" t="s">
+        <v>17</v>
+      </c>
+      <c r="M628"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>